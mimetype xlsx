--- v1 (2026-02-16)
+++ v2 (2026-04-06)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108982</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.67129251279</v>
+        <v>46118.42897601389</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>37723</v>
       </c>
       <c r="S2" s="3">
         <v>37723</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>