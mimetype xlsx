--- v2 (2026-04-06)
+++ v3 (2026-07-11)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108982</v>
       </c>
       <c r="O2" s="3">
-        <v>46118.42897601389</v>
+        <v>46214.6666474106</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>37723</v>
       </c>
       <c r="S2" s="3">
         <v>37723</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>