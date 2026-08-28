--- v3 (2026-07-11)
+++ v4 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Rheinnieder bei Vallendar</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-017</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Mayen-Koblenz</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7137-017.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7137-017.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((399957.1299999999 5585020.140000001, 399966.6799999997 5585011.5, 399975.3200000003 5585001.57, 399986.28000000026 5584984.65, 399989.5999999996 5584979.52, 399992.3099999996 5584975.33, 399995.2400000002 5584970.8100000005, 399998.9299999997 5584966.73, 400002.1699999999 5584963.130000001, 400017.8700000001 5584945.73, 400047.28000000026 5584917.779999999, 400055.11000000034 5584910.35, 400059.5 5584906.18, 400099.01999999955 5584865.779999999, 400155.66000000015 5584834.9, 400226.46999999974 5584796.3100000005, 400286.88999999966 5584763.140000001, 400291.9299999997 5584760.42, 400297.4000000004 5584757.460000001, 400354.1699999999 5584726.6899999995, 400362.2400000002 5584722.32, 400418.8300000001 5584691.279999999, 400451.28000000026 5584673.300000001, 400480.3300000001 5584657.16, 400511.13999999966 5584639.619999999, 400533.3700000001 5584627.029999999, 400550.3200000003 5584618.5, 400556.8700000001 5584615.210000001, 400557.51999999955 5584614.869999999, 400566.75 5584608.6899999995, 400578.11000000034 5584600.9399999995, 400593.66000000015 5584590.359999999, 400603.13999999966 5584584.880000001, 400603.96999999974 5584584.369999999, 400606.73000000045 5584582.710000001, 400633.3499999996 5584565.98, 400629.51999999955 5584560.59, 400658.41000000015 5584546.91, 400681.1799999997 5584527.32, 400706.2400000002 5584510.970000001, 400738.01999999955 5584493.050000001, 400738.5800000001 5584492.619999999, 400778.83999999985 5584462.359999999, 400790.73000000045 5584450.970000001, 400807.23000000045 5584435.390000001, 400812.8200000003 5584443, 400821.8700000001 5584455.32, 400831.5099999998 5584468.449999999, 400839.5 5584479.300000001, 400841.01999999955 5584477.9, 400859.0599999996 5584499.17, 400861.5599999996 5584502.119999999, 400856.3799999999 5584504.73, 400852.0700000003 5584508.460000001, 400846.88999999966 5584509.75, 400830.98000000045 5584497.619999999, 400829.53000000026 5584497.18, 400813.6299999999 5584500.92, 400813.3099999996 5584501, 400801.0999999996 5584507.34, 400801.7400000002 5584508.26, 400805.1699999999 5584513.300000001, 400807.5599999996 5584516.789999999, 400801.9500000002 5584520.550000001, 400798.76999999955 5584522.970000001, 400792.7000000002 5584527.66, 400787.0499999998 5584531.470000001, 400784.1799999997 5584533.65, 400774.6200000001 5584538.35, 400765.1699999999 5584543, 400769.83999999985 5584549.050000001, 400749.76999999955 5584559.58, 400728.66000000015 5584573.34, 400710.8200000003 5584584.98, 400722.73000000045 5584598.949999999, 400731.7999999998 5584610.32, 400736.5800000001 5584616.3100000005, 400729.0499999998 5584627.609999999, 400725.1699999999 5584633.460000001, 400723.4500000002 5584636.02, 400722.8200000003 5584636.98, 400722.0099999998 5584638.34, 400721.08999999985 5584639.9, 400717.3300000001 5584646.24, 400715.28000000026 5584644.57, 400699.9199999999 5584632.039999999, 400680.11000000034 5584615.880000001, 400679.78000000026 5584615.619999999, 400678.20999999996 5584621.539999999, 400674.26999999955 5584636.4399999995, 400665.53000000026 5584637.699999999, 400662.86000000034 5584638.08, 400661.7000000002 5584638.25, 400660.2000000002 5584638.470000001, 400658.3700000001 5584638.73, 400653.78000000026 5584639.390000001, 400649.4400000004 5584640.01, 400647.4500000002 5584640.300000001, 400644.41000000015 5584643.199999999, 400628 5584658.91, 400625.0599999996 5584661.73, 400621.8300000001 5584664.83, 400619.0599999996 5584667.470000001, 400616.1900000004 5584670.210000001, 400613.38999999966 5584665.699999999, 400609.6900000004 5584666.3100000005, 400607.4199999999 5584666.68, 400605.66000000015 5584667.470000001, 400600.91000000015 5584669.59, 400595.8799999999 5584671.84, 400592.0999999996 5584673.529999999, 400590.3499999996 5584674.32, 400585.8499999996 5584676.33, 400581.1500000004 5584678.43, 400584.6299999999 5584684.08, 400592 5584696.140000001, 400576.11000000034 5584706.26, 400571.9900000002 5584709.02, 400562.7999999998 5584715.18, 400568.9199999999 5584721.25, 400571.4000000004 5584723.720000001, 400566.9000000004 5584727.25, 400568.1799999997 5584728.960000001, 400573.91000000015 5584736.68, 400561.46999999974 5584748.67, 400556.66000000015 5584753.3100000005, 400553.3799999999 5584756.48, 400549.6699999999 5584762.02, 400545.75 5584767.880000001, 400544.8700000001 5584768.710000001, 400542.66000000015 5584770.76, 400538.1699999999 5584774.92, 400536.83999999985 5584776.15, 400528.33999999985 5584784.02, 400530.03000000026 5584787.4, 400517.0599999996 5584792.470000001, 400513.3799999999 5584793.91, 400509.9000000004 5584794.4, 400501.1900000004 5584795.619999999, 400488.11000000034 5584797.449999999, 400472.1500000004 5584807.359999999, 400474.4299999997 5584810.48, 400465.9299999997 5584815.33, 400452.3200000003 5584822.74, 400451.26999999955 5584821.0600000005, 400446.98000000045 5584813.77, 400437.25 5584821.24, 400426.8200000003 5584831, 400413.95999999996 5584841.41, 400398.25 5584845.42, 400390.8700000001 5584845.52, 400379.79000000004 5584853.789999999, 400367.1500000004 5584866.460000001, 400362.63999999966 5584872.710000001, 400361.23000000045 5584877.9, 400358.5499999998 5584887.77, 400357.7599999998 5584890.68, 400357.5999999996 5584891.26, 400356.3700000001 5584891.33, 400352.2400000002 5584891.52, 400338.1799999997 5584892.199999999, 400334.9400000004 5584892.380000001, 400326.41000000015 5584892.800000001, 400320.73000000045 5584882.130000001, 400309.71999999974 5584891.119999999, 400300.1200000001 5584893.16, 400299.61000000034 5584893.5, 400274.7400000002 5584910.18, 400261.04000000004 5584919.359999999, 400253.53000000026 5584926.3100000005, 400256.7400000002 5584935.67, 400236.5999999996 5584945.93, 400183.28000000026 5584974.359999999, 400182.4500000002 5584973.470000001, 400171.5599999996 5584958.65, 400146.6799999997 5584976.050000001, 400122.01999999955 5584993.300000001, 400117.4199999999 5584999.1, 400110.20999999996 5585008.220000001, 400105.08999999985 5585014.65, 400112.1299999999 5585023.6, 400116.46999999974 5585029.140000001, 400113.9000000004 5585032.869999999, 400110.78000000026 5585037.390000001, 400109.78000000026 5585038.85, 400107.70999999996 5585041.84, 400106.7000000002 5585043.3100000005, 400095.98000000045 5585053.99, 400092.95999999996 5585071.9, 400092.25 5585076.130000001, 400088.75 5585096.890000001, 400077.33999999985 5585090.5, 400074.95999999996 5585089.17, 400067.20999999996 5585084.83, 400063.16000000015 5585082.57, 400043.1200000001 5585071.35, 400041.75 5585070.58, 400029.53000000026 5585063.75, 400023.33999999985 5585060.289999999, 400012.6699999999 5585054.3100000005, 399987.03000000026 5585036.640000001, 399967.23000000045 5585036.33, 399957.1299999999 5585020.140000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-017" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7137-017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-017" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7137-017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="34.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108982</v>
       </c>
       <c r="O2" s="3">
-        <v>46214.6666474106</v>
+        <v>46262.47323992903</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>37723</v>
       </c>
       <c r="S2" s="3">
         <v>37723</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>