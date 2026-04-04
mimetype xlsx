--- v1 (2026-02-16)
+++ v2 (2026-04-04)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108981</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.67131586154</v>
+        <v>46116.62458816638</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>21512</v>
       </c>
       <c r="S2" s="3">
         <v>21512</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>