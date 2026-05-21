--- v2 (2026-04-04)
+++ v3 (2026-05-21)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108981</v>
       </c>
       <c r="O2" s="3">
-        <v>46116.62458816638</v>
+        <v>46163.2572442361</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>21512</v>
       </c>
       <c r="S2" s="3">
         <v>21512</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>