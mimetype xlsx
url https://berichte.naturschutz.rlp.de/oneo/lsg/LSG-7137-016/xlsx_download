--- v3 (2026-05-21)
+++ v4 (2026-07-11)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108981</v>
       </c>
       <c r="O2" s="3">
-        <v>46163.2572442361</v>
+        <v>46214.83214672445</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>21512</v>
       </c>
       <c r="S2" s="3">
         <v>21512</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>