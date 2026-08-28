--- v4 (2026-07-11)
+++ v5 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Plaidter Hummerich</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-016</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Mayen-Koblenz</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7137-016.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7137-016.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((384270.51999999955 5582522.220000001, 384345.5800000001 5582522.6899999995, 384396.11000000034 5582529.15, 384459.61000000034 5582565.609999999, 384478.4000000004 5582603.369999999, 384481.3499999996 5582633.26, 384467.75 5582674.33, 384471.1500000004 5582764.74, 384475.8200000003 5582874.1, 384467.4199999999 5582901.449999999, 384439.58999999985 5582955.6, 384372.71999999974 5583015.33, 384313.71999999974 5583071.73, 384267.29000000004 5583105.119999999, 384181.41000000015 5583158.609999999, 384070.9299999997 5583179.08, 383981.7599999998 5583188.18, 383935.91000000015 5583192.529999999, 383876.6299999999 5583192.43, 383812.8300000001 5583192, 383756.70999999996 5583183.26, 383694.7599999998 5583166.75, 383650.3499999996 5583138.529999999, 383627.6299999999 5583077.42, 383614.6500000004 5583003.91, 383616.1799999997 5582917.8100000005, 383642.13999999966 5582829.720000001, 383661.36000000034 5582797.93, 383691.0700000003 5582771.720000001, 383780.9000000004 5582741.58, 383875.46999999974 5582711.25, 383939.5700000003 5582682.15, 383995.8700000001 5582639.35, 384046.2999999998 5582599.800000001, 384113.6500000004 5582558.0600000005, 384171.5800000001 5582543.220000001, 384201.6900000004 5582539.5, 384270.51999999955 5582522.220000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-016" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7137-016.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-016" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7137-016.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108981</v>
       </c>
       <c r="O2" s="3">
-        <v>46214.83214672445</v>
+        <v>46262.5119465118</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>21512</v>
       </c>
       <c r="S2" s="3">
         <v>21512</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>