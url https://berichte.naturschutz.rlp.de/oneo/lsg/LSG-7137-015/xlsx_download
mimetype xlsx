--- v3 (2026-07-12)
+++ v4 (2026-10-22)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Mallendarer Bachtal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-015</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Mayen-Koblenz</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7137-015.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7137-015.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((403398.5700000003 5580825.5, 403401.7400000002 5580835, 403417.76999999955 5580882.33, 403418.4299999997 5580884.3100000005, 403419.53000000026 5580887.619999999, 403426.5599999996 5580908.710000001, 403437 5580939.99, 403440.33999999985 5580950.470000001, 403441.7000000002 5580949.93, 403445.41000000015 5580948.48, 403454.36000000034 5580944.99, 403465.83999999985 5580940.5, 403470.86000000034 5580938.529999999, 403471.6500000004 5580938.369999999, 403472.41000000015 5580937.960000001, 403477.7000000002 5580936, 403490.9900000002 5580931.050000001, 403505.21999999974 5580925.75, 403507.88999999966 5580924.75, 403512.2999999998 5580939.109999999, 403517.2999999998 5580955.359999999, 403526.0499999998 5580979.359999999, 403531.7000000002 5580994.85, 403538.2400000002 5581010.82, 403539.1500000004 5581013.119999999, 403544.78000000026 5581022.630000001, 403550 5581031.550000001, 403550.5499999998 5581032.460000001, 403554.86000000034 5581038.84, 403568.66000000015 5581059.289999999, 403572.48000000045 5581064.039999999, 403576.3200000003 5581068.77, 403580.0499999998 5581073.359999999, 403584.75 5581079.140000001, 403586.5700000003 5581081.390000001, 403590.2599999998 5581085.93, 403592.8799999999 5581089.15, 403604.25 5581102.09, 403606.79000000004 5581104.98, 403609.4500000002 5581107.85, 403610.61000000034 5581105.66, 403614.86000000034 5581097.449999999, 403620.23000000045 5581087.35, 403638.3200000003 5581092.74, 403641.11000000034 5581093.57, 403651.25 5581064.24, 403661.9500000002 5581077.18, 403660.2999999998 5581084.460000001, 403658.7599999998 5581091.279999999, 403654.5099999998 5581110.140000001, 403656.88999999966 5581115.76, 403662.45999999996 5581128.960000001, 403666.3700000001 5581138.23, 403666.36000000034 5581139.57, 403666.26999999955 5581150.470000001, 403666.23000000045 5581155.470000001, 403669.28000000026 5581162.51, 403670.6900000004 5581165.77, 403670.46999999974 5581181.18, 403669.76999999955 5581228, 403680.5599999996 5581253.92, 403704.1500000004 5581269.130000001, 403714.16000000015 5581292.74, 403714.8700000001 5581294.35, 403719.04000000004 5581296.0600000005, 403732.88999999966 5581301.699999999, 403729.13999999966 5581313.5, 403727.2599999998 5581356.199999999, 403717.8099999996 5581367.23, 403704.3700000001 5581386.15, 403697.6900000004 5581398.27, 403682.53000000026 5581413.220000001, 403667.63999999966 5581424.43, 403657.58999999985 5581430.720000001, 403653.7000000002 5581433.16, 403649.76999999955 5581436.390000001, 403639.2400000002 5581445.02, 403633.5700000003 5581450.68, 403626.23000000045 5581458, 403601.54000000004 5581482.619999999, 403653.9299999997 5581521.109999999, 403652.3700000001 5581522.8100000005, 403640.7400000002 5581535.529999999, 403640.63999999966 5581547.32, 403652.3099999996 5581559.380000001, 403657.75 5581562.369999999, 403670.5599999996 5581569.4, 403690.71999999974 5581574.26, 403693.01999999955 5581574.35, 403753.6699999999 5581576.9, 403752.1699999999 5581586.9, 403751.2000000002 5581593.35, 403801.8099999996 5581601.25, 403801.51999999955 5581603.279999999, 403799.88999999966 5581611.85, 403813.8300000001 5581613.710000001, 403847.25 5581620.720000001, 403869.1200000001 5581628.949999999, 403925.4000000004 5581663.68, 403919.1799999997 5581669.8100000005, 403909.70999999996 5581679.1899999995, 403905.54000000004 5581683.300000001, 403895.0099999998 5581693.720000001, 403907.5499999998 5581713.09, 403919.0499999998 5581725.85, 403928.0999999996 5581733.17, 403924.3300000001 5581740.99, 403937.96999999974 5581745.140000001, 403958.38999999966 5581737.98, 404003.5800000001 5581722.119999999, 403998.53000000026 5581742.550000001, 403995.0599999996 5581756.58, 403994.78000000026 5581757.73, 403994.5099999998 5581758.8100000005, 404011.8799999999 5581776.34, 404027.7000000002 5581789.9, 404037.45999999996 5581795.41, 404132.73000000045 5581815.550000001, 404150.7999999998 5581820.380000001, 404187.4000000004 5581830.050000001, 404193.21999999974 5581834.779999999, 404222.7000000002 5581838.92, 404253.1799999997 5581848.1899999995, 404266.3300000001 5581852.960000001, 404266.8700000001 5581851.09, 404275.58999999985 5581855.0600000005, 404311.5700000003 5581866.550000001, 404367.04000000004 5581909.789999999, 404383.53000000026 5581922.220000001, 404449.7000000002 5581972.07, 404432 5581982.23, 404430.3499999996 5581983.18, 404429.73000000045 5581983.529999999, 404434.58999999985 5581991.42, 404472.08999999985 5582018.199999999, 404483.4299999997 5582023.779999999, 404483.54000000004 5582023.289999999, 404485.5999999996 5582004.1899999995, 404574.66000000015 5581989.1899999995, 404575.5 5581990.41, 404633.0999999996 5581971.68, 404645.6799999997 5581963.82, 404662.3799999999 5581957.6899999995, 404668.0599999996 5581951.23, 404697.9000000004 5581952.68, 404699.13999999966 5581952.73, 404729.86000000034 5581939.300000001, 404740.5 5581941.25, 404750.3700000001 5581940.9399999995, 404770.0599999996 5581928.66, 404789.08999999985 5581902.32, 404804.25 5581896.34, 404809.71999999974 5581886.380000001, 404840.2000000002 5581885.5600000005, 404911.9400000004 5581870.16, 404938.6799999997 5581875.43, 404949.5800000001 5581873.470000001, 404973.38999999966 5581863.630000001, 404985.98000000045 5581864.18, 404992.86000000034 5581856.5600000005, 405008.41000000015 5581862.029999999, 405047.1500000004 5581861.25, 405047.1699999999 5581862.23, 405047.1799999997 5581863, 405047.76999999955 5581905.6899999995, 405047.88999999966 5581909.34, 405041.75 5581911.029999999, 405035.29000000004 5581910.51, 405023.25 5581909.529999999, 405018.08999999985 5581909.1, 405017.73000000045 5581911.9, 405016.83999999985 5581918.630000001, 405016.5499999998 5581921.16, 405015.2000000002 5581931.25, 405010.5700000003 5581966.779999999, 405001.2999999998 5582035.98, 404999.0599999996 5582054.25, 404995.6299999999 5582084.9399999995, 404989.16000000015 5582153.9, 404969.1299999999 5582155.82, 404925.9400000004 5582205.57, 404894.1900000004 5582201.949999999, 404870.4000000004 5582199.23, 404871.4900000002 5582171.130000001, 404835.76999999955 5582129.85, 404814.96999999974 5582117.039999999, 404783.6299999999 5582109.609999999, 404742.4500000002 5582120.32, 404712.73000000045 5582245.380000001, 404746.04000000004 5582278.779999999, 404712.9000000004 5582300.220000001, 404667.75 5582321.57, 404663.2599999998 5582323.68, 404688.38999999966 5582383.49, 404640.9900000002 5582370.98, 404636.0800000001 5582369.68, 404620.1799999997 5582359.529999999, 404518.7400000002 5582268.1, 404500.9299999997 5582253.289999999, 404370.4299999997 5582188.470000001, 404359.5999999996 5582183.1, 404361.1799999997 5582180.630000001, 404365.7999999998 5582174.470000001, 404357.51999999955 5582168.34, 404351.86000000034 5582164.18, 404332.8799999999 5582101.35, 404303.0700000003 5582086.01, 404287.0999999996 5582077.859999999, 404264.9500000002 5582066.720000001, 404255.36000000034 5582061.949999999, 404224.1200000001 5582046.34, 404206.0599999996 5582037.26, 404189.48000000045 5582028.960000001, 404172.63999999966 5582020.5, 404168.4299999997 5582018.119999999, 404157.23000000045 5582011.4, 404145.6900000004 5582004.4, 404134.6900000004 5581997.68, 404071.2599999998 5581985.890000001, 404068.5800000001 5581985.41, 404036 5581979.640000001, 404024.53000000026 5582039.720000001, 404015.3200000003 5582037.5600000005, 403978.03000000026 5582028.970000001, 403973.5800000001 5582027.890000001, 403963.13999999966 5582025.390000001, 403937.75 5582019.3100000005, 403914.61000000034 5582010.66, 403912.5 5582009.68, 403891.4199999999 5581998.789999999, 403884.2599999998 5581995.09, 403842.0700000003 5581976.869999999, 403837.48000000045 5581974.91, 403825.8099999996 5581957.07, 403804.0999999996 5581929.789999999, 403802.53000000026 5581927.8100000005, 403793.75 5581916.779999999, 403774.2599999998 5581898.26, 403767.3700000001 5581895.359999999, 403741.0599999996 5581892.869999999, 403714.41000000015 5581890.07, 403709.54000000004 5581889.550000001, 403691.1799999997 5581887.57, 403679.4299999997 5581886.369999999, 403643.83999999985 5581875.42, 403637.5800000001 5581873.49, 403630.0999999996 5581871.1899999995, 403621.8300000001 5581868.65, 403616.7400000002 5581860.539999999, 403616.33999999985 5581860.390000001, 403582.1799999997 5581847.779999999, 403578.7599999998 5581846.18, 403568.8499999996 5581841.58, 403567.9299999997 5581841.16, 403558.5499999998 5581835.93, 403551.8300000001 5581832.1899999995, 403544.7999999998 5581828.289999999, 403537.73000000045 5581824.34, 403537.3300000001 5581824.130000001, 403513.11000000034 5581811.23, 403504.6799999997 5581806.73, 403504.20999999996 5581806.449999999, 403496.08999999985 5581801.640000001, 403494.66000000015 5581800.789999999, 403493.11000000034 5581799.57, 403487.8200000003 5581796.93, 403486.3200000003 5581796.18, 403479.5999999996 5581791.68, 403473.1799999997 5581787.369999999, 403466.51999999955 5581782.92, 403467.04000000004 5581774.699999999, 403467.3799999999 5581769.26, 403462.6699999999 5581765.210000001, 403456.53000000026 5581761.5, 403448.4199999999 5581760.74, 403383.1699999999 5581768.359999999, 403362.5099999998 5581769.960000001, 403347.04000000004 5581769.76, 403309.21999999974 5581769.27, 403297.3700000001 5581768.24, 403282.7599999998 5581766.970000001, 403278.0499999998 5581766.5600000005, 403266.25 5581766.029999999, 403254.4299999997 5581766.630000001, 403244.46999999974 5581769.33, 403235.4500000002 5581771.779999999, 403233.3499999996 5581772.720000001, 403225.3200000003 5581776.58, 403223.66000000015 5581777.66, 403220.0599999996 5581780.01, 403217.1699999999 5581781.9, 403205.0499999998 5581789.8100000005, 403202.71999999974 5581790.890000001, 403191.4400000004 5581796.09, 403183.3300000001 5581798.720000001, 403181.03000000026 5581799.470000001, 403176.0999999996 5581801.07, 403166.2599999998 5581803.199999999, 403156.20999999996 5581804.380000001, 403155.3200000003 5581804.48, 403137.11000000034 5581805.85, 403121.36000000034 5581807.02, 403114.0599999996 5581807.57, 403092.5599999996 5581809.1899999995, 403084.54000000004 5581809.789999999, 403079.7599999998 5581810.1, 403066.98000000045 5581810.949999999, 403057.1900000004 5581811.6, 403053.98000000045 5581811.9399999995, 403042.1900000004 5581813.24, 403029.6299999999 5581813.82, 403017.3799999999 5581814.390000001, 403009.9500000002 5581814.73, 403008.53000000026 5581814.800000001, 402990.0599999996 5581815.15, 402981.5999999996 5581815.3100000005, 402958.01999999955 5581815.9, 402952.46999999974 5581816.01, 402944.9900000002 5581816.16, 402935.21999999974 5581816.380000001, 402933.28000000026 5581817.26, 402927.33999999985 5581820, 402921.9000000004 5581822.5, 402920.88999999966 5581822.960000001, 402909.0800000001 5581820.630000001, 402895.78000000026 5581818.01, 402882.63999999966 5581815.42, 402860.3200000003 5581811.029999999, 402837.71999999974 5581806.57, 402828.29000000004 5581804.720000001, 402825.3700000001 5581804.0600000005, 402813.1200000001 5581801.32, 402812.8099999996 5581804.17, 402810.6200000001 5581808.41, 402801.6900000004 5581806.539999999, 402789.54000000004 5581804.35, 402760.8200000003 5581831.3100000005, 402742.76999999955 5581851.369999999, 402728.9400000004 5581869.380000001, 402713.66000000015 5581889.390000001, 402707.38999999966 5581900.109999999, 402691.79000000004 5581926.77, 402681.2599999998 5581954.199999999, 402678.0499999998 5581964.92, 402671.45999999996 5581986.869999999, 402672.4199999999 5581993.93, 402672.3099999996 5582003.390000001, 402673.9900000002 5582013.789999999, 402677.26999999955 5582022.07, 402687.0499999998 5582034.119999999, 402707.76999999955 5582050.68, 402704.2400000002 5582062.8100000005, 402746.2599999998 5582077.52, 402778.3300000001 5582089.68, 402801.3700000001 5582093.800000001, 402845.33999999985 5582093.74, 402854.08999999985 5582100.779999999, 402850.38999999966 5582100.619999999, 402818.4000000004 5582101.970000001, 402777.45999999996 5582106.58, 402733.23000000045 5582091.6899999995, 402706.1900000004 5582095.51, 402669.0499999998 5582099.949999999, 402656.8700000001 5582098.48, 402606.98000000045 5582069.029999999, 402573.2000000002 5582063.24, 402562.61000000034 5582061.619999999, 402559.95999999996 5582059.539999999, 402551.41000000015 5582052.85, 402542.7999999998 5582041.5600000005, 402527.71999999974 5582011.75, 402520.8799999999 5581972.67, 402519.0099999998 5581955.9, 402512.88999999966 5581947.99, 402507.28000000026 5581938.609999999, 402506.5599999996 5581936.640000001, 402500.51999999955 5581929.8100000005, 402502.3099999996 5581923.039999999, 402503.7999999998 5581920.970000001, 402506.0700000003 5581918.49, 402509.3300000001 5581915.07, 402512.5599999996 5581911.640000001, 402520.48000000045 5581905.119999999, 402523.79000000004 5581902.42, 402557.13999999966 5581875.369999999, 402557.73000000045 5581874.91, 402594.5599999996 5581833.720000001, 402596.95999999996 5581831.029999999, 402608.4299999997 5581816.380000001, 402617.5999999996 5581804.609999999, 402618.7000000002 5581802.58, 402627.5 5581800.859999999, 402640.03000000026 5581794.4399999995, 402647.4199999999 5581790.66, 402663.3700000001 5581777.48, 402675.78000000026 5581767.220000001, 402708.70999999996 5581733.0600000005, 402717.98000000045 5581721.9, 402725.8700000001 5581713.65, 402736.4500000002 5581683.92, 402744.9500000002 5581655.220000001, 402747.03000000026 5581648.15, 402753.4199999999 5581645.09, 402761.38999999966 5581632.039999999, 402773.66000000015 5581586.140000001, 402773.71999999974 5581583.029999999, 402773.8200000003 5581578.16, 402773.83999999985 5581577.109999999, 402773.91000000015 5581573.25, 402810.0599999996 5581547.5, 402812.11000000034 5581537.93, 402813.7400000002 5581530.27, 402791.0800000001 5581524.859999999, 402811.6299999999 5581495.52, 402809.5099999998 5581489.51, 402777.91000000015 5581475.92, 402779.71999999974 5581473.9, 402778.63999999966 5581472.460000001, 402765.8200000003 5581455.49, 402760.9500000002 5581445.869999999, 402754.1799999997 5581430.6899999995, 402748.96999999974 5581413.279999999, 402747.8300000001 5581413.529999999, 402737.9400000004 5581415.67, 402728.3700000001 5581373.720000001, 402729.0599999996 5581362.76, 402734.2599999998 5581354.970000001, 402732.76999999955 5581352.24, 402724.83999999985 5581335.6899999995, 402721.7599999998 5581329.289999999, 402714.83999999985 5581314.8100000005, 402704.70999999996 5581293.859999999, 402720.79000000004 5581288.300000001, 402753.51999999955 5581278.859999999, 402758.23000000045 5581277.25, 402759.13999999966 5581280.49, 402766.4900000002 5581278.08, 402773.5999999996 5581276.300000001, 402777.1500000004 5581275.4, 402780.78000000026 5581274.51, 402784.5700000003 5581273.550000001, 402799.08999999985 5581268.949999999, 402803.9000000004 5581267.52, 402812.76999999955 5581264.539999999, 402826.5999999996 5581259.07, 402838.2400000002 5581253.4399999995, 402848.23000000045 5581250.9399999995, 402858.2999999998 5581248.84, 402866.01999999955 5581247.539999999, 402872.53000000026 5581245.970000001, 402882.1900000004 5581243.4399999995, 402887.5999999996 5581241.880000001, 402892.4000000004 5581240.550000001, 402910.8099999996 5581235.18, 402917.25 5581232.720000001, 402923.75 5581230.34, 402936.28000000026 5581225.619999999, 402941.45999999996 5581223.3100000005, 402946.8700000001 5581220.9, 402951.5800000001 5581218.800000001, 402965.8499999996 5581211.9, 402985.5 5581200.32, 403003.8799999999 5581186.869999999, 403024.2400000002 5581168.0600000005, 403028.25 5581164.24, 403032.2400000002 5581161.43, 403053.7000000002 5581145.57, 403061.13999999966 5581138.4, 403070.88999999966 5581127.93, 403076.58999999985 5581120.42, 403082.54000000004 5581111.84, 403087.3499999996 5581102.130000001, 403090.6500000004 5581092.779999999, 403092.71999999974 5581082.93, 403092.7000000002 5581073.24, 403097.7400000002 5581071.49, 403135.0099999998 5581058.52, 403144.5099999998 5581097.449999999, 403144.96999999974 5581099.369999999, 403152.6200000001 5581097.68, 403155.5 5581096.880000001, 403163.9199999999 5581094.57, 403168.5 5581093.32, 403175.3099999996 5581091.449999999, 403180.5700000003 5581090, 403188.2000000002 5581087.91, 403200.33999999985 5581084.289999999, 403213.79000000004 5581080.279999999, 403226.6699999999 5581076.43, 403236.54000000004 5581073.859999999, 403246.6799999997 5581071.220000001, 403256.70999999996 5581068.6, 403259.96999999974 5581067.75, 403262.5099999998 5581066.800000001, 403267.6900000004 5581064.859999999, 403272.66000000015 5581063, 403278.0599999996 5581060.970000001, 403282.0700000003 5581059.460000001, 403291.91000000015 5581055.779999999, 403315.61000000034 5581048.33, 403321.11000000034 5581046.82, 403326.6500000004 5581045.3100000005, 403338.2000000002 5581042.1899999995, 403326.9299999997 5580998.390000001, 403317.5800000001 5580961.75, 403304.63999999966 5580904.9, 403295.11000000034 5580856.01, 403305.4400000004 5580852.869999999, 403308.48000000045 5580851.92, 403318.0800000001 5580848.960000001, 403330.3300000001 5580845.130000001, 403354.16000000015 5580837.710000001, 403366.7599999998 5580834.119999999, 403375.51999999955 5580831.75, 403398.5700000003 5580825.5)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-015" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7137-015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-015" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7137-015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108980</v>
       </c>
       <c r="O2" s="3">
-        <v>46215.21374327192</v>
+        <v>46317.2100009581</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>32506</v>
       </c>
       <c r="S2" s="3">
         <v>32506</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>