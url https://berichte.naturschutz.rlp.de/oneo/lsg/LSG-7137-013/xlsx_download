--- v3 (2026-07-13)
+++ v4 (2026-10-20)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Feisternachtbachtal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-013</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Mayen-Koblenz</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7137-013.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7137-013.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((405207.3799999999 5585220.49, 405261.63999999966 5585194.23, 405320.36000000034 5585163.039999999, 405372.9900000002 5585110.029999999, 405451.6200000001 5585050.73, 405475.4400000004 5585031.32, 405500.20999999996 5585022.119999999, 405530.08999999985 5585021.43, 405624.9299999997 5585056.24, 405669.6900000004 5585063.699999999, 405715.8799999999 5585081.380000001, 405677.21999999974 5585164.369999999, 405655.0099999998 5585212.050000001, 405579.16000000015 5585295.710000001, 405523.08999999985 5585356.220000001, 405468.6799999997 5585425.01, 405459.91000000015 5585440.66, 405514.11000000034 5585562.039999999, 405556.53000000026 5585657.02, 405539.8300000001 5585709.85, 405537.4400000004 5585719.359999999, 405446.16000000015 5585708.59, 405400.5099999998 5585703.34, 405393.2999999998 5585715.1, 405392.3700000001 5585729.42, 405384.3700000001 5585755.720000001, 405375.08999999985 5585780.92, 405364.5700000003 5585809.52, 405357.6200000001 5585817.199999999, 405350.58999999985 5585827.59, 405350.5099999998 5585829.279999999, 405350.11000000034 5585837.550000001, 405341.1699999999 5585850.23, 405340.76999999955 5585862.859999999, 405344.8300000001 5585881.0600000005, 405351.54000000004 5585894.609999999, 405356.8700000001 5585912.869999999, 405357.9299999997 5585916.51, 405357.9400000004 5585931.41, 405360.1299999999 5585940.18, 405360.3099999996 5585945.18, 405363.79000000004 5585959.8100000005, 405364.3700000001 5585962.869999999, 405367.46999999974 5585979.449999999, 405369.6500000004 5585986.609999999, 405377.26999999955 5585994.83, 405386.46999999974 5586011.98, 405382.0700000003 5586015.93, 405377.9500000002 5586019.5, 405378.9000000004 5586021.08, 405375.01999999955 5586025, 405373.4000000004 5586022.6, 405352.6900000004 5585991.82, 405343.8700000001 5585990.91, 405343.9400000004 5586021.359999999, 405340.5099999998 5586036.26, 405315.01999999955 5586042.02, 405310.4400000004 5586047.609999999, 405295.21999999974 5586066.1899999995, 405236.01999999955 5586104.199999999, 405176.58999999985 5586124.85, 405133.4500000002 5586129.1899999995, 405134.1900000004 5586134.07, 405127.48000000045 5586155.27, 405085.54000000004 5586148.300000001, 405058.75 5586148.779999999, 404961.5099999998 5586178.199999999, 404957.3099999996 5586179.289999999, 404951.8700000001 5586180.699999999, 404918.0099999998 5586196.85, 404898.76999999955 5586216.09, 404894.48000000045 5586220.4, 404880.63999999966 5586224.75, 404898.1299999999 5586093, 404854.58999999985 5586024.23, 404783.6200000001 5585976.08, 404699.28000000026 5585974.17, 404692.29000000004 5585972.800000001, 404613.6699999999 5585983.359999999, 404608.73000000045 5585984.029999999, 404445.48000000045 5586055.109999999, 404396.5499999998 5586060.699999999, 404280.70999999996 5586027.98, 404216.2000000002 5586006.210000001, 404206.41000000015 5586001.32, 404181.3700000001 5585977.65, 404108.2000000002 5585883.99, 404043.6299999999 5585808.26, 404018.5800000001 5585774.359999999, 404000.5800000001 5585745.27, 403969.26999999955 5585662.369999999, 403959.1799999997 5585645.82, 403935.91000000015 5585607.67, 403928.6200000001 5585597.3100000005, 403926.8200000003 5585594.76, 403945.5099999998 5585584.300000001, 403964.13999999966 5585582.99, 403966.25 5585581.890000001, 403974.3300000001 5585577.68, 403984.3700000001 5585580.210000001, 404013.95999999996 5585577.029999999, 404029.5 5585573.1899999995, 404058.1799999997 5585568.8100000005, 404056.33999999985 5585558.66, 404050.6799999997 5585527.529999999, 404034.61000000034 5585465.199999999, 404030.75 5585447.210000001, 404023.5599999996 5585413.710000001, 404012 5585397.449999999, 403984.5499999998 5585357.640000001, 403977.73000000045 5585347.74, 403976.8799999999 5585346.5, 403976.0700000003 5585345.9399999995, 403966.11000000034 5585338.98, 403956.4299999997 5585332.220000001, 403939.5800000001 5585320.279999999, 403917.9000000004 5585304.92, 403905.28000000026 5585295.970000001, 403902.54000000004 5585294.029999999, 403894.04000000004 5585288.01, 403887.61000000034 5585283.460000001, 403878.6799999997 5585277.130000001, 403860.7000000002 5585260.83, 403814.5099999998 5585208.18, 403812.76999999955 5585207.369999999, 403794.4500000002 5585209.08, 403792 5585204.4399999995, 403786.8200000003 5585194.65, 403783.9199999999 5585189.18, 403784.11000000034 5585183.890000001, 403784.2400000002 5585180.1, 403786.7000000002 5585160.59, 403795.3799999999 5585149.640000001, 403776.6799999997 5585130.199999999, 403775.2999999998 5585128.77, 403929.75 5585013.1, 403920.0099999998 5584999.27, 403903.20999999996 5584975.390000001, 403896.3799999999 5584965.67, 403889.1699999999 5584955.43, 403882.5099999998 5584945.949999999, 403875.96999999974 5584936.66, 403869.38999999966 5584927.300000001, 403849.0700000003 5584909.1, 403842.4400000004 5584903.17, 403835.75 5584897.18, 403827.8700000001 5584890.119999999, 403821.1900000004 5584884.15, 403814.3200000003 5584877.99, 403813.3300000001 5584877.58, 403804.03000000026 5584873.699999999, 403794.26999999955 5584869.630000001, 403774.1699999999 5584861.26, 403753.7000000002 5584852.73, 403732.75 5584844, 403725.7599999998 5584841.09, 403717.23000000045 5584828.630000001, 403711.61000000034 5584820.41, 403705.8099999996 5584811.9399999995, 403694.0800000001 5584794.779999999, 403687.9500000002 5584785.82, 403671.5999999996 5584761.91, 403661.0800000001 5584746.529999999, 403651.9199999999 5584733.140000001, 403651.46999999974 5584732.050000001, 403645.2000000002 5584716.93, 403639.03000000026 5584702.0600000005, 403633.33999999985 5584688.300000001, 403630.2000000002 5584680.74, 403627.08999999985 5584673.23, 403624.23000000045 5584666.35, 403621.1299999999 5584658.869999999, 403618.23000000045 5584651.859999999, 403615.1699999999 5584644.49, 403612.20999999996 5584637.35, 403608.46999999974 5584628.32, 403608.1200000001 5584627.49, 403604.25 5584620.59, 403599.76999999955 5584612.6, 403595.0999999996 5584604.279999999, 403591.8099999996 5584598.43, 403588.54000000004 5584592.59, 403582.6200000001 5584582.039999999, 403735.7400000002 5584459.41, 403740.9400000004 5584461.470000001, 403765.9299999997 5584469.460000001, 403810.1699999999 5584483.6, 403812.4900000002 5584484.34, 403814.1799999997 5584484.880000001, 403832.4400000004 5584487.18, 403847.0499999998 5584490.73, 403860.8799999999 5584492.609999999, 403863.9299999997 5584493.029999999, 403895.9400000004 5584489.09, 403901.36000000034 5584481.25, 403938.9400000004 5584472.65, 403964.9199999999 5584462.880000001, 404046.1699999999 5584434.390000001, 404055.5700000003 5584440.83, 404041.9900000002 5584448.66, 404034.5700000003 5584456.779999999, 404034.3799999999 5584462.4399999995, 404037.20999999996 5584465.76, 404042.5 5584467.619999999, 404111.4000000004 5584474.32, 404162.53000000026 5584486.199999999, 404162.1699999999 5584489.359999999, 404100.5599999996 5584515.93, 404088.7400000002 5584531.67, 404057.26999999955 5584562.01, 404054.2599999998 5584594.550000001, 404055.13999999966 5584596.890000001, 404063.91000000015 5584618.52, 404118.3200000003 5584668.199999999, 404163.96999999974 5584743.640000001, 404228.53000000026 5584808.26, 404278.86000000034 5584875.039999999, 404290.88999999966 5584963.23, 404302.0999999996 5584998.24, 404318.8499999996 5585019.800000001, 404422.9000000004 5585044.140000001, 404446.7599999998 5585081.039999999, 404446.2400000002 5585085.33, 404442 5585100.32, 404400.3099999996 5585129.529999999, 404384.0599999996 5585179.42, 404376.3499999996 5585231.08, 404403.7400000002 5585286.609999999, 404403.83999999985 5585315.460000001, 404409.53000000026 5585349.220000001, 404411.1500000004 5585358.84, 404437.20999999996 5585394.57, 404454.91000000015 5585430.23, 404471.33999999985 5585442.49, 404488.6799999997 5585434.539999999, 404498.86000000034 5585411.1, 404522.6299999999 5585366.51, 404563.2599999998 5585324.1, 404593.3099999996 5585302.25, 404621.2599999998 5585283.82, 404660.1500000004 5585265.8100000005, 404695.6500000004 5585250.6899999995, 404766.33999999985 5585234.109999999, 404787.8099999996 5585192.970000001, 404828.3200000003 5585154.02, 404879.48000000045 5585103.51, 404905.36000000034 5585097.75, 404926.61000000034 5585130.1899999995, 404946.28000000026 5585160.9399999995, 404968.5 5585212.98, 405005.26999999955 5585238.75, 405052.13999999966 5585252.48, 405115.1900000004 5585253.9, 405158.1200000001 5585248.470000001, 405207.3799999999 5585220.49)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-013" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7137-013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-013" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7137-013.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108979</v>
       </c>
       <c r="O2" s="3">
-        <v>46216.21758961993</v>
+        <v>46315.55986130495</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>28214</v>
       </c>
       <c r="S2" s="3">
         <v>28214</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>