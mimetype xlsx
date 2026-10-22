--- v4 (2026-07-12)
+++ v5 (2026-10-22)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Umgebung der Burgruine Wernerseck bei Plaidt</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-012</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Mayen-Koblenz</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7137-012.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7137-012.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((384169.0499999998 5580416.83, 384190.5599999996 5580422.970000001, 384233.5099999998 5580495.77, 384283.08999999985 5580552.789999999, 384356.5999999996 5580632.869999999, 384390.3099999996 5580693.529999999, 384446 5580771.82, 384462.21999999974 5580938.25, 384489.33999999985 5580996.68, 384528.1200000001 5581034.130000001, 384606.4199999999 5581077.99, 384632.11000000034 5581069.949999999, 384652.95999999996 5581053.609999999, 384706.4400000004 5581002.92, 384727.2400000002 5580979.07, 384780.5700000003 5581011.4399999995, 384917.5099999998 5581119.960000001, 384995 5581180.869999999, 385047.2999999998 5581218.77, 385074.7400000002 5581291.199999999, 385059.5 5581359.85, 385043.48000000045 5581390.51, 385017.41000000015 5581420.07, 384974.54000000004 5581454.82, 384958.0599999996 5581473.99, 384879.0999999996 5581544.210000001, 384803.71999999974 5581572.76, 384724.1299999999 5581571.470000001, 384676.66000000015 5581591.4, 384771.9500000002 5581653.08, 384833.23000000045 5581684.119999999, 384897.9900000002 5581727.029999999, 384857.36000000034 5581811.210000001, 384891.48000000045 5581881.869999999, 384943.01999999955 5582030.859999999, 384978.4500000002 5582109.460000001, 385014.86000000034 5582181.029999999, 385017.03000000026 5582222.460000001, 384983.1900000004 5582257.84, 384960.9000000004 5582263.24, 384906.1500000004 5582220.43, 384842.96999999974 5582154.949999999, 384794.36000000034 5582127.9, 384755.26999999955 5582088.960000001, 384731.78000000026 5582039.880000001, 384713.5099999998 5581977.59, 384698.8099999996 5581923.16, 384672.6500000004 5581907.210000001, 384618.2599999998 5581922.91, 384588.11000000034 5581925.630000001, 384552.23000000045 5581879.550000001, 384505.51999999955 5581843.92, 384476.26999999955 5581788.57, 384412.4400000004 5581737.630000001, 384404.2599999998 5581677.43, 384386.79000000004 5581591.59, 384403.6500000004 5581550.890000001, 384386.0099999998 5581516.59, 384368.7000000002 5581496.779999999, 384337.41000000015 5581496.039999999, 384277.9000000004 5581539.960000001, 384249.9400000004 5581535.09, 384243.79000000004 5581512.82, 384248.28000000026 5581469.119999999, 384265.73000000045 5581442.91, 384278.6799999997 5581422.880000001, 384279.1699999999 5581397.84, 384245.7599999998 5581357.17, 384214.8200000003 5581327.91, 384178.1799999997 5581293.869999999, 384135.21999999974 5581270.59, 384108.1799999997 5581214.16, 384067.5599999996 5581149.76, 384073.4900000002 5581123.01, 384085.5599999996 5581056.5, 384066.45999999996 5581004.74, 384035.6299999999 5580934.949999999, 383990.1299999999 5580904.27, 383977.4500000002 5580844.26, 383994.3700000001 5580792.550000001, 384090.8300000001 5580753.140000001, 384119.58999999985 5580746.98, 384130.2599999998 5580720.039999999, 384165.58999999985 5580703.1, 384217.5099999998 5580719.02, 384259.9400000004 5580716.800000001, 384293.5700000003 5580669.93, 384249.03000000026 5580626.199999999, 384188.4400000004 5580575.119999999, 384148.29000000004 5580534.720000001, 384099.2000000002 5580446.16, 384115.6799999997 5580426.99, 384169.0499999998 5580416.83)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-012" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7137-012.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-012" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7137-012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108978</v>
       </c>
       <c r="O2" s="3">
-        <v>46215.23160158008</v>
+        <v>46317.3166553822</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>19979</v>
       </c>
       <c r="S2" s="3">
         <v>19979</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>