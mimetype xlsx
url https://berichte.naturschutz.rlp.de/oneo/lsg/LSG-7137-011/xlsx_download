--- v4 (2026-07-19)
+++ v5 (2026-10-29)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Birkenkopf</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-011</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Mayen-Koblenz</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7137-011.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7137-011.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((390110.0599999996 5577744.449999999, 390149.9000000004 5577757.59, 390187.70999999996 5577771.029999999, 390219.0999999996 5577783.51, 390276.4000000004 5577810.0600000005, 390330.45999999996 5577839.279999999, 390378.5 5577868.91, 390416.83999999985 5577895.57, 390439.9000000004 5577913.779999999, 390492.51999999955 5577957.93, 390515.8300000001 5577978.15, 390551.5999999996 5578011.33, 390607.91000000015 5578067.32, 390662.6699999999 5578122.18, 390710.79000000004 5578170.6, 390753.91000000015 5578215.6899999995, 390772.61000000034 5578237.52, 390802.38999999966 5578264.9399999995, 390855.0499999998 5578317.720000001, 390900.04000000004 5578363.57, 390936.2999999998 5578400.73, 390967.71999999974 5578430.3100000005, 390972.6799999997 5578437.960000001, 391010.11000000034 5578476.57, 391033.8499999996 5578501.1, 391091.5099999998 5578558.210000001, 391138 5578606.130000001, 391184.4500000002 5578653.01, 391234.6699999999 5578702.619999999, 391289.5999999996 5578758.32, 391351.6299999999 5578821.08, 391389.5 5578859.619999999, 391394.75 5578864.289999999, 391457.73000000045 5578928.32, 391524.6900000004 5578995.970000001, 391540.4500000002 5579014.3100000005, 391550.91000000015 5579023.57, 391587.01999999955 5579061.4399999995, 391648.66000000015 5579124.57, 391716.98000000045 5579196.720000001, 391743.66000000015 5579225.93, 391727.73000000045 5579239.07, 391695.48000000045 5579271.83, 391655.63999999966 5579312.300000001, 391644.1799999997 5579322.949999999, 391628.38999999966 5579337.619999999, 391614.6200000001 5579350.41, 391596.6900000004 5579367.07, 391586.4900000002 5579377.3100000005, 391578.5800000001 5579384.949999999, 391554.8700000001 5579411.289999999, 391541.8200000003 5579427.5600000005, 391504.4500000002 5579481.1, 391442 5579527.5600000005, 391434.8799999999 5579532.859999999, 391430.3099999996 5579536.25, 391403.3099999996 5579576.25, 391406.26999999955 5579582.460000001, 391339.1900000004 5579553.1899999995, 391303.0499999998 5579541.880000001, 391264.58999999985 5579535.51, 391164.6500000004 5579540.779999999, 391133.8300000001 5579531.880000001, 391109.08999999985 5579518.859999999, 391078.04000000004 5579498.75, 391050.5800000001 5579480.85, 391031.46999999974 5579470.98, 390992.2599999998 5579433.16, 390982.13999999966 5579421.279999999, 390970.51999999955 5579404.84, 390961.3499999996 5579391.720000001, 390954.2400000002 5579379.65, 390947.51999999955 5579365.4399999995, 390941.63999999966 5579350.84, 390936.79000000004 5579332.970000001, 390932 5579312.42, 390921.8099999996 5579261.49, 390917.5499999998 5579240.32, 390913.2599999998 5579213.66, 390907.5599999996 5579203.539999999, 390906.1799999997 5579197.859999999, 390897.5999999996 5579156.57, 390891.76999999955 5579139.220000001, 390884.1200000001 5579120.02, 390870.6500000004 5579092.3100000005, 390861.29000000004 5579079.15, 390858.4000000004 5579069.08, 390853.2599999998 5579064.8100000005, 390845.96999999974 5579058.08, 390828.29000000004 5579037.74, 390822.6799999997 5579031.15, 390812.08999999985 5579019.93, 390805.98000000045 5579012.73, 390792.51999999955 5579000.1, 390782.38999999966 5578991.24, 390769.5700000003 5578983.5, 390763.4400000004 5578978.92, 390760.6200000001 5578975.5, 390719.3799999999 5578960.26, 390695.2999999998 5578946.470000001, 390686.8799999999 5578940.98, 390605.3700000001 5578921.460000001, 390527.36000000034 5578890.24, 390485.6299999999 5578871.66, 390458.04000000004 5578846.8100000005, 390396.5599999996 5578781.16, 390373.45999999996 5578768.23, 390343.6799999997 5578743.76, 390319.16000000015 5578723.619999999, 390303.3700000001 5578712.289999999, 390291.6699999999 5578704.699999999, 390261.4900000002 5578686.73, 390232.63999999966 5578670.6899999995, 390198.6299999999 5578664.4, 390225.48000000045 5578643.82, 390284.0499999998 5578609.66, 390323.83999999985 5578586.23, 390353.11000000034 5578625.0600000005, 390353.3499999996 5578625.390000001, 390381.83999999985 5578605.640000001, 390397.9400000004 5578585.140000001, 390418.88999999966 5578589.119999999, 390421.4000000004 5578574.92, 390425.8499999996 5578549.58, 390435.11000000034 5578497, 390415.21999999974 5578484, 390409.28000000026 5578464.859999999, 390400.1500000004 5578448.02, 390372.6900000004 5578403.529999999, 390365.7400000002 5578387.34, 390357.9900000002 5578358.33, 390347.96999999974 5578334.77, 390268.41000000015 5578179.380000001, 390258.20999999996 5578151.74, 390240.6500000004 5578103.24, 390231.9500000002 5578080.630000001, 390196.0599999996 5577981.49, 390192 5577970.57, 390159.26999999955 5577882.550000001, 390146.0700000003 5577842.619999999, 390144.28000000026 5577839.49, 390127.95999999996 5577811.0600000005, 390130.1799999997 5577805.710000001, 390110.79000000004 5577795.390000001, 390102.1699999999 5577784.16, 390102.46999999974 5577770.17, 390110.0599999996 5577744.449999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7137-011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7137-011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108977</v>
       </c>
       <c r="O2" s="3">
-        <v>46222.18328543858</v>
+        <v>46324.90009325805</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>33096</v>
       </c>
       <c r="S2" s="3">
         <v>33096</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>