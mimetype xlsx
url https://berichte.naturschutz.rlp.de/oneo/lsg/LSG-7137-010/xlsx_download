--- v4 (2026-07-12)
+++ v5 (2026-10-22)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Banner Wiese</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-010</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Mayen-Koblenz</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7137-010.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7137-010.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((380303.98000000045 5579440.369999999, 380279.8700000001 5579397.17, 380287.48000000045 5579391.43, 380324.36000000034 5579363.609999999, 380327.5999999996 5579361.17, 380370.33999999985 5579366.130000001, 380376.48000000045 5579366.84, 380389.5 5579368.359999999, 380413.88999999966 5579371.18, 380424.1900000004 5579372.380000001, 380431.26999999955 5579373.199999999, 380437.9400000004 5579373.970000001, 380451.2999999998 5579375.529999999, 380463.2599999998 5579376.92, 380465.2999999998 5579377.15, 380494.6299999999 5579384.51, 380506.1799999997 5579387.65, 380516.1200000001 5579390.279999999, 380519.5999999996 5579391.17, 380523.1500000004 5579392.07, 380528.5800000001 5579393.460000001, 380538.4000000004 5579395.949999999, 380542.5 5579397, 380554.36000000034 5579400.02, 380566.1799999997 5579403.029999999, 380590.1900000004 5579409.140000001, 380617.70999999996 5579418.08, 380635.46999999974 5579423.83, 380646.23000000045 5579427.32, 380651.4900000002 5579429.029999999, 380656.21999999974 5579430.57, 380661.4500000002 5579432.26, 380667.4199999999 5579434.199999999, 380673.6699999999 5579436.23, 380682.08999999985 5579427.17, 380714.3499999996 5579394.4399999995, 380720.4400000004 5579398.289999999, 380724.33999999985 5579400.76, 380726.3099999996 5579402.01, 380732.33999999985 5579405.82, 380733.5099999998 5579406.550000001, 380737.4400000004 5579409.039999999, 380743.0700000003 5579412.6, 380747.9199999999 5579415.66, 380753.0999999996 5579418.949999999, 380771.73000000045 5579430.73, 380780.6799999997 5579436.380000001, 380790.0999999996 5579442.24, 380797.25 5579434.08, 380800.6699999999 5579430.109999999, 380804.4000000004 5579425.720000001, 380811.2999999998 5579417.77, 380822.8499999996 5579404.41, 380833.54000000004 5579392.039999999, 380850.28000000026 5579372.73, 380862.63999999966 5579358.4, 380873.5499999998 5579347.91, 380971.20999999996 5579252.609999999, 380976.9000000004 5579259.58, 380979.46999999974 5579262.74, 380981.3700000001 5579265.07, 380985.6699999999 5579270.359999999, 380991.41000000015 5579277.390000001, 380992.03000000026 5579278.140000001, 380998.0499999998 5579285.529999999, 380998.41000000015 5579285.970000001, 381004.83999999985 5579293.869999999, 380956.16000000015 5579337.67, 380965.58999999985 5579349.59, 380978.6699999999 5579366.15, 380981 5579369.300000001, 381004.71999999974 5579362.35, 381031.9199999999 5579361.5, 381060.2400000002 5579367.1899999995, 381069.0599999996 5579368.960000001, 381087.0800000001 5579372.58, 381097.1200000001 5579374.59, 381106.7999999998 5579376.529999999, 381081.4900000002 5579403.890000001, 380957.76999999955 5579537.65, 380968.4500000002 5579546.73, 380975.1699999999 5579552.460000001, 380976.9500000002 5579553.970000001, 380981.41000000015 5579557.77, 380985.4199999999 5579561.17, 380988.2599999998 5579563.66, 380993.8300000001 5579568.550000001, 380998.7000000002 5579572.83, 381004.2999999998 5579577.73, 381005.0999999996 5579578.449999999, 381008.4900000002 5579581.42, 381013.0999999996 5579585.460000001, 381017.4199999999 5579589.26, 381018.1799999997 5579589.93, 381021.3499999996 5579592.74, 381024.58999999985 5579595.619999999, 381025.6200000001 5579596.539999999, 381031.8499999996 5579602.08, 381032.0999999996 5579602.300000001, 381033.83999999985 5579603.960000001, 381041.13999999966 5579610.9399999995, 381043.9500000002 5579613.630000001, 381044.2000000002 5579613.869999999, 381052.0599999996 5579621.369999999, 381056.9299999997 5579626.02, 381069.03000000026 5579637.59, 381073.4900000002 5579641.859999999, 381081.41000000015 5579649.42, 381082.13999999966 5579650.109999999, 381081.91000000015 5579652.76, 381081.5999999996 5579656.289999999, 381079.6900000004 5579658.01, 381075.8700000001 5579661.43, 381071.54000000004 5579665.32, 381067.4900000002 5579668.949999999, 381064.2400000002 5579671.859999999, 381059.1699999999 5579676.460000001, 381058.1900000004 5579677.35, 381052.2000000002 5579682.779999999, 381051.4000000004 5579683.5, 381097.48000000045 5579711.630000001, 381141.5700000003 5579738.529999999, 381150.7400000002 5579744.15, 381212.13999999966 5579781.75, 381216.7400000002 5579784.57, 381239.08999999985 5579771.1, 381248.51999999955 5579761.220000001, 381253.6299999999 5579751.76, 381258.04000000004 5579756.49, 381263.13999999966 5579761.949999999, 381264.36000000034 5579763.27, 381270.41000000015 5579769.75, 381271.9299999997 5579771.390000001, 381279.01999999955 5579778.99, 381280.7400000002 5579780.68, 381285.86000000034 5579785.6899999995, 381290.9199999999 5579790.699999999, 381293.9000000004 5579793.640000001, 381297.51999999955 5579797.220000001, 381300.9299999997 5579800.59, 381303.2999999998 5579802.93, 381303.91000000015 5579803.539999999, 381306.9400000004 5579806.529999999, 381310.2000000002 5579809.76, 381313.63999999966 5579813.15, 381316.9400000004 5579816.43, 381319.8499999996 5579820.02, 381322.5800000001 5579823.41, 381323.16000000015 5579824.119999999, 381325.45999999996 5579826.970000001, 381326.5999999996 5579828.390000001, 381326.8099999996 5579828.65, 381328.21999999974 5579830.4, 381330.9299999997 5579833.75, 381331.2400000002 5579834.15, 381333.86000000034 5579837.380000001, 381335.6900000004 5579839.66, 381336.78000000026 5579841, 381339.66000000015 5579844.58, 381340.41000000015 5579845.5, 381342.9000000004 5579848.6, 381345.2999999998 5579851.5600000005, 381345.73000000045 5579852.1, 381348.38999999966 5579855.4, 381357.1699999999 5579864.91, 381364.1699999999 5579872.49, 381365.5 5579873.9399999995, 381371.63999999966 5579880.59, 381377.11000000034 5579886.529999999, 381380.33999999985 5579889.67, 381381.7000000002 5579890.98, 381383.36000000034 5579892.6, 381386.53000000026 5579895.68, 381389.6799999997 5579898.74, 381393.25 5579902.199999999, 381393.6200000001 5579902.58, 381398.13999999966 5579904.210000001, 381406.75 5579907.33, 381411.58999999985 5579909.08, 381415.8499999996 5579910.619999999, 381421.21999999974 5579912.5600000005, 381423.7599999998 5579913.48, 381425.9000000004 5579914.25, 381426.61000000034 5579914.51, 381446.5999999996 5579920.289999999, 381459.70999999996 5579924.08, 381460.16000000015 5579924.210000001, 381478.03000000026 5579922.32, 381498.88999999966 5579914.279999999, 381504.76999999955 5579910.27, 381514.75 5579903.449999999, 381552.75 5579877.529999999, 381573.3099999996 5579905.140000001, 381589.4400000004 5579926.800000001, 381591.25 5579929.24, 381595.66000000015 5579934.859999999, 381609.21999999974 5579952.42, 381628.0099999998 5579976.4, 381629.11000000034 5579977.789999999, 381649.6500000004 5580003.98, 381664.78000000026 5580023.279999999, 381674.0700000003 5580032.16, 381675.7599999998 5580033.76, 381691.25 5580022.48, 381715.03000000026 5580054.4, 381725.8200000003 5580047.58, 381736.7000000002 5580040.710000001, 381743.5599999996 5580050.57, 381746.6299999999 5580048.220000001, 381768.3300000001 5580031.619999999, 381771.28000000026 5580029.369999999, 381774.75 5580026.710000001, 381776.5 5580025.369999999, 381789.8200000003 5580015.18, 381811.76999999955 5579998.390000001, 381820.88999999966 5579991.449999999, 381833.6799999997 5580024.73, 381838.1200000001 5580036.279999999, 381842 5580046.380000001, 381872.3300000001 5580125.8100000005, 381896.6200000001 5580190.5600000005, 381905.7599999998 5580214.67, 381927.3300000001 5580271.640000001, 381923.9900000002 5580301.9, 381920.2000000002 5580336.17, 381917.8499999996 5580356.880000001, 381917.0800000001 5580363.539999999, 381914.3499999996 5580383.26, 381910.9500000002 5580405.359999999, 381906.8099999996 5580421.960000001, 381906.03000000026 5580425.039999999, 381905.2999999998 5580427.960000001, 381901.4199999999 5580439.9, 381900.71999999974 5580458.85, 381900.5599999996 5580469.890000001, 381898.7999999998 5580493.09, 381888.8300000001 5580514.93, 381887.7999999998 5580519.07, 381886.21999999974 5580521.359999999, 381885.9400000004 5580522.32, 381876.9900000002 5580536.449999999, 381874.3099999996 5580540.970000001, 381873.03000000026 5580528.92, 381870.91000000015 5580508.890000001, 381870.6299999999 5580506.220000001, 381874.1900000004 5580467.93, 381877.0999999996 5580451.789999999, 381877.63999999966 5580409, 381867.9299999997 5580375.35, 381856.4199999999 5580344.5, 381852.41000000015 5580323.109999999, 381827.58999999985 5580281.58, 381800.46999999974 5580252.029999999, 381794.2999999998 5580245.289999999, 381761.23000000045 5580216.17, 381714.9500000002 5580182.390000001, 381712.71999999974 5580180.76, 381705.5499999998 5580193.279999999, 381701.7599999998 5580199.890000001, 381698.01999999955 5580206.43, 381693.4400000004 5580214.41, 381688.7000000002 5580222.699999999, 381686.20999999996 5580227.050000001, 381685.79000000004 5580227.789999999, 381683.86000000034 5580231.17, 381678.9500000002 5580239.73, 381671.54000000004 5580252.67, 381663.7999999998 5580266.1899999995, 381662.6699999999 5580268.16, 381658.1200000001 5580276.09, 381655.9900000002 5580279.82, 381648.11000000034 5580293.59, 381528.2400000002 5580246.43, 381507.16000000015 5580236.1899999995, 381539.0599999996 5580168.59, 381540.88999999966 5580164.18, 381557.6299999999 5580104.77, 381553.8200000003 5580103.0600000005, 381550.9199999999 5580100, 381546.9000000004 5580098.57, 381517.3700000001 5580084.08, 381501.54000000004 5580076.3100000005, 381492.4400000004 5580071.84, 381491.9900000002 5580071.6899999995, 381471.4199999999 5580064.390000001, 381451.26999999955 5580057.25, 381450.9000000004 5580058.039999999, 381434.0800000001 5580052.91, 381413.71999999974 5580046.6899999995, 381403.0800000001 5580043.039999999, 381371.2000000002 5580032.109999999, 381351.08999999985 5580025.220000001, 381348.0599999996 5580024.17, 381316.20999999996 5580016.5, 381280.1200000001 5580007.789999999, 381262.9199999999 5580004.24, 381256.5499999998 5580002.92, 381249.9900000002 5580001.5600000005, 381239.38999999966 5579999.380000001, 381234.76999999955 5579998.42, 381219.2999999998 5579995.210000001, 381213.4900000002 5579994.02, 381202.8700000001 5579991.82, 381200.95999999996 5579990.58, 381190.51999999955 5579983.800000001, 381171 5579971.119999999, 381165.76999999955 5579967.720000001, 381154.23000000045 5579961.039999999, 381152.3200000003 5579959.93, 381148.20999999996 5579957.800000001, 381142.2000000002 5579954.6899999995, 381130.2000000002 5579948.470000001, 381116.5099999998 5579941.380000001, 381110.8099999996 5579938.43, 381092.01999999955 5579928.699999999, 381090.36000000034 5579927.84, 381079.2599999998 5579923.48, 381069.08999999985 5579917.43, 381063.0800000001 5579913.869999999, 381057.03000000026 5579910.289999999, 381050.98000000045 5579906.699999999, 381045.1200000001 5579899.76, 381040.3799999999 5579894.16, 381035.98000000045 5579888.960000001, 381031.8200000003 5579886.48, 381017.1299999999 5579877.74, 381015.1200000001 5579876.539999999, 381012.9299999997 5579874.5, 381003.70999999996 5579865.890000001, 381003.23000000045 5579860.34, 380998.1699999999 5579856.109999999, 380979.7000000002 5579840.66, 380980.6900000004 5579830.800000001, 380978.8300000001 5579828.5600000005, 380976.76999999955 5579825.98, 380973.38999999966 5579821.720000001, 380969.3099999996 5579818.710000001, 380967.3499999996 5579817.26, 380962.3700000001 5579813.359999999, 380954.2000000002 5579804.779999999, 380943.08999999985 5579793.130000001, 380941.3499999996 5579791.300000001, 380938.45999999996 5579788.27, 380928.1699999999 5579773.699999999, 380925.7400000002 5579770.26, 380921.8799999999 5579765.83, 380917.73000000045 5579761.0600000005, 380910.6900000004 5579752.98, 380910.4900000002 5579752.779999999, 380902.45999999996 5579744.109999999, 380897.58999999985 5579738.859999999, 380894.4000000004 5579735.42, 380893.58999999985 5579734.539999999, 380891.2000000002 5579731.970000001, 380885.78000000026 5579724.18, 380881.03000000026 5579717.359999999, 380876.2000000002 5579710.43, 380873.8700000001 5579707.08, 380871.5599999996 5579703.789999999, 380868.88999999966 5579699.9399999995, 380865.8200000003 5579695.68, 380864.8499999996 5579696.49, 380838.3200000003 5579718.460000001, 380827.8200000003 5579727.24, 380818.16000000015 5579735.32, 380808.4299999997 5579743.33, 380801.6799999997 5579748.98, 380800.9299999997 5579749.609999999, 380798.4199999999 5579751.710000001, 380797.73000000045 5579752.27, 380794.5800000001 5579754.880000001, 380791.3099999996 5579757.59, 380788.38999999966 5579760.01, 380782.4500000002 5579764.9399999995, 380780.0499999998 5579767.25, 380773.9199999999 5579772.23, 380773.70999999996 5579772.390000001, 380766.0599999996 5579778.67, 380754.33999999985 5579788.24, 380749.3200000003 5579792.34, 380739.7599999998 5579800.15, 380737.98000000045 5579801.59, 380730.5499999998 5579807.66, 380723.6200000001 5579813.32, 380721.29000000004 5579815.220000001, 380719.9400000004 5579816.33, 380716.6799999997 5579818.99, 380710.2400000002 5579824.25, 380705.04000000004 5579828.49, 380700.3799999999 5579832.300000001, 380694.1699999999 5579837.380000001, 380689.1299999999 5579841.24, 380664.45999999996 5579820.619999999, 380639.8700000001 5579809.9399999995, 380611.6900000004 5579797.6899999995, 380579.28000000026 5579764.960000001, 380560.6799999997 5579746.34, 380539.25 5579723.130000001, 380498.9199999999 5579678.949999999, 380484.0999999996 5579662.789999999, 380464.0599999996 5579642.66, 380429.38999999966 5579607.84, 380427.51999999955 5579605.970000001, 380420.8300000001 5579599.25, 380397.3099999996 5579575.630000001, 380379.25 5579557.5, 380358.2999999998 5579536.470000001, 380348.9400000004 5579519.57, 380340.63999999966 5579505.08, 380338.9299999997 5579502.1, 380337.3099999996 5579499.279999999, 380333 5579491.75, 380330.29000000004 5579487.039999999, 380324.9199999999 5579477.67, 380318.96999999974 5579467.300000001, 380314.73000000045 5579459.9, 380312.73000000045 5579456.050000001, 380306.0999999996 5579444.199999999, 380303.98000000045 5579440.369999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7137-010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7137-010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108976</v>
       </c>
       <c r="O2" s="3">
-        <v>46215.08908201227</v>
+        <v>46317.31660536345</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>34517</v>
       </c>
       <c r="S2" s="3">
         <v>34517</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>