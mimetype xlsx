--- v1 (2026-02-16)
+++ v2 (2026-04-04)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108974</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.67132193038</v>
+        <v>46116.29320430979</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25705</v>
       </c>
       <c r="S2" s="3">
         <v>27853</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>