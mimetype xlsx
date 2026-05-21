--- v2 (2026-04-04)
+++ v3 (2026-05-21)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108974</v>
       </c>
       <c r="O2" s="3">
-        <v>46116.29320430979</v>
+        <v>46163.25725485846</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25705</v>
       </c>
       <c r="S2" s="3">
         <v>27853</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>