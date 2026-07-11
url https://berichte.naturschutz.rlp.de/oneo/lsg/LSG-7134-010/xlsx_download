--- v3 (2026-05-21)
+++ v4 (2026-07-11)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108974</v>
       </c>
       <c r="O2" s="3">
-        <v>46163.25725485846</v>
+        <v>46214.21194917661</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25705</v>
       </c>
       <c r="S2" s="3">
         <v>27853</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>