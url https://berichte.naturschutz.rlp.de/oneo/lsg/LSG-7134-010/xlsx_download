--- v4 (2026-07-11)
+++ v5 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Hochwald-Idarwald mit Randgebieten</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7134-010</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Birkenfeld</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7134-010.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7134-010.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((379355.0999999996 5507013.0600000005, 379359.1900000004 5507008.529999999, 379357.0099999998 5507002.9399999995, 379356.7599999998 5507002.289999999, 379354.8200000003 5506997.3100000005, 379350.88999999966 5506987.109999999, 379349.23000000045 5506981.99, 379346.70999999996 5506973.460000001, 379345.41000000015 5506969.0600000005, 379344.5999999996 5506966.17, 379343.4299999997 5506962.619999999, 379339.75 5506951.5600000005, 379333.53000000026 5506927.65, 379332.8499999996 5506926.789999999, 379329.4000000004 5506918.16, 379323.16000000015 5506909.390000001, 379318.1900000004 5506903.890000001, 379307.3799999999 5506891.73, 379290.73000000045 5506877.199999999, 379273.2999999998 5506863.699999999, 379268.9400000004 5506860.26, 379242 5506839.42, 379241.8099999996 5506839.289999999, 379218.4500000002 5506826.619999999, 379214.5 5506824.6, 379193.66000000015 5506813.9399999995, 379190.6200000001 5506812.710000001, 379180.5099999998 5506808.609999999, 379173.53000000026 5506805.789999999, 379151.2999999998 5506798.57, 379145.96999999974 5506802.99, 379144.3700000001 5506804.33, 379143.78000000026 5506804.109999999, 379140.54000000004 5506802.92, 379133.75 5506800.4399999995, 379125.9000000004 5506799.52, 379117.33999999985 5506798.529999999, 379103.16000000015 5506796.859999999, 379100.51999999955 5506796.5600000005, 379098.66000000015 5506796.34, 379087.3799999999 5506789.720000001, 379085.3099999996 5506790.1, 379082.8499999996 5506790.550000001, 379078.5 5506791.35, 379060.4000000004 5506790.16, 379056.28000000026 5506789.890000001, 379055.2599999998 5506789.67, 379051.29000000004 5506788.83, 379050.25 5506788.66, 379050.25 5506788.550000001, 379048.9299999997 5506788.32, 379037.1299999999 5506787.449999999, 379016.2999999998 5506784.16, 379014.2400000002 5506787.15, 379008.3799999999 5506786.73, 378997.7599999998 5506783.43, 378994 5506782.279999999, 378992.9000000004 5506781.9399999995, 378981.5599999996 5506778.460000001, 378974.9500000002 5506775, 378974.1500000004 5506774.84, 378954.78000000026 5506771.16, 378947.5499999998 5506767.67, 378939.04000000004 5506763.58, 378924.1799999997 5506756.42, 378914.9500000002 5506751.970000001, 378907.3799999999 5506748.35, 378895.8799999999 5506742.84, 378891.4000000004 5506740.720000001, 378890.6900000004 5506740.380000001, 378877.5999999996 5506734.07, 378876.98000000045 5506735.4, 378876.1500000004 5506736.42, 378873 5506734.1, 378872.5800000001 5506733.859999999, 378869.26999999955 5506732, 378866.20999999996 5506730.6, 378864.3099999996 5506729.74, 378862.29000000004 5506728.779999999, 378859.79000000004 5506727.6, 378858.2999999998 5506727.119999999, 378857.4900000002 5506726.76, 378852.78000000026 5506725.42, 378849.0800000001 5506724.08, 378848.0999999996 5506723.57, 378830.83999999985 5506714.710000001, 378824.4199999999 5506711.199999999, 378819.26999999955 5506707.99, 378813.5499999998 5506704.050000001, 378807.7999999998 5506699.98, 378803 5506697, 378794.9400000004 5506692.369999999, 378791.1900000004 5506690.449999999, 378782.3200000003 5506685.25, 378773.4900000002 5506679.85, 378768.51999999955 5506685.66, 378718.75 5506632.3100000005, 378689.86000000034 5506608.15, 378665.0999999996 5506581.27, 378645.13999999966 5506558.859999999, 378641.8099999996 5506555.789999999, 378635.3200000003 5506549.82, 378634.8499999996 5506549.4, 378625.3300000001 5506540.17, 378617.96999999974 5506533.039999999, 378571.1200000001 5506487.609999999, 378557.3799999999 5506478.99, 378524.29000000004 5506458.52, 378518.1200000001 5506456.550000001, 378513.6500000004 5506455.130000001, 378474.53000000026 5506442.630000001, 378469.63999999966 5506442.039999999, 378451.6699999999 5506439.85, 378436.6900000004 5506439.67, 378433.51999999955 5506439.630000001, 378430.51999999955 5506439.6, 378429.53000000026 5506439.58, 378412.28000000026 5506447.34, 378407.54000000004 5506449.460000001, 378383.5700000003 5506460.24, 378376.1699999999 5506463.630000001, 378365.51999999955 5506468.42, 378277.16000000015 5506508.140000001, 378268.98000000045 5506517.289999999, 378242.5800000001 5506546.83, 378239.04000000004 5506550.789999999, 378208.20999999996 5506585.27, 378188.71999999974 5506607.07, 378186.8200000003 5506609.18, 378185.6799999997 5506610.460000001, 378147.28000000026 5506630.859999999, 378117.4900000002 5506646.789999999, 378089.23000000045 5506656.23, 378040.4500000002 5506672.67, 378030.1200000001 5506676.15, 377999.8799999999 5506698.300000001, 377968.9000000004 5506720.99, 377946.29000000004 5506737.550000001, 377927.13999999966 5506751.57, 377924.01999999955 5506753.869999999, 377922.8300000001 5506737.029999999, 377917.6799999997 5506735.23, 377876.0999999996 5506785.26, 377878.08999999985 5506787.51, 377869.8200000003 5506799.73, 377866.4000000004 5506804.800000001, 377859.16000000015 5506815.539999999, 377838.9000000004 5506845.539999999, 377831.61000000034 5506856.34, 377814.4199999999 5506881.8100000005, 377804.6900000004 5506896.210000001, 377799.08999999985 5506904.5, 377771.83999999985 5506944.869999999, 377751.95999999996 5506974.3100000005, 377750.51999999955 5506974.75, 377688.4400000004 5506993.66, 377664.1699999999 5507001.0600000005, 377602.1299999999 5507019.960000001, 377601.36000000034 5507020.07, 377594.6699999999 5507021.029999999, 377499.8499999996 5507034.630000001, 377421.2400000002 5507022.74, 377375.4500000002 5507002.08, 377365.4900000002 5506994.130000001, 377321.8300000001 5506955.5600000005, 377299.41000000015 5506913.51, 377297.7000000002 5506880.050000001, 377283.4400000004 5506880.15, 377275.53000000026 5506880.199999999, 377272.3300000001 5506880.210000001, 377258.8700000001 5506749.9, 377259.45999999996 5506620.699999999, 377269.70999999996 5506506.369999999, 377266.8300000001 5506506.039999999, 377257.61000000034 5506504.76, 377252.8700000001 5506504.130000001, 377238.53000000026 5506502.23, 377218.71999999974 5506499.390000001, 377229.63999999966 5506424.35, 377220.76999999955 5506398.48, 377216.58999999985 5506386.27, 377212.8499999996 5506362.18, 377195.7400000002 5506325.449999999, 377166.6299999999 5506283.0600000005, 377163.21999999974 5506278.1, 377160.20999999996 5506273.720000001, 377152.71999999974 5506262.8100000005, 377148.76999999955 5506257.0600000005, 377117.0099999998 5506237.82, 377111.4400000004 5506234.4399999995, 377101.9500000002 5506228.699999999, 377100.13999999966 5506227.449999999, 376999.91000000015 5506158.130000001, 376944.8799999999 5506120.07, 376917.8700000001 5506101.449999999, 376839.9900000002 5506047.75, 376785.98000000045 5506046.039999999, 376737.9900000002 5506050.76, 376737.0099999998 5506041.050000001, 376721.86000000034 5506048.5600000005, 376718.3300000001 5506050.289999999, 376715.7400000002 5506051.58, 376715.45999999996 5506072.67, 376711.2999999998 5506089.6, 376707.5599999996 5506089.57, 376694.3099999996 5506089.449999999, 376691.0499999998 5506089.42, 376689.5800000001 5506089.41, 376688.3099999996 5506089.4, 376684.8300000001 5506111.18, 376682.3799999999 5506130.720000001, 376680 5506141.6899999995, 376673.29000000004 5506143.74, 376643.54000000004 5506237.83, 376632.1900000004 5506258.289999999, 376631.46999999974 5506332.789999999, 376631.21999999974 5506364.4, 376631.21999999974 5506365.699999999, 376631.0499999998 5506368.5, 376629.86000000034 5506387.85, 376627.3300000001 5506429.1899999995, 376622.45999999996 5506469.460000001, 376620.16000000015 5506488.41, 376611.46999999974 5506513.960000001, 376609.9199999999 5506526.25, 376616.61000000034 5506548.68, 376612.1900000004 5506574.01, 376614.4900000002 5506575.279999999, 376615.4299999997 5506582.119999999, 376607.08999999985 5506591.050000001, 376603.63999999966 5506592.460000001, 376584.8799999999 5506607.779999999, 376570.08999999985 5506614.41, 376556.76999999955 5506622.32, 376545.3700000001 5506626.41, 376541.2599999998 5506629.119999999, 376522.2400000002 5506641.6899999995, 376508.51999999955 5506647.57, 376481.1299999999 5506674.01, 376471.7999999998 5506679.15, 376465.01999999955 5506691.82, 376464.1500000004 5506695.699999999, 376466.7999999998 5506710.640000001, 376469.9299999997 5506743.050000001, 376468.6500000004 5506743.460000001, 376447.3799999999 5506750.15, 376433.28000000026 5506763.48, 376432.9400000004 5506803.9, 376428.3099999996 5506848.869999999, 376410.45999999996 5506892.82, 376410.9299999997 5506906.93, 376410.9900000002 5506908.6899999995, 376416.4900000002 5506916.140000001, 376368.61000000034 5506969.720000001, 376330.41000000015 5507027.09, 376313.0700000003 5507052.050000001, 376302.76999999955 5507075.699999999, 376301.7599999998 5507078.029999999, 376287.73000000045 5507105.539999999, 376266 5507173.33, 376261 5507194.470000001, 376253.1900000004 5507224.98, 376240.76999999955 5507273.550000001, 376228.4199999999 5507306.43, 376210.75 5507359.949999999, 376196.20999999996 5507381.1, 376194.8700000001 5507380.15, 376181.6799999997 5507393.02, 376145.66000000015 5507421.98, 376088.3200000003 5507482.369999999, 376069.83999999985 5507507.59, 376015.21999999974 5507615.390000001, 376018.33999999985 5507617.41, 376008.4000000004 5507634.0600000005, 376000.6900000004 5507655.67, 375984.2000000002 5507697.0600000005, 375989.6699999999 5507698.43, 375989.63999999966 5507709.48, 375987.58999999985 5507713.07, 375975.70999999996 5507733.84, 375972.1699999999 5507740.039999999, 375958.6299999999 5507762.619999999, 375956.7599999998 5507766.35, 375954.4000000004 5507771.039999999, 375949.13999999966 5507789.550000001, 375942.0499999998 5507814.48, 375912.6900000004 5507867.32, 375907.13999999966 5507876.68, 375895.28000000026 5507896.6899999995, 375891.4400000004 5507910.5600000005, 375888.95999999996 5507919.550000001, 375883.7400000002 5507928.58, 375861.7599999998 5507957.029999999, 375857.9000000004 5507955.98, 375851.54000000004 5507964.220000001, 375846.5700000003 5507969.34, 375849.16000000015 5507973.75, 375847.2400000002 5507975.99, 375838.63999999966 5507986.050000001, 375836.2000000002 5507988.9, 375837.9199999999 5507991.1899999995, 375831.6900000004 5507997.140000001, 375821.83999999985 5508006.529999999, 375812.71999999974 5508015.25, 375808.54000000004 5508019.24, 375786.4000000004 5508031.76, 375798 5508044.710000001, 375799.4400000004 5508046.33, 375796.04000000004 5508047.07, 375787.25 5508048.99, 375783.91000000015 5508049.73, 375782.48000000045 5508050.050000001, 375781.8200000003 5508049.18, 375780.53000000026 5508050.15, 375772.01999999955 5508056.57, 375768.88999999966 5508058.92, 375765.58999999985 5508061.42, 375759.6799999997 5508065.869999999, 375748.8700000001 5508073.1899999995, 375740.96999999974 5508076.49, 375725.54000000004 5508082.93, 375717.7400000002 5508086.1899999995, 375697.8200000003 5508092.57, 375695.0700000003 5508096.630000001, 375694.48000000045 5508100.359999999, 375672.71999999974 5508110.5600000005, 375644.28000000026 5508123.67, 375614.7599999998 5508137.4, 375597.08999999985 5508145.609999999, 375548.4299999997 5508167.039999999, 375543 5508168.4, 375500.53000000026 5508182.5600000005, 375464.29000000004 5508191.42, 375457.6200000001 5508193.050000001, 375449.98000000045 5508205.869999999, 375410.21999999974 5508212.32, 375359.66000000015 5508229.8100000005, 375357.2000000002 5508212.26, 375344.75 5508207.59, 375321.48000000045 5508207.57, 375313.98000000045 5508207.57, 375285.3200000003 5508204.32, 375271.95999999996 5508201.5, 375258.0800000001 5508198.550000001, 375228.8499999996 5508190.6899999995, 375206.7000000002 5508189.58, 375203.3200000003 5508183.09, 375199.0499999998 5508179.92, 375197.9299999997 5508179.08, 375195.7999999998 5508177.5, 375183.6200000001 5508168.460000001, 375156.98000000045 5508148.279999999, 375153.0099999998 5508143.390000001, 375147.63999999966 5508136.77, 375135.21999999974 5508121.449999999, 375115.91000000015 5508107, 375108.23000000045 5508105.529999999, 375098.58999999985 5508098.890000001, 375088.1500000004 5508093.85, 375073.25 5508089.390000001, 375053.16000000015 5508084.98, 375025.7599999998 5508081.16, 375022.91000000015 5508079.869999999, 375012.2999999998 5508079.49, 375005.6799999997 5508079.26, 375000.5700000003 5508079.210000001, 374983.6799999997 5508079.16, 374966.86000000034 5508078.890000001, 374951.91000000015 5508078.65, 374951.8799999999 5508078.33, 374950.3099999996 5508078.32, 374950.2999999998 5508078.640000001, 374939.58999999985 5508078.82, 374935.96999999974 5508078.890000001, 374931.6799999997 5508078.83, 374929.3799999999 5508078.800000001, 374910.29000000004 5508081.6, 374900.6799999997 5508083, 374900.71999999974 5508083.35, 374886 5508085.66, 374875.0800000001 5508087.16, 374868.1900000004 5508087.630000001, 374861.2999999998 5508087.58, 374857.3300000001 5508088.199999999, 374857.04000000004 5508087.789999999, 374848.8099999996 5508085.380000001, 374849.51999999955 5508084.43, 374850 5508081.6899999995, 374850 5508080.32, 374849.6799999997 5508078.9399999995, 374849 5508077.699999999, 374846.53000000026 5508074.1899999995, 374843.98000000045 5508070.75, 374837.66000000015 5508062.279999999, 374832.9000000004 5508056.109999999, 374827.96999999974 5508050.08, 374824.13999999966 5508045.49, 374820.71999999974 5508041.539999999, 374815.7599999998 5508036.0600000005, 374810.23000000045 5508030.24, 374805.6200000001 5508025.5600000005, 374804.2599999998 5508024.390000001, 374799.36000000034 5508020.609999999, 374798.70999999996 5508018.76, 374793.4400000004 5508013.25, 374773.79000000004 5507992.52, 374763.5599999996 5507981.73, 374742.4900000002 5507959.640000001, 374708.0099999998 5507923.1, 374686.13999999966 5507899.5, 374677.48000000045 5507890.01, 374668.8700000001 5507880.470000001, 374662.45999999996 5507873.390000001, 374640.03000000026 5507848.84, 374638.8700000001 5507848.890000001, 374615.2999999998 5507835.23, 374611.3300000001 5507832.93, 374576.61000000034 5507772.640000001, 374577.01999999955 5507740.8100000005, 374571.8700000001 5507730.01, 374569.48000000045 5507724.050000001, 374564.8200000003 5507712.4399999995, 374556.0099999998 5507673.66, 374563.3799999999 5507610.470000001, 374567.48000000045 5507578.949999999, 374570.8499999996 5507579.539999999, 374574.0800000001 5507542.77, 374562.5 5507446.050000001, 374557.3700000001 5507409.869999999, 374544.1699999999 5507367.050000001, 374551.16000000015 5507319.74, 374573.58999999985 5507293.99, 374578.04000000004 5507288.9, 374591.73000000045 5507273.18, 374607.76999999955 5507241.92, 374607.46999999974 5507224.4, 374611.45999999996 5507209.84, 374606.9900000002 5507193.609999999, 374598.1500000004 5507179.48, 374584.5700000003 5507168.359999999, 374568.0999999996 5507162.23, 374552.1799999997 5507161.470000001, 374542.71999999974 5507162.359999999, 374533.1699999999 5507163.26, 374516.1900000004 5507164.859999999, 374489.38999999966 5507164.76, 374463.78000000026 5507154.199999999, 374448.54000000004 5507141.77, 374435.83999999985 5507124, 374427.8200000003 5507104.34, 374425.03000000026 5507087.52, 374427 5507069.6, 374433.3300000001 5507053.32, 374448.6500000004 5507033.76, 374465.8300000001 5507018.630000001, 374481.8200000003 5507010.1899999995, 374500.53000000026 5507005.029999999, 374516.4199999999 5507004.859999999, 374576.5599999996 5507019.4399999995, 374584.29000000004 5507021.01, 374598.98000000045 5507023.99, 374619.13999999966 5507026.800000001, 374630.61000000034 5507028.390000001, 374653.83999999985 5507029.1899999995, 374669.75 5507026.8100000005, 374677.3200000003 5507025.68, 374694.1299999999 5507017.869999999, 374709.8099999996 5507006.5, 374723.1299999999 5506993, 374732.3099999996 5506977.199999999, 374737.8499999996 5506960.1, 374740.08999999985 5506943.01, 374739.6200000001 5506934.23, 374739.23000000045 5506927.140000001, 374738.5599999996 5506914.6, 374733.9299999997 5506895.380000001, 374729.4000000004 5506878.93, 374721.36000000034 5506855.67, 374719.51999999955 5506850.33, 374713.3300000001 5506837.42, 374709.11000000034 5506828.619999999, 374704.88999999966 5506820.640000001, 374698.4000000004 5506807.67, 374690.9400000004 5506789.77, 374690.6200000001 5506788.41, 374690.13999999966 5506787.48, 374684.33999999985 5506779.3100000005, 374678.88999999966 5506768.609999999, 374677.4299999997 5506763.6, 374675.5599999996 5506759.619999999, 374674.46999999974 5506757.529999999, 374664.6500000004 5506738.859999999, 374658.70999999996 5506727.300000001, 374653.1699999999 5506716.550000001, 374651.11000000034 5506712.57, 374642.4400000004 5506695.609999999, 374635.96999999974 5506682.960000001, 374628.95999999996 5506669.24, 374618.33999999985 5506650.26, 374604.8700000001 5506626.17, 374602.9500000002 5506620.01, 374600.5999999996 5506612.49, 374598.86000000034 5506606.9399999995, 374594.63999999966 5506595.32, 374588.9299999997 5506574.050000001, 374587.2400000002 5506567.73, 374581.11000000034 5506548.779999999, 374580.04000000004 5506545.710000001, 374578.51999999955 5506533.8100000005, 374578.36000000034 5506531.5600000005, 374578.3099999996 5506530.779999999, 374577.0599999996 5506513.25, 374576.48000000045 5506510.5, 374575.9299999997 5506508.199999999, 374573.1799999997 5506501.35, 374571.1500000004 5506497.140000001, 374567.0599999996 5506490.74, 374563.0099999998 5506486.289999999, 374561.98000000045 5506485.140000001, 374558.1699999999 5506482.98, 374550.41000000015 5506480, 374530.1299999999 5506475.02, 374524.0599999996 5506472.109999999, 374519.0999999996 5506471.789999999, 374501.98000000045 5506464.26, 374494 5506460.66, 374486.1900000004 5506457.140000001, 374466.2000000002 5506448.720000001, 374436.0099999998 5506436.529999999, 374426.8099999996 5506431.9399999995, 374416.46999999974 5506426.77, 374413.79000000004 5506431.84, 374391.58999999985 5506422.76, 374371.8499999996 5506410.800000001, 374348.54000000004 5506406.210000001, 374295.2400000002 5506378.82, 374276.13999999966 5506366.67, 374262.5099999998 5506356.609999999, 374249.3799999999 5506344.029999999, 374231.3700000001 5506323.449999999, 374211.29000000004 5506298.16, 374201.7999999998 5506285.15, 374193.5099999998 5506271.5600000005, 374184.4400000004 5506253.710000001, 374173.45999999996 5506230.289999999, 374143.71999999974 5506161.91, 374132.0099999998 5506137.42, 374122.5 5506121.529999999, 374093.8300000001 5506078.119999999, 374057.78000000026 5506028.67, 374019.9900000002 5505980.210000001, 374009.5700000003 5505968.85, 373997.4299999997 5505958.130000001, 373962.8700000001 5505929.51, 373922.6200000001 5505896.17, 373894.4400000004 5505871.51, 373879.0099999998 5505858.02, 373857.1299999999 5505837.83, 373804.9400000004 5505784.27, 373791.4000000004 5505769.75, 373762.9199999999 5505735.449999999, 373743.6500000004 5505713.77, 373726.63999999966 5505694.619999999, 373711.1699999999 5505668.699999999, 373699.4299999997 5505645.3100000005, 373690.6200000001 5505630.85, 373685.8499999996 5505625.67, 373675.6500000004 5505614.57, 373662.2000000002 5505599.9399999995, 373638.7000000002 5505574.380000001, 373636.5 5505571.65, 373617.03000000026 5505547.66, 373615.5700000003 5505545.74, 373613.4199999999 5505542.26, 373608.16000000015 5505535.380000001, 373603.88999999966 5505525.3100000005, 373601.6699999999 5505511.0600000005, 373601.0700000003 5505507.09, 373599.5800000001 5505493.09, 373598.1500000004 5505483.970000001, 373596.8499999996 5505470.539999999, 373595.1699999999 5505452.0600000005, 373593.11000000034 5505433.970000001, 373592.46999999974 5505427.300000001, 373592.28000000026 5505424.85, 373588.7599999998 5505397.15, 373582.04000000004 5505361.92, 373581.6500000004 5505359.02, 373580.4400000004 5505353.029999999, 373578.1900000004 5505346.109999999, 373577.20999999996 5505344.380000001, 373571.7599999998 5505334.76, 373560.20999999996 5505322.32, 373547.9400000004 5505312.26, 373546.8799999999 5505311.52, 373537.8200000003 5505304.199999999, 373534.26999999955 5505313.41, 373529.7999999998 5505305.4, 373515.8700000001 5505291.65, 373502.1500000004 5505284.859999999, 373486.23000000045 5505281.039999999, 373491.9199999999 5505271.27, 373487.8300000001 5505269.359999999, 373483.66000000015 5505267.43, 373481.63999999966 5505266.789999999, 373481.6500000004 5505266.26, 373477.3300000001 5505265.0600000005, 373473.1900000004 5505264.130000001, 373463.79000000004 5505262.8100000005, 373455.4500000002 5505262.0600000005, 373452.1299999999 5505261.76, 373449.33999999985 5505262.1, 373446.9000000004 5505263.199999999, 373443.73000000045 5505265.279999999, 373439.4500000002 5505263.66, 373431.1799999997 5505260.51, 373427.16000000015 5505260.26, 373425.1799999997 5505259.76, 373423.9400000004 5505258.15, 373391.1200000001 5505255.09, 373389.7999999998 5505255.23, 373386.21999999974 5505255.59, 373355.9199999999 5505252.779999999, 373334.11000000034 5505250.76, 373332.5599999996 5505249.66, 373297.88999999966 5505246.539999999, 373291.28000000026 5505246.6899999995, 373285.9299999997 5505247.359999999, 373279.5599999996 5505248.27, 373276.0800000001 5505248.43, 373271.13999999966 5505248.51, 373266.04000000004 5505248.109999999, 373261.0800000001 5505247.380000001, 373256.2000000002 5505246.18, 373251.1900000004 5505244.48, 373245.8499999996 5505242.17, 373241.4299999997 5505239.74, 373237.29000000004 5505237.07, 373231.3099999996 5505233.1, 373229.0800000001 5505231.369999999, 373224.58999999985 5505228.73, 373211.45999999996 5505221.58, 373210.54000000004 5505220.27, 373206.5099999998 5505218.07, 373199.48000000045 5505214.220000001, 373198.53000000026 5505217.039999999, 373196.4900000002 5505216.01, 373164.48000000045 5505198.23, 373152.63999999966 5505189.869999999, 373105.20999999996 5505164.27, 373094.0800000001 5505158.050000001, 373092.9900000002 5505156.279999999, 373090.4400000004 5505154.630000001, 373082.0800000001 5505151.550000001, 373080.08999999985 5505150.74, 373078.38999999966 5505149.949999999, 373075.6500000004 5505148.550000001, 373074.8099999996 5505147.890000001, 373052.8300000001 5505134.74, 373037.1699999999 5505124.140000001, 373016.3700000001 5505111.640000001, 373015.53000000026 5505110.550000001, 372999.4199999999 5505100.779999999, 372987.2000000002 5505091.880000001, 372987.4000000004 5505091.619999999, 372979.5999999996 5505086.57, 372979.3099999996 5505086.99, 372962.4500000002 5505076.550000001, 372955.03000000026 5505071.98, 372935.95999999996 5505059.380000001, 372935.5599999996 5505059.9399999995, 372920.1200000001 5505050.23, 372907.4500000002 5505043.85, 372895.1299999999 5505037.640000001, 372883.5 5505030.49, 372870.3200000003 5505028.34, 372864.5499999998 5505035.83, 372847.88999999966 5505023.24, 372842.88999999966 5505019.34, 372837.91000000015 5505015.460000001, 372826.11000000034 5505006, 372802.1500000004 5504985.8100000005, 372793.13999999966 5504980.050000001, 372795.6900000004 5504976.609999999, 372792.8099999996 5504974.220000001, 372777.2999999998 5504959.3100000005, 372764.3700000001 5504944.710000001, 372742.4000000004 5504919.859999999, 372734.8499999996 5504911.17, 372721.6900000004 5504896.02, 372713.61000000034 5504887.67, 372704.4400000004 5504878.1899999995, 372681.1699999999 5504856.789999999, 372656.48000000045 5504835.76, 372645.1900000004 5504826.08, 372634.5700000003 5504819.48, 372612.7400000002 5504811.470000001, 372580.8300000001 5504790.65, 372585.3799999999 5504785.41, 372575.13999999966 5504777.51, 372554.46999999974 5504758.619999999, 372549.0800000001 5504762.119999999, 372536.9000000004 5504742.9399999995, 372533.71999999974 5504740.25, 372504.2000000002 5504701.3100000005, 372486.8799999999 5504680.33, 372470.0099999998 5504662.0600000005, 372452.21999999974 5504646.699999999, 372426.76999999955 5504630.5600000005, 372423.16000000015 5504628.23, 372383.3499999996 5504603.119999999, 372349.9000000004 5504582.869999999, 372314.0999999996 5504563.01, 372281.2999999998 5504546.43, 372236.58999999985 5504528.48, 372232.75 5504527.029999999, 372223.4000000004 5504523.5, 372211.83999999985 5504520.050000001, 372207.54000000004 5504518.77, 372149.76999999955 5504501.48, 372099.16000000015 5504493.609999999, 372091.1500000004 5504492.35, 372062.5999999996 5504483.02, 372058.3700000001 5504481.640000001, 371990.04000000004 5504461.34, 371975.73000000045 5504462.9399999995, 371917.1699999999 5504450.890000001, 371893.21999999974 5504445.960000001, 371883.75 5504444.02, 371877.16000000015 5504443.109999999, 371800.96999999974 5504432.67, 371796.8700000001 5504432.1, 371757.36000000034 5504426.6899999995, 371736.0700000003 5504422.35, 371719.04000000004 5504416, 371708.4500000002 5504412.0600000005, 371695.04000000004 5504412.25, 371694.9900000002 5504411.210000001, 371649.76999999955 5504413.8100000005, 371633.0099999998 5504413.380000001, 371627.54000000004 5504413.24, 371622.7599999998 5504413.109999999, 371621.16000000015 5504413.0600000005, 371617.3499999996 5504412.960000001, 371602.6699999999 5504413.640000001, 371587.83999999985 5504414.32, 371559.7400000002 5504414.84, 371520.73000000045 5504413.369999999, 371499.78000000026 5504412.58, 371497.45999999996 5504412.49, 371485.73000000045 5504411.67, 371477.6799999997 5504411.1, 371463.0499999998 5504410.050000001, 371432.5 5504407.859999999, 371368.03000000026 5504400.119999999, 371357.5 5504398.859999999, 371280.8200000003 5504384.449999999, 371272.3099999996 5504383.02, 371221.3300000001 5504374.4399999995, 371217.2400000002 5504372.9399999995, 371114.46999999974 5504335.26, 371069.6900000004 5504316.609999999, 371058.5 5504311.15, 371053.4400000004 5504308.67, 371044.7400000002 5504304.42, 371017.9400000004 5504291.34, 371007.5099999998 5504285.26, 370999.1900000004 5504280.43, 370988.4000000004 5504274.16, 370949.0599999996 5504248.58, 370932.0599999996 5504235.58, 370913.13999999966 5504221.109999999, 370865.38999999966 5504179.869999999, 370862.36000000034 5504177.24, 370839.6799999997 5504157.59, 370801.0999999996 5504117.390000001, 370749.3499999996 5504058.880000001, 370746.6500000004 5504055.9, 370739.3300000001 5504047.789999999, 370699.51999999955 5504003.75, 370655.78000000026 5503945.8100000005, 370651.9400000004 5503943.59, 370649.4199999999 5503942.140000001, 370628.3099999996 5503918.9, 370611.6200000001 5503900.539999999, 370605.4199999999 5503893.699999999, 370548.28000000026 5503816.1899999995, 370531.38999999966 5503793.27, 370528.1900000004 5503787.630000001, 370525.01999999955 5503782.0600000005, 370517.73000000045 5503769.23, 370503.9500000002 5503752.460000001, 370491.98000000045 5503740.039999999, 370468.2000000002 5503715.359999999, 370441.8799999999 5503688.050000001, 370436.9299999997 5503683.26, 370397.5800000001 5503645.23, 370391.21999999974 5503640.66, 370381.3799999999 5503633.57, 370379.61000000034 5503632.279999999, 370367.76999999955 5503623.77, 370340.13999999966 5503608.279999999, 370338.5700000003 5503607.4, 370333.88999999966 5503604.77, 370323.6699999999 5503599.039999999, 370305.86000000034 5503584.390000001, 370296.23000000045 5503578.59, 370254.5599999996 5503537.609999999, 370242.8300000001 5503534.109999999, 370238.2000000002 5503521.5, 370204.86000000034 5503490.24, 370202.53000000026 5503488.359999999, 370199.6200000001 5503493.5600000005, 370164.7599999998 5503468.199999999, 370098 5503419.640000001, 370094.71999999974 5503417.26, 370062.9299999997 5503393.85, 369979.3499999996 5503332.32, 369982.8799999999 5503327.43, 369983.7400000002 5503326.24, 369980.4400000004 5503323.880000001, 369827 5503214.27, 369823.73000000045 5503211.779999999, 369788.71999999974 5503185.220000001, 369764.83999999985 5503165.630000001, 369741.78000000026 5503145.41, 369718.1500000004 5503123.26, 369697.01999999955 5503100.75, 369694.36000000034 5503097.76, 369691.71999999974 5503094.74, 369677.20999999996 5503078.119999999, 369635.71999999974 5503021.07, 369614.6299999999 5502992.65, 369596.8200000003 5502966.4, 369593.5700000003 5502961.58, 369584.3499999996 5502945.43, 369576.6200000001 5502930.25, 369564.1500000004 5502894.93, 369561.76999999955 5502885.91, 369559.96999999974 5502879.09, 369551.0499999998 5502844.77, 369544.9500000002 5502830.710000001, 369534.20999999996 5502797.85, 369521.5599999996 5502759.16, 369507.2999999998 5502712.119999999, 369499.63999999966 5502687.92, 369486.3799999999 5502646.789999999, 369480.1200000001 5502624.369999999, 369477.9500000002 5502620.699999999, 369471.1200000001 5502609.08, 369473.70999999996 5502609.029999999, 369473.48000000045 5502605.26, 369445.9000000004 5502515.960000001, 369438.0700000003 5502489.93, 369435.04000000004 5502480.720000001, 369431.2000000002 5502469.119999999, 369426.83999999985 5502455.9399999995, 369419.95999999996 5502425.699999999, 369418.4299999997 5502418.970000001, 369417.5999999996 5502401.26, 369403.21999999974 5502330.74, 369396.33999999985 5502284.220000001, 369387.4900000002 5502255.65, 369390.8499999996 5502249.039999999, 369389.9000000004 5502220.5600000005, 369391.7599999998 5502203.220000001, 369385.71999999974 5502177.76, 369384.5099999998 5502172.07, 369380.5700000003 5502165.08, 369357.6799999997 5502131.16, 369331.3300000001 5502094.449999999, 369318.6200000001 5502074.99, 369293.1900000004 5502041.1899999995, 369280.6299999999 5502028, 369255.1299999999 5502003.6899999995, 369223.21999999974 5501978.1899999995, 369195 5501956.91, 369159.6699999999 5501932.51, 369144.0999999996 5501924.039999999, 369099.3099999996 5501894.029999999, 369059.21999999974 5501872.67, 369006.3300000001 5501844.130000001, 369008.7599999998 5501840.42, 369009.6299999999 5501839.109999999, 368940.3300000001 5501799.470000001, 368924.0499999998 5501790.17, 368883.7400000002 5501766.49, 368834.8700000001 5501736.550000001, 368784.5999999996 5501705.880000001, 368780.26999999955 5501703.539999999, 368743.5999999996 5501683.779999999, 368736.0099999998 5501675.640000001, 368686.25 5501640.6899999995, 368667.6200000001 5501627.130000001, 368644.26999999955 5501608.789999999, 368627.25 5501596.08, 368620.20999999996 5501590.84, 368585.8499999996 5501564.17, 368570.1699999999 5501551.34, 368557.1500000004 5501540.6899999995, 368547.51999999955 5501535.890000001, 368544.25 5501533.960000001, 368530.9400000004 5501526.050000001, 368520.0800000001 5501519.619999999, 368518.4000000004 5501518.220000001, 368498.4500000002 5501501.640000001, 368481.0999999996 5501488.93, 368477.33999999985 5501486.18, 368463.63999999966 5501477.869999999, 368449.5099999998 5501469.3100000005, 368446.9400000004 5501467.76, 368441.48000000045 5501464.609999999, 368435.2400000002 5501461.119999999, 368410.0599999996 5501446.51, 368407.88999999966 5501444.93, 368391.8499999996 5501433.300000001, 368368.9500000002 5501411.99, 368345.8799999999 5501386.35, 368312.1699999999 5501353.48, 368299.21999999974 5501342.02, 368263.1500000004 5501310.140000001, 368254.0599999996 5501302.09, 368228.9000000004 5501278.890000001, 368215.79000000004 5501269.18, 368207.8300000001 5501267.52, 368207.04000000004 5501267.67, 368204.6200000001 5501268.119999999, 368201.1699999999 5501268.76, 368192.13999999966 5501272.68, 368185.88999999966 5501265.460000001, 368184.66000000015 5501264.039999999, 368190.5099999998 5501258.550000001, 368192.4400000004 5501256.26, 368193.8200000003 5501253.6, 368191.71999999974 5501238.109999999, 368184.48000000045 5501225.48, 368148.1500000004 5501172.869999999, 368142.46999999974 5501164.65, 368119.1200000001 5501134.74, 368101.5999999996 5501112.3100000005, 368070.2599999998 5501074.51, 368040.58999999985 5501038.32, 368037.4900000002 5501034.130000001, 368030.2599999998 5501026.24, 367998.71999999974 5500991.83, 367996.4199999999 5500989.3100000005, 367981.54000000004 5500974.220000001, 367978.0999999996 5500970.73, 367973.29000000004 5500976.99, 367919.70999999996 5500920.199999999, 367884.9000000004 5500885.1, 367860.0599999996 5500863.74, 367825.11000000034 5500836.57, 367781.79000000004 5500804.539999999, 367779.46999999974 5500802.83, 367769.6699999999 5500796.890000001, 367761.4199999999 5500791.640000001, 367709.38999999966 5500758.539999999, 367685.79000000004 5500744.77, 367664.9500000002 5500739.619999999, 367657.41000000015 5500734.34, 367648.6200000001 5500724.859999999, 367643.83999999985 5500722.23, 367641.5499999998 5500720.960000001, 367637.7400000002 5500718.859999999, 367627.58999999985 5500713.27, 367606.33999999985 5500701.52, 367599.7599999998 5500697.880000001, 367592.3799999999 5500693.800000001, 367570.6200000001 5500681.76, 367564.7400000002 5500678.58, 367560.9900000002 5500676.539999999, 367542.3499999996 5500666.43, 367533.6699999999 5500661.73, 367514.6200000001 5500651.390000001, 367503.9000000004 5500644.789999999, 367496.91000000015 5500640.470000001, 367483.1200000001 5500631.970000001, 367451.01999999955 5500612.17, 367437.5 5500606.16, 367429.48000000045 5500597.33, 367427.08999999985 5500595.42, 367408</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7134-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7134-010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7134-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7134-010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108974</v>
       </c>
       <c r="O2" s="3">
-        <v>46214.21194917661</v>
+        <v>46262.47163869959</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25705</v>
       </c>
       <c r="S2" s="3">
         <v>27853</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>