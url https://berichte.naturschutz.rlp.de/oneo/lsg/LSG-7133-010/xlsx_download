--- v4 (2026-07-11)
+++ v5 (2026-10-10)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Hoxbach - Ellerbach - und Gräfenbachtal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7133-010</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Bad Kreuznach</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7133-010.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7133-010.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((409948.86000000034 5529942.539999999, 409941.7999999998 5529938.9, 409924.41000000015 5529924.23, 409892.04000000004 5529904.01, 409852.8300000001 5529888.77, 409818.7999999998 5529879.630000001, 409806.3300000001 5529874.18, 409800.9900000002 5529872.449999999, 409736.3700000001 5529864.119999999, 409727.13999999966 5529862.77, 409717.5999999996 5529861.0600000005, 409674.73000000045 5529853.41, 409642.1699999999 5529845.67, 409639.6900000004 5529845.210000001, 409636.6799999997 5529844.66, 409619.7599999998 5529841.529999999, 409575.9299999997 5529833.4399999995, 409540.9500000002 5529827.880000001, 409516.1799999997 5529823.9399999995, 409473.48000000045 5529819.27, 409470.2400000002 5529819.1899999995, 409459.6299999999 5529818.92, 409423.61000000034 5529819.529999999, 409378.51999999955 5529819.42, 409373.3200000003 5529820.84, 409361.21999999974 5529821.300000001, 409356.9000000004 5529819.5600000005, 409351 5529821.68, 409318.78000000026 5529821.529999999, 409284.4500000002 5529820.02, 409250.8300000001 5529818.800000001, 409207.5700000003 5529815.1899999995, 409205.8200000003 5529815.050000001, 409197.2999999998 5529814.42, 409162.98000000045 5529811.869999999, 409115.51999999955 5529806.91, 409098.36000000034 5529804.109999999, 409095.88999999966 5529803.710000001, 409092.9199999999 5529803.23, 409058.8099999996 5529795.67, 409034.11000000034 5529786.84, 409015.3200000003 5529778.75, 408997.6500000004 5529768.029999999, 408983.75 5529759.59, 408970.5 5529751.550000001, 408943.38999999966 5529733.529999999, 408930.61000000034 5529725.779999999, 408917.3799999999 5529717.75, 408902.53000000026 5529708.74, 408895.45999999996 5529704.4399999995, 408880.16000000015 5529695.16, 408867.8099999996 5529686.16, 408842.8300000001 5529667.93, 408841.2599999998 5529666.779999999, 408819.1200000001 5529653.130000001, 408783.6299999999 5529631.24, 408746.20999999996 5529608.16, 408718.1799999997 5529591.1, 408705.4900000002 5529583.369999999, 408680.29000000004 5529568.02, 408652.5999999996 5529551.17, 408630.58999999985 5529537.130000001, 408591.91000000015 5529512.460000001, 408578.61000000034 5529503.99, 408549.25 5529485.279999999, 408527.25 5529471.25, 408524.08999999985 5529466.449999999, 408520.75 5529464.220000001, 408518.29000000004 5529462.57, 408495.20999999996 5529447.16, 408463.7599999998 5529429.23, 408456.5599999996 5529426.039999999, 408444.8700000001 5529420.880000001, 408426.51999999955 5529414.949999999, 408422.23000000045 5529413.57, 408401.1500000004 5529407.84, 408392.66000000015 5529407.59, 408389.8799999999 5529407.49, 408327.58999999985 5529405.619999999, 408300.23000000045 5529404.73, 408261.9199999999 5529401.41, 408248.4000000004 5529397.32, 408244.5499999998 5529396.109999999, 408235.9500000002 5529393.109999999, 408214.1200000001 5529385.59, 408195.5700000003 5529377.949999999, 408173.8200000003 5529363.76, 408159.7000000002 5529350.4, 408150.11000000034 5529341.369999999, 408145.8300000001 5529336.1899999995, 408133.25 5529320.970000001, 408102.1699999999 5529283.390000001, 408075.4900000002 5529253.710000001, 408058.3099999996 5529239.210000001, 408049.58999999985 5529231.800000001, 408024.96999999974 5529215.4, 407984.41000000015 5529192.949999999, 407957.70999999996 5529178.99, 407936.78000000026 5529168.08, 407927.33999999985 5529162.4, 407888.4500000002 5529139, 407886.8799999999 5529138.18, 407880.6200000001 5529134.82, 407842.83999999985 5529114.91, 407787.7000000002 5529084.48, 407756.4299999997 5529065.869999999, 407743.7999999998 5529058.27, 407739.28000000026 5529055.57, 407737.88999999966 5529054.41, 407726.25 5529044.66, 407713.04000000004 5529033.6, 407708.9000000004 5529030.15, 407703.2599999998 5529026.07, 407701.4000000004 5529024.74, 407668.6699999999 5529001.119999999, 407665.03000000026 5528998.52, 407662.63999999966 5528996.8100000005, 407636.0800000001 5528977.57, 407627.9199999999 5528971.68, 407603.5 5528955.16, 407556.36000000034 5528929.34, 407530.98000000045 5528915.550000001, 407500.79000000004 5528899.140000001, 407488.2599999998 5528891.609999999, 407469.5 5528878.99, 407456.1900000004 5528870.029999999, 407445.5099999998 5528860.449999999, 407428.3099999996 5528845.16, 407420.71999999974 5528830.23, 407414.29000000004 5528824.98, 407391.63999999966 5528806.449999999, 407379.95999999996 5528796.92, 407368.5800000001 5528785.550000001, 407350.5800000001 5528772.4399999995, 407327.5 5528758.35, 407316.76999999955 5528747.300000001, 407313.4199999999 5528746.970000001, 407302.38999999966 5528745.9, 407299.33999999985 5528745.609999999, 407271.8200000003 5528734.9399999995, 407256.8799999999 5528727.74, 407242.0599999996 5528720.02, 407201.8099999996 5528692.880000001, 407186.83999999985 5528682.74, 407171.79000000004 5528674.640000001, 407152.3700000001 5528669.289999999, 407102.1500000004 5528666.869999999, 407089.9400000004 5528666.09, 407081.7599999998 5528665.529999999, 407077.2400000002 5528665.289999999, 407070.78000000026 5528664.59, 407062.4500000002 5528663.6899999995, 407046.29000000004 5528661.9399999995, 407031.8499999996 5528659.51, 407008.9299999997 5528650.859999999, 406999.6500000004 5528645.74, 406989.4299999997 5528640.1, 406988.41000000015 5528639.539999999, 406968.0999999996 5528626.42, 406959.16000000015 5528620.119999999, 406925.75 5528596.529999999, 406884.5599999996 5528567.720000001, 406851.3700000001 5528544.699999999, 406830.98000000045 5528533, 406825.46999999974 5528526.539999999, 406816.3700000001 5528524.380000001, 406785.0099999998 5528516.91, 406781.6699999999 5528516.119999999, 406760.6200000001 5528519.26, 406738.7999999998 5528521.18, 406692.23000000045 5528527.4399999995, 406622.45999999996 5528536.140000001, 406594.9000000004 5528539.59, 406590.95999999996 5528540.1, 406582.96999999974 5528541.15, 406567.01999999955 5528543.07, 406513.70999999996 5528545.630000001, 406488.8200000003 5528545.76, 406468.8300000001 5528544.609999999, 406409.1200000001 5528537.51, 406333.91000000015 5528528.49, 406297.29000000004 5528528.49, 406288.95999999996 5528529.25, 406273.6500000004 5528530.48, 406238.46999999974 5528533.5, 406199.6799999997 5528536.8100000005, 406194.26999999955 5528537.279999999, 406137.1799999997 5528539.92, 406131.3799999999 5528540.130000001, 406130.83999999985 5528540.15, 406119.8200000003 5528540.75, 406098.7599999998 5528547.960000001, 406032.3499999996 5528532.41, 405980.3099999996 5528556.83, 405979.5800000001 5528564.359999999, 405953.1200000001 5528563.34, 405934.5700000003 5528559.970000001, 405927.75 5528557.77, 405923.04000000004 5528556.289999999, 405902.54000000004 5528546.550000001, 405885.88999999966 5528530.32, 405878.9000000004 5528520.300000001, 405857.7599999998 5528496.789999999, 405839.45999999996 5528478.6899999995, 405784.6699999999 5528436.960000001, 405768.7999999998 5528427.41, 405744.21999999974 5528417.119999999, 405730.4500000002 5528413.26, 405719.2599999998 5528414.1899999995, 405702.5599999996 5528422.33, 405690.5700000003 5528433.65, 405638.98000000045 5528454.5, 405555.0700000003 5528462.92, 405543.1500000004 5528471.27, 405542.2599999998 5528471.34, 405530.41000000015 5528472.98, 405525.9299999997 5528472.76, 405502.4400000004 5528474.789999999, 405478.8200000003 5528476.710000001, 405467.6200000001 5528475.74, 405454.2999999998 5528472.09, 405433.9299999997 5528462.16, 405436.70999999996 5528456.26, 405432.41000000015 5528453.640000001, 405428.0999999996 5528451.029999999, 405393.3799999999 5528431.16, 405346.6500000004 5528408.539999999, 405349.11000000034 5528398.8100000005, 405338.7999999998 5528389.93, 405326.96999999974 5528398.6, 405320.8300000001 5528403.08, 405308.7999999998 5528411.890000001, 405281.78000000026 5528431.699999999, 405225.1799999997 5528473.68, 405183.48000000045 5528504.470000001, 405180.0999999996 5528506.970000001, 405132.25 5528542.300000001, 405107.5099999998 5528557.140000001, 405081.5599999996 5528569.550000001, 405070.73000000045 5528573.199999999, 405063.1299999999 5528575.789999999, 405052.4199999999 5528579.5, 405024.61000000034 5528583.869999999, 404996.5800000001 5528587.52, 404968.4900000002 5528587.41, 404927.4400000004 5528587.289999999, 404902.4299999997 5528587.220000001, 404869.5700000003 5528586.24, 404851.20999999996 5528585.65, 404812.6299999999 5528584.4399999995, 404775.4500000002 5528581.84, 404767.26999999955 5528581.18, 404760.9199999999 5528579.98, 404739.41000000015 5528575.720000001, 404702.4299999997 5528563.9, 404670.78000000026 5528547.880000001, 404633.9199999999 5528524.02, 404605.91000000015 5528496.970000001, 404578.8099999996 5528462.91, 404560.9299999997 5528429.01, 404547.3700000001 5528404.75, 404544.66000000015 5528399.9, 404541.7000000002 5528394.74, 404532.36000000034 5528378.529999999, 404530.91000000015 5528376.09, 404532.25 5528375.4399999995, 404527.79000000004 5528359.970000001, 404523.53000000026 5528347.27, 404513.4000000004 5528316.5600000005, 404505.8200000003 5528294.039999999, 404503.36000000034 5528286.73, 404496.29000000004 5528265.460000001, 404495.3300000001 5528262.58, 404482.8300000001 5528223.800000001, 404481.9199999999 5528220.9399999995, 404466.5599999996 5528172.4399999995, 404464.1500000004 5528164.8100000005, 404455.8099999996 5528146.140000001, 404442.5999999996 5528128.279999999, 404427.20999999996 5528107.52, 404411.8200000003 5528086.76, 404399.7999999998 5528070.380000001, 404387.48000000045 5528053.640000001, 404372.3300000001 5528033.5, 404355.0999999996 5528009.99, 404348.3099999996 5528000.9, 404313.8700000001 5527954.57, 404311.08999999985 5527950.880000001, 404304.2999999998 5527941.6, 404299.33999999985 5527937.76, 404290.71999999974 5527930.960000001, 404274.28000000026 5527918.08, 404254.23000000045 5527902.369999999, 404235.7999999998 5527887.9399999995, 404227.9000000004 5527881.67, 404222.01999999955 5527877.039999999, 404209.04000000004 5527866.880000001, 404187.4500000002 5527842.43, 404161.54000000004 5527806.52, 404158.4900000002 5527800.18, 404143.79000000004 5527765.43, 404134.23000000045 5527737.859999999, 404121.5999999996 5527697.65, 404108.0599999996 5527656.48, 404089.6699999999 5527598.0600000005, 404068.3099999996 5527527.529999999, 404052.0599999996 5527476.58, 404034.29000000004 5527417.52, 404022.5099999998 5527369.789999999, 404018.8200000003 5527319.539999999, 404021.08999999985 5527292.039999999, 404032.38999999966 5527229.039999999, 404040.8700000001 5527179.960000001, 404041.41000000015 5527145.109999999, 404038.6699999999 5527106.16, 404028.6200000001 5527045.9399999995, 404020.1799999997 5526980.289999999, 404016.33999999985 5526926.9, 404010.1900000004 5526854.85, 404009.08999999985 5526844.92, 404007.8300000001 5526832.9, 404007.51999999955 5526830.66, 404003.9900000002 5526798.859999999, 403998.9900000002 5526770.539999999, 403994.5 5526759.18, 403990.98000000045 5526750.26, 403978.66000000015 5526731.109999999, 403966.16000000015 5526716.02, 403952.1699999999 5526701.92, 403936.8700000001 5526689.73, 403920.3799999999 5526678.93, 403890.1299999999 5526664.15, 403877.7000000002 5526662.57, 403866.58999999985 5526661.17, 403850.25 5526660.1, 403607.2000000002 5526667.42, 403603.28000000026 5526667.539999999, 403585.8799999999 5526668.07, 403578.3200000003 5526668.289999999, 403386.4900000002 5526674.07, 403381.78000000026 5526674.210000001, 403370.9900000002 5526674.539999999, 403261.5800000001 5526677.83, 403252.58999999985 5526678.1, 403208.51999999955 5526680.449999999, 403185.3499999996 5526681.619999999, 403161.08999999985 5526682.84, 403155.73000000045 5526685.33, 403094.79000000004 5526713.65, 403040.4400000004 5526738.9, 403008.75 5526761.470000001, 403004.4199999999 5526764.5600000005, 402898.41000000015 5526840.07, 402856.36000000034 5526872.210000001, 402831.58999999985 5526888.029999999, 402826.7000000002 5526891.050000001, 402800.70999999996 5526900.460000001, 402787.13999999966 5526905.380000001, 402769.2999999998 5526909.51, 402755.76999999955 5526912.619999999, 402683 5526924.640000001, 402647.8499999996 5526932.92, 402618.0099999998 5526948.9, 402603.41000000015 5526957.99, 402553.75 5526988.859999999, 402491.3200000003 5527027.68, 402427.33999999985 5527067.34, 402338.4500000002 5527126.4399999995, 402337.3799999999 5527127.16, 402336.0800000001 5527128.029999999, 402333.9000000004 5527129.49, 402306.11000000034 5527144.8100000005, 402276.9900000002 5527152.8100000005, 402250.61000000034 5527157.18, 402224.7000000002 5527159.42, 402200.01999999955 5527158.210000001, 402182.61000000034 5527153.0600000005, 402154.01999999955 5527136.66, 402126.8099999996 5527116.84, 402119.0099999998 5527111.15, 402112.91000000015 5527106.710000001, 402070.53000000026 5527075.77, 402022.9900000002 5527041.050000001, 402013.96999999974 5527035.49, 402006.5700000003 5527031.789999999, 401998.88999999966 5527028.48, 401990.51999999955 5527025.720000001, 401982.03000000026 5527023.35, 401973.6299999999 5527021.779999999, 401964.6299999999 5527021.1, 401951.29000000004 5527021.220000001, 401913.70999999996 5527024.77, 401894.13999999966 5527026.619999999, 401818.9000000004 5527032.35, 401753.61000000034 5527033.119999999, 401690.8799999999 5527029.33, 401646.4400000004 5527026.359999999, 401625.98000000045 5527024.99, 401592.7999999998 5527017.9, 401533.33999999985 5527000.65, 401525.54000000004 5526998.17, 401503.48000000045 5526991.3100000005, 401484.4400000004 5526985.369999999, 401459.79000000004 5526980.279999999, 401418.3799999999 5526966.58, 401415.75 5526965.33, 401412.29000000004 5526963.470000001, 401407.0999999996 5526960.82, 401396.86000000034 5526955.5600000005, 401392.6699999999 5526953.3100000005, 401390.70999999996 5526952.41, 401371.33999999985 5526946.07, 401368.51999999955 5526945.449999999, 401369.96999999974 5526940.77, 401368.01999999955 5526940.619999999, 401365.6799999997 5526940.470000001, 401361.53000000026 5526940.18, 401326.6299999999 5526926.15, 401309.04000000004 5526917.529999999, 401296.5599999996 5526909.76, 401286.1500000004 5526901.42, 401279.13999999966 5526894.4399999995, 401271.83999999985 5526885.449999999, 401270.9199999999 5526879.550000001, 401267.5599999996 5526874.27, 401264.8700000001 5526870.01, 401256.9500000002 5526854.640000001, 401248.1200000001 5526834.529999999, 401241.41000000015 5526817.74, 401220.70999999996 5526763.85, 401213.20999999996 5526744.640000001, 401192.25 5526690.949999999, 401162.61000000034 5526614.74, 401149.8700000001 5526582.01, 401140 5526556.640000001, 401131.7000000002 5526543.119999999, 401125.63999999966 5526533.27, 401111.48000000045 5526518.4399999995, 401092.4199999999 5526503, 401070.1900000004 5526490.18, 401038.4199999999 5526472.8100000005, 400980.0099999998 5526446.57, 400955.0099999998 5526430.199999999, 400936.3799999999 5526409.699999999, 400904.71999999974 5526360.48, 400886.38999999966 5526331.42, 400868.63999999966 5526305.34, 400826.5700000003 5526252.9, 400786.23000000045 5526200.359999999, 400764.4900000002 5526169.6899999995, 400761.0599999996 5526162.23, 400754.0700000003 5526147.07, 400735.3799999999 5526100.35, 400718.0099999998 5526057.289999999, 400716.46999999974 5526053.470000001, 400699.0700000003 5525999.119999999, 400682.9299999997 5525942.4, 400674.6799999997 5525912.76, 400667.9900000002 5525880.1, 400659.45999999996 5525827.630000001, 400651.26999999955 5525776.9399999995, 400642.1799999997 5525720.699999999, 400637.20999999996 5525696.65, 400630.03000000026 5525665.57, 400618.83999999985 5525624.550000001, 400602 5525605.41, 400594.8700000001 5525597.619999999, 400581.9299999997 5525591.6, 400575.46999999974 5525586.619999999, 400512.04000000004 5525556.859999999, 400446.25 5525527.34, 400373.1799999997 5525493.380000001, 400294.9199999999 5525457.710000001, 400237.0800000001 5525434.6, 400177.9500000002 5525411.9, 400116.6900000004 5525388.720000001, 400064.58999999985 5525368.42, 400052.75 5525363.4, 400023.76999999955 5525351.109999999, 399977.1299999999 5525326.02, 399919.6500000004 5525292.4399999995, 399873.8099999996 5525264.74, 399863.5599999996 5525258.93, 399845.66000000015 5525245.199999999, 399805.3700000001 5525209.220000001, 399765.86000000034 5525171.3100000005, 399716.7000000002 5525124.58, 399671.4500000002 5525083.1, 399628.98000000045 5525042.74, 399610.4199999999 5525026.93, 399592.5999999996 5525013.300000001, 399579.2999999998 5525003.130000001, 399575.8799999999 5525000.52, 399531.21999999974 5524981.01, 399501.9199999999 5524969.890000001, 399452.01999999955 5524950.84, 399386.91000000015 5524926.51, 399330.1500000004 5524904.3100000005, 399276.70999999996 5524884.42, 399264.5999999996 5524880.720000001, 399241.36000000034 5524871.83, 399233.5499999998 5524871.199999999, 399227.9500000002 5524869.210000001, 399212.4400000004 5524863.710000001, 399197.23000000045 5524860.34, 399193.8499999996 5524860, 399172.98000000045 5524857.98, 399148.13999999966 5524854.77, 399122.04000000004 5524851.539999999, 399108.20999999996 5524849.279999999, 399080.5999999996 5524843.859999999, 399067.16000000015 5524841.220000001, 399031.5099999998 5524833.720000001, 399026.9299999997 5524832.67, 399019.1900000004 5524831.550000001, 398990.63999999966 5524826.58, 398982.78000000026 5524824.92, 398944.29000000004 5524816.85, 398940.3700000001 5524815.99, 398927.25 5524813.09, 398918.66000000015 5524811.210000001, 398902.20999999996 5524807.1899999995, 398881.4400000004 5524800.890000001, 398876.8700000001 5524799.51, 398862.6200000001 5524793.390000001, 398836.5499999998 5524779.75, 398812.86000000034 5524765.460000001, 398791.9000000004 5524751.35, 398748.1799999997 5524718.640000001, 398702.4500000002 5524684.449999999, 398658.28000000026 5524651.539999999, 398632.26999999955 5524634.67, 398585.4199999999 5524606.83, 398541.4199999999 5524581.07, 398522.29000000004 5524576.58, 398373.6200000001 5524541.34, 398307.0999999996 5524525.25, 398239.5800000001 5524508.92, 398198.96999999974 5524499.15, 398189.4900000002 5524496.8100000005, 398101.53000000026 5524475.529999999, 398088.6699999999 5524471.880000001, 398050.73000000045 5524464.02, 398022.98000000045 5524475.119999999, 398007.79000000004 5524479.26, 397999.1200000001 5524481.66, 397965.25 5524490.859999999, 397928.2000000002 5524500.93, 397898.3700000001 5524509.039999999, 397893.98000000045 5524510.220000001, 397889.58999999985 5524511.5, 397882.79000000004 5524513.359999999, 397873.20999999996 5524511.539999999, 397864.45999999996 5524509.789999999, 397839.4900000002 5524504.779999999, 397827.9500000002 5524502.66, 397823.0099999998 5524501.73, 397819.48000000045 5524500.9399999995, 397818.0099999998 5524500.6, 397815.7599999998 5524500.08, 397787.3099999996 5524492.949999999, 397748.36000000034 5524481.07, 397743.0800000001 5524479.359999999, 397719.79000000004 5524472.630000001, 397700.51999999955 5524466.48, 397672.96999999974 5524457.1, 397660.6699999999 5524451.050000001, 397648.66000000015 5524442.49, 397625.29000000004 5524422.15, 397571.0800000001 5524366.48, 397551.54000000004 5524349.51, 397522.16000000015 5524331.99, 397506.9299999997 5524326.3100000005, 397320.9199999999 5524279.76, 397182.75 5524244.710000001, 397142.51999999955 5524233.720000001, 397133.54000000004 5524232.41, 397070.6900000004 5524214.890000001, 397035.61000000034 5524203.93, 396866.4900000002 5524149.0600000005, 396697.1299999999 5524093.91, 396439.41000000015 5524011.91, 396421.33999999985 5524003.8100000005, 396220.26999999955 5523940.77, 396200.5099999998 5523932.369999999, 396183.78000000026 5523920.58, 396169.0499999998 5523906.949999999, 396013.29000000004 5523766.73, 395870.0999999996 5523637.5600000005, 395857.6699999999 5523626.99, 395843.8499999996 5523615.27, 395844.78000000026 5523614.460000001, 395882.53000000026 5523581.77, 395873.58999999985 5523570.02, 395859.13999999966 5523551.0600000005, 395881.7999999998 5523541.5, 395892.6699999999 5523536.91, 395937.6900000004 5523526.5, 395975.0499999998 5523514.550000001, 396033.20999999996 5523508.6, 396045.38999999966 5523507.26, 396047.9000000004 5523506.960000001, 396048.46999999974 5523506.08, 396066.53000000026 5523494.949999999, 396070.7000000002 5523483.779999999, 396080.3700000001 5523474.76, 396088.88999999966 5523460.4, 396120.4400000004 5523438.609999999, 396129.53000000026 5523443.779999999, 396142 5523440.01, 396144.36000000034 5523435.449999999, 396149.9400000004 5523436.15, 396158.3200000003 5523434.6, 396157.9199999999 5523428.42, 396171.0700000003 5523423.26, 396179.11000000034 5523425.109999999, 396185.41000000015 5523423.640000001, 396192.96999999974 5523428.460000001, 396209.8099999996 5523424.42, 396219.2000000002 5523426.789999999, 396238.3799999999 5523433.300000001, 396245.4000000004 5523430.359999999, 396253.36000000034 5523431.699999999, 396262.01999999955 5523436.970000001, 396275.0599999996 5523440.220000001, 396284.45999999996 5523446.029999999, 396294.3099999996 5523444.75, 396306.5099999998 5523451.859999999, 396314.5800000001 5523451.84, 396324.8799999999 5523463.24, 396332.6900000004 5523460.460000001, 396344.2999999998 5523446.32, 396353.51999999955 5523422.08, 396359.79000000004 5523414.960000001, 396365.88999999966 5523413.609999999, 396372.6200000001 5523417.27, 396383.5999999996 5523416.289999999, 396384.9500000002 5523423.91, 396409.79000000004 5523427.75, 396413.0700000003 5523438.3100000005, 396422.1699999999 5523440.539999999, 396425.4000000004 5523437.25, 396441.9199999999 5523436.77, 396446.7999999998 5523428.369999999, 396454.4400000004 5523425.960000001, 396472.1500000004 5523433.199999999, 396480.8200000003 5523430.0600000005, 396491.66000000015 5523434.43, 396516.8700000001 5523440.109999999, 396522.16000000015 5523442.58, 396530.13999999966 5523452.51, 396540.6500000004 5523456.83, 396549.91000000015 5523457.890000001, 396557.3700000001 5523461.9399999995, 396563.7599999998 5523468.869999999, 396571.1799999997 5523472.199999999, 396579.9299999997 5523477.85, 396601.4400000004 5523478.699999999, 396615.08999999985 5523493.5600000005, 396615.1299999999 5523509.09, 396627.25 5523509.1899999995, 396635.4000000004 5523501.52, 396636.3799999999 5523501.48, 396642.2000000002 5523503.48, 396648.3799999999 5523507.970000001, 396678.7400000002 5523519.380000001, 396692.6200000001 5523519.199999999, 396708.78000000026 5523523.32, 396714.11000000034 5523526.119999999, 396722.95999999996 5523532.66, 396735.3200000003 5523530.43, 396736.9299999997 5523537.67, 396741.21999999974 5523542.48, 396745.0499999998 5523553.67, 396756.6500000004 5523553.35, 396761.7599999998 5523551.220000001, 396775.8499999996 5523552.9, 396782.9500000002 5523556.58, 396791.9500000002 5523553.3100000005, 396803.3799999999 5523554.84, 396826.7400000002 5523552.119999999, 396833.91000000015 5523547.58, 396841.9400000004 5523547.970000001, 396851.33999999985 5523548.3100000005, 396859.36000000034 5523546.720000001, 396867.20999999996 5523548.52, 396880.0700000003 5523546.83, 396890.5499999998 5523542.869999999, 396898.1200000001 5523536.779999999, 396910 5523533.4399999995, 396933.8799999999 5523511.6899999995, 396937.53000000026 5523508.92, 396957.8700000001 5523495.359999999, 396958.1500000004 5523482.710000001, 396970 5523466, 396979.9000000004 5523456.529999999, 396982.53000000026 5523446.92, 396978.95999999996 5523427.859999999, 396982.28000000026 5523419.4399999995, 396982.8200000003 5523409.07, 396992.33999999985 5523396.710000001, 396990.5999999996 5523388.66, 396994.01999999955 5523376.210000001, 396990.4900000002 5523371.01, 396990.26999999955 5523362.130000001, 396992.5 5523351.279999999, 396993.1299999999 5523344.51, 396994.3499999996 5523340.92, 396997.11000000034 5523337.970000001, 396997 5523336.109999999, 396997.1200000001 5523330.119999999, 396997.1299999999 5523329.26, 396997.1500000004 5523325.17, 396997.1699999999 5523319.99, 396998.28000000026 5523210.289999999, 397007.0999999996 5523170.279999999, 397016.36000000034 5523142.26, 397028.1200000001 5523117.3100000005, 397089.54000000004 5523042.41, 397089.83999999985 5523036.140000001, 397101.2599999998 5523019.68, 397110.4500000002 5522970.789999999, 397137.41000000015 5522936.359999999, 397134.13999999966 5522935.5600000005, 397090.3200000003 5522924.800000001, 397085.3499999996 5522923.6, 397016.51999999955 5522899.84, 397010.2599999998 5522897.67, 396972.25 5522817.6, 396969.9000000004 5522812.619999999, 396949.3300000001 5522769.130000001, 396924.63999999966 5522628.59, 396930.0099999998 5522509.3100000005, 396930.2400000002 5522505.24, 396933.13999999966 5522454.619999999, 396938.9199999999 5522353.619999999, 396941.75 5522303.74, 396944.0700000003 5522269.73, 396812.38999999966 5521938.59, 396832.4400000004 5521801.050000001, 396833.03000000026 5521797.09, 396848.95999999996 5521688.6, 397007.5099999998 5521829.82, 397008.6900000004 5521830.6899999995, 397009.28000000026 5521830.92, 397014.13999999966 5521833.23, 397016.5800000001 5521834.289999999, 397020.0800000001 5521836.029999999, 397024.9299999997 5521817.23, 397030.88999999966 5521793.890000001, 397056.5 5521718.359999999, 397056.5599999996 5521684.390000001, 397057.6500000004 5521645.869999999, 397038.3799999999 5521592.380000001, 397030.58999999985 5521549.619999999, 397039.08999999985 5521534.93, 397041.4400000004 5521514.630000001, 397070.98000000045 5521478.0600000005, 397074.25 5521473.960000001, 397082.54000000004 5521458.16, 397095.04000000004 5521444.5600000005, 397096.73000000045 5521437.550000001, 397100.0999999996 5521431.779999999, 397103.7999999998 5521425.4, 397113.3499999996 5521409.09, 397122.9500000002 5521403.359999999, 397144.51999999955 5521391.960000001, 397167.8099999996 5521379.119999999, 397195.3499999996 5521362.67, 397332.01999999955 5521281.050000001, 397339.8099999996 5521276.380000001, 397343.6799999997 5521273.17, 397407.61000000034 5521220.42, 397429.4400000004 5521198.5, 397438.6699999999 5521185.16, 397439.3200000003 5521184.210000001, 397443.73000000045 5521179.77, 397465.4500000002 5521137.77, 397479.6299999999 5521107.27, 397504.70999999996 5521053.34, 397513.2999999998 5521036.32, 397513.63999999966 5521031.380000001, 397518.9199999999 5521019.1, 397519.8200000003 5521009.1899999995, 397519.29000000004 5520994.33, 397518.8200000003 5520980.949999999, 397516.23000000045 5520958.699999999, 397512.8099999996 5520926.609999999, 397514.8200000003 5520917.83, 397518.45999999996 5520901.859999999, 397523.76999999955 5520878.640000001, 397523.45999999996 5520871.529999999, 397523.5800000001 5520859.789999999, 397523.6299999999 5520853.9399999995, 397521.66000000015 5520843.1, 397518.73000000045 5520835.529999999, 397515.1500000004 5520828.32, 397511.13999999966 5520821.98, 397505.5499999998 5520810.66, 397504.26999999955 5520807.800000001, 397497.5599999996 5520792.9399999995, 397493.8099999996 5520784.199999999, 397493.53000000026 5520783.550000001, 397489.91000000015 5520774.84, 397488.26999999955 5520770.619999999, 397486.8300000001 5520766.890000001, 397484.6900000004 5520761.5, 397482.0599999996 5520754.82, 397478.0999999996 5520744.800000001, 397477.04000000004 5520742.380000001, 397473.6900000004 5520732.25, 397472.4299999997 5520728.460000001, 397459.86000000034 5520690.07, 397458.3799999999 5520684.83, 397455 5520672.9, 397452 5520656.25, 397450.5700000003 5520641.76, 397450.5 5520627.140000001, 397451.5 5520614.41, 397451.5599999996 5520613.529999999, 397457.0599999996 5520586.789999999, 397468.1200000001 5520561.880000001, 397480.4299999997 5520540.76, 397491.2999999998 5520527.35, 397503.1500000004 5520515.73, 397530.21999999974 5520495.82, 397542.3700000001 5520490.210000001, 397562.7999999998 5520480.789999999, 397594.1200000001 5520467.09, 397607.8300000001 5520461.1, 397645.28000000026 5520444.48, 397666.76999999955 5520435.029999999, 397677.9000000004 5520426.470000001, 397703.4900000002 5520411.09, 397721.28000000026 5520400.859999999, 397741.5499999998 5520391.93, 397782.20999999996 5520375.59, 397808.5700000003 5520366.199999999, 397815.3200000003 5520363.24, 397829.1799999997 5520357.18, 397845.5099999998 5520350.029999999, 397868.4500000002 5520339.01, 397891.4299999997 5520327.25, 397911.8300000001 5520315.59, 397921.5 5520307.529999999, 397927.4400000004 5520302.58, 397939.0499999998 5520291.99, 397945.23000000045 5520285.23, 397954.73000000045 5520274.41, 397962.6500000004 5520263.539999999, 397970.9400000004 5520249.5, 397975.6200000001 5520240.960000001, 397980.95999999996 5520228.140000001, 397984.8300000001 5520219.119999999, 397990.21999999974 5520201.529999999, 397992.33999999985 5520191.949999999, 397996.0800000001 5520169.73, 397999.6799999997 5520130.9399999995, 398004.46999999974 5520079.52, 398006.75 5520072.109999999, 398007.29000000004 5520064.23, 398007.2599999998 5520063.48, 398007.2000000002 5520059.41, 398006.26999999955 5520040.119999999, 398005.6699999999 5520027.630000001, 398006.1799999997 5520016.960000001, 398006.3799999999 5520012.84, 398005.3300000001 5520009.65, 397999.86000000034 5519992.970000001, 397998.23000000045 5519988.01, 397995.9299999997 5519982.0600000005, 397995.4000000004 5519980.699999999, 397990.45999999996 5519968.33, 397983.2599999998 5519953.23, 397974.2999999998 5519929.35, 397962.33999999985 5519908.58, 397941.04000000004 5519881.17, 397915.7400000002 5519838.59, 397890.38999999966 5519794.35, 397879.95999999996 5519773.58, 397882.88999999966 5519767.859999999, 397870.9199999999 5519739.73, 397863.45999999996 5519713.390000001, 397851.53000000026 5519684.27, 397824.7999999998 5519586.9, 397812.7599999998 5519548.039999999, 397812.7000000002 5519540.15, 397812.2400000002 5519522.300000001, 397807.13999999966 5519506.67, 397803.3099999996 5519440.609999999, 397801.8300000001 5519404.630000001, 397801.6699999999 5519400.74, 397801.61000000034 5519399.4, 397806.1200000001 5519379.640000001, 397810.83999999985 5519355.949999999, 397831.1699999999 5519339.41, 397853.9199999999 5519329.07, 397869.2000000002 5519324.890000001, 397893.04000000004 5519310.42, 397903.3200000003 5519301.720000001, 397910.1299999999 5519294.0600000005, 397911.38999999966 5519292.75, 397912.1900000004 5519291.92, 397913.1200000001 5519290.9399999995, 397918.6299999999 5519285.199999999, 397925.9199999999 5519274.609999999, 397947.33999999985 5519233.68, 397957.83999999985 5519216.91, 397971.6900000004 5519198.43, 397981.0800000001 5519186.699999999, 397995.28000000026 5519168.92, 397996.76999999955 5519166.75, 398006.3700000001 5519153.4, 398016.51999999955 5519137.869999999, 398026.28000000026 5519121.699999999, 398061.91000000015 5519052.3100000005, 398070.3700000001 5519036.93, 398079.73000000045 5519021.539999999, 398082 5519017.869999999, 398090.9500000002 5519002.75, 398102.9199999999 5518984.529999999, 398109.11000000034 5518975.130000001, 398114.2000000002 5518964.93, 398117.88999999966 5518957.42, 398124.5499999998 5518940.1, 398129.7999999998 5518921.85, 398143.25 5518848.130000001, 398149.6500000004 5518825.57, 398158.8300000001 5518800.210000001, 398186.9900000002 5518737.609999999, 398188.46999999974 5518732.76, 398201.04000000004 5518687.9, 398220.3700000001 5518631.359999999, 398221.75 5518627.529999999, 398224.0999999996 5518619.68, 398230.48000000045 5518599.300000001, 398235.8700000001 5518577.369999999, 398238.79000000004 5518559.67, 398240.2999999998 5518549.369999999, 398253.9400000004 5518494.59, 398273.3700000001 5518439.26, 398275.71999999974 5518430.41, 398279.21999999974 5518417.24, 398284.5 5518397.33, 398309.9500000002 5518314.65, 398310.66000000015 5518312.35, 398310.9000000004 5518311.630000001, 398319.8099999996 5518282.59, 398324.03000000026 5518270.050000001, 398329.6799999997 5518257.75, 398333.0800000001 5518250.76, 398341.41000000015 5518233.539999999, 398368.4000000004 5518186.58, 398403.1799999997 5518122.4399999995, 398411.0800000001 5518102.449999999, 398427.5099999998 5518072.8100000005, 398446.8200000003 5518037.710000001, 398448.4900000002 5518038.42, 398452.1299999999 5518028.550000001, 398454.2400000002 5518024.32, 398456.4900000002 5518016.52, 398462.91000000015 5517984.109999999, 398469.26999999955 5517944.26, 398469.86000000034 5517940.300000001, 398477.1799999997 5517887.07, 398480.2999999998 5517859.949999999, 398480.70999999996 5517852.42, 398481.2999999998 5517849.470000001, 398484.46999999974 5517833.82, 398491.36000000034 5517817.16, 398499.20999999996 5517805.6899999995, 398514.11000000034 5517782.539999999, 398525.91000000015 5517767.84, 398527.98000000045 5517764.960000001, 398529.1699999999 5517763.27, 398536.5700000003 5517752.24, 398541.5599999996 5517744.49, 398550.51999999955 5517730.960000001, 398553.48000000045 5517726.41, 398558.63999999966 5517718.859999999, 398566.25 5517707.619999999, 398573.8799999999 5517696.1, 398579.20999999996 5517688.779999999, 398595.0599999996 5517666.</t>
   </si>
   <si>
     <t>Änderung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7133-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7133-010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7133-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7133-010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108973</v>
       </c>
       <c r="O2" s="3">
-        <v>46214.74171938081</v>
+        <v>46305.86370235579</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25352</v>
       </c>
       <c r="S2" s="3">
         <v>25665</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>