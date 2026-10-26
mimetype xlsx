--- v4 (2026-07-20)
+++ v5 (2026-10-26)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Nahetal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7133-001</t>
   </si>
   <si>
     <t>Muff, Inka</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Bad Kreuznach</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7133-001.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7133-001.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((406648.88999999966 5513553.68, 406645.8099999996 5513558.4, 406648.46999999974 5513553.5600000005, 406649.5800000001 5513553.5600000005, 406663.01999999955 5513548.68, 406696.38999999966 5513555.16, 406720.0800000001 5513543.32, 406749.1799999997 5513508.949999999, 406762.6200000001 5513483.130000001, 406765.86000000034 5513444.4399999995, 406776.63999999966 5513381.039999999, 406795.5 5513339.119999999, 406816.48000000045 5513322.4399999995, 406852.5499999998 5513317.6, 406860.6200000001 5513296.66, 406886.4900000002 5513247.73, 406901.53000000026 5513264.9399999995, 406910.70999999996 5513301.5, 406924.1500000004 5513316.539999999, 406943.54000000004 5513339.119999999, 406931.7000000002 5513360.59, 406924.6900000004 5513396.609999999, 406930.0499999998 5513418.15, 406980.6699999999 5513533.109999999, 407029.6500000004 5513624.5, 407052.28000000026 5513661.01, 407061.9500000002 5513717.99, 407076.5 5513770.119999999, 407088.3499999996 5513822.82, 407123.8799999999 5513879.789999999, 407166.4299999997 5513902.9, 407233.2000000002 5513915.23, 407277.8700000001 5513913.119999999, 407390.95999999996 5513882.460000001, 407440.46999999974 5513837.880000001, 407514.78000000026 5513791.119999999, 407528.7999999998 5513763.18, 407565.9299999997 5513726.09, 407617.0800000001 5513689, 407733.9400000004 5513609.99, 407849.6900000004 5513554.630000001, 407967.61000000034 5513548.16, 408076.8799999999 5513560, 408191.5599999996 5513594.92, 408326.7000000002 5513630.42, 408392.9299999997 5513645.99, 408564.6699999999 5513657.279999999, 408640.5800000001 5513655.1, 408680.4199999999 5513650.27, 408796.7400000002 5513612.66, 408931.33999999985 5513546.5600000005, 409022.3300000001 5513509.470000001, 409074.01999999955 5513497.1, 409143.4900000002 5513489.5600000005, 409188.1699999999 5513503.539999999, 409322.2400000002 5513562.67, 409369.08999999985 5513520.1899999995, 409463.8499999996 5513429.9, 409559.1500000004 5513337.98, 409590.3799999999 5513313.77, 409667.8799999999 5513255.15, 409725.5099999998 5513197.65, 409733.58999999985 5513171.300000001, 409737.88999999966 5513115.4, 409747.03000000026 5513074.539999999, 409786.33999999985 5513041.76, 409881.0999999996 5512998.77, 409896.71999999974 5512998.23, 409930.1200000001 5513033.16, 409974.26999999955 5513059.470000001, 410066.9000000004 5513080.449999999, 410154.1200000001 5513114.3100000005, 410262.86000000034 5513168, 410368.4000000004 5513254.02, 410456.6900000004 5513317.949999999, 410538.54000000004 5513351.82, 410598.8300000001 5513379.23, 410638.6699999999 5513415.75, 410814.75 5513514.6899999995, 410970.33999999985 5513593.130000001, 411122.73000000045 5513663.539999999, 411135.11000000034 5513652.800000001, 411131.8700000001 5513645.26, 411116.2599999998 5513629.6899999995, 411100.11000000034 5513610.34, 411051.1299999999 5513548.51, 411019.9000000004 5513512.529999999, 411008.0499999998 5513488.35, 411008.0499999998 5513456.630000001, 411018.79000000004 5513413.640000001, 411020.95999999996 5513388.359999999, 411004.8099999996 5513333.57, 411022.01999999955 5513317.42, 411088.2599999998 5513328.73, 411119.4900000002 5513370.609999999, 411135.11000000034 5513387.289999999, 411209.3799999999 5513436.1899999995, 411270.2400000002 5513463.08, 411377.38999999966 5513486.1899999995, 411441.98000000045 5513497.99, 411529.2000000002 5513498.539999999, 411567.4400000004 5513492.109999999, 411620.73000000045 5513474.890000001, 411696.0999999996 5513449.07, 411740.2400000002 5513442.640000001, 411822.6299999999 5513416.289999999, 411929.2400000002 5513414.16, 411976.6200000001 5513417.4, 411992.76999999955 5513442.109999999, 411973.91000000015 5513461.449999999, 411959.4000000004 5513493.699999999, 411955.6299999999 5513526.49, 411972.3099999996 5513583.449999999, 411980.9199999999 5513626.4399999995, 411961 5513662.470000001, 411931.41000000015 5513675.380000001, 411896.41000000015 5513675.380000001, 411824.7999999998 5513646.32, 411773.6500000004 5513608.16, 411735.41000000015 5513587.1899999995, 411698.8099999996 5513594.199999999, 411679.4199999999 5513613.01, 411677.25 5513652.77, 411706.3499999996 5513715.67, 411731.63999999966 5513779.6, 411734.8799999999 5513834.4399999995, 411720.86000000034 5513869.9, 411689.08999999985 5513904.859999999, 411639.5800000001 5513936.050000001, 411597.5700000003 5513945.109999999, 411549.1200000001 5513936.02, 411469.4400000004 5513916.630000001, 411318.6900000004 5513937.08, 411246.5099999998 5513960.1899999995, 411213.1500000004 5514003.720000001, 411211.5499999998 5514041.869999999, 411193.23000000045 5514072.529999999, 411207.78000000026 5514081.66, 411252.9900000002 5514064.42, 411286.38999999966 5514039.17, 411319.21999999974 5514028.970000001, 411347.75 5514010.6899999995, 411390.8300000001 5514015.529999999, 411416.6900000004 5514037.58, 411456.53000000026 5514048.85, 411493.1299999999 5514049.91, 411514.1200000001 5514060.6899999995, 411523.2599999998 5514080.029999999, 411508.75 5514115.48, 411501.7400000002 5514144.460000001, 411510.3499999996 5514153.07, 411539.4000000004 5514149.880000001, 411568.5099999998 5514149.880000001, 411590.5599999996 5514162.74, 411585.71999999974 5514178.890000001, 411572.8099999996 5514207.369999999, 411551.8300000001 5514228.3100000005, 411519.4900000002 5514231.550000001, 411477.51999999955 5514243.93, 411415.5800000001 5514265.4, 411374.1500000004 5514268.640000001, 411310.0800000001 5514270.77, 411261.58999999985 5514279.91, 411333.2400000002 5514363.199999999, 411447.3499999996 5514452.949999999, 411438.20999999996 5514559.390000001, 411501.7400000002 5514559.390000001, 411484.48000000045 5514636.76, 411447.3499999996 5514643.24, 411455.9500000002 5514713.109999999, 411448.45999999996 5514766.289999999, 411495.3099999996 5514815.720000001, 411531.3700000001 5514859.82, 411627.2000000002 5514916.789999999, 411719.2599999998 5514930.24, 411746.1900000004 5514913.029999999, 411780.0800000001 5514881.3100000005, 411826.4000000004 5514867.33, 411936.25 5514869.51, 411999.78000000026 5514890.460000001, 412087.53000000026 5514910.869999999, 412152.1699999999 5514904.970000001, 412257.6699999999 5514915.710000001, 412330.91000000015 5514914.08, 412364.3200000003 5514921.619999999, 412394.98000000045 5514942.5600000005, 412488.6699999999 5514955.470000001, 412557.04000000004 5514966.210000001, 412646.4400000004 5514984.449999999, 412757.8799999999 5515007.57, 412832.71999999974 5515012.9399999995, 412974.8700000001 5515015.609999999, 413070.6900000004 5515022.619999999, 413189.1500000004 5515082.82, 413300.58999999985 5515123.65, 413368.95999999996 5515120.41, 413417.4500000002 5515105.91, 413480.4500000002 5515099.9399999995, 413576.8099999996 5515101.539999999, 413590.29000000004 5515092.9399999995, 413605.3300000001 5515058.02, 413610.20999999996 5515030.6, 413623.1200000001 5515020.93, 413676.4000000004 5515064.449999999, 413756.66000000015 5515110.15, 413861.08999999985 5515116.630000001, 413878.83999999985 5515121.460000001, 413891.79000000004 5515121.99, 413956.9199999999 5515119.279999999, 414046.7999999998 5515119.8100000005, 414134.01999999955 5515089.16, 414198.66000000015 5515076.25, 414291.25 5515075.18, 414304.7000000002 5515088.09, 414368.7999999998 5515185.380000001, 414395.71999999974 5515168.6, 414437.16000000015 5515217.49, 414520.03000000026 5515307.25, 414569.5800000001 5515367.9399999995, 414596.5099999998 5515421.18, 414616.96999999974 5515519.5, 414629.33999999985 5515587.199999999, 414646.01999999955 5515618.92, 414686.4400000004 5515690.4, 414700.4199999999 5515743.1, 414748.86000000034 5515729.130000001, 414825.3499999996 5515693.1, 414989.54000000004 5515616.23, 414977.6900000004 5515578.08, 414955.5999999996 5515489.92, 415013.23000000045 5515505.5, 415095.0800000001 5515537.1899999995, 415140.8200000003 5515557.59, 415191.4400000004 5515576.98, 415268.4199999999 5515597.390000001, 415389.5800000001 5515646.83, 415449.8700000001 5515681.210000001, 415483.8099999996 5515693.050000001, 415504.79000000004 5515698.949999999, 415543.5599999996 5515729.08, 415569.95999999996 5515755.390000001, 415582.33999999985 5515762.4, 415590.9500000002 5515758.09, 415593.6500000004 5515748.949999999, 415592.0099999998 5515717.23, 415594.6699999999 5515664.539999999, 415609.21999999974 5515619.380000001, 415609.21999999974 5515603.8100000005, 415622.1299999999 5515582.289999999, 415648.53000000026 5515556.51, 415724.4400000004 5515538.23, 415733.0499999998 5515543.6, 415749.1900000004 5515537.17, 415833.08999999985 5515541.949999999, 415869.3799999999 5515521.57, 415897.20999999996 5515480, 415897.20999999996 5515434.109999999, 415900.3799999999 5515382.85, 415908.9299999997 5515341.279999999, 415914.2999999998 5515292.220000001, 415931.38999999966 5515251.619999999, 415961.3300000001 5515202.5600000005, 415973.0499999998 5515151.390000001, 415970.9299999997 5515074.5, 415987.96999999974 5515064.4399999995, 416015.63999999966 5515046.75, 416073.6799999997 5515069.43, 416126.73000000045 5515059.449999999, 416199.96999999974 5515054.24, 416273.2000000002 5515021.58, 416346.4299999997 5514933.369999999, 416396.9900000002 5514835.17, 416462.51999999955 5514817.49, 416697.41000000015 5514845.220000001, 416768.1500000004 5514827.539999999, 416959.96999999974 5514771.99, 417061.0800000001 5514716.65, 417078.7599999998 5514681.279999999, 417106.4299999997 5514588.07, 417156.9900000002 5514517.539999999, 417227.73000000045 5514487.17, 417328.6299999999 5514474.6899999995, 417399.3700000001 5514439.32, 417573.5 5514464.49, 417861.4400000004 5514515.050000001, 417954.8499999996 5514509.85, 417982.51999999955 5514522.539999999, 417982.51999999955 5514593.0600000005, 417959.8499999996 5514686.27, 417939.6699999999 5514797.220000001, 417980.2400000002 5514882.9399999995, 418056.36000000034 5514902.24, 418131.95999999996 5514946.859999999, 418301.36000000034 5515096.17, 418358.3300000001 5515122.890000001, 418424.88999999966 5515147.550000001, 418427.29000000004 5515172.199999999, 418430.3799999999 5515184.1899999995, 418492.8700000001 5515180.98, 418559.03000000026 5515230.699999999, 418591.6299999999 5515327.6899999995, 418615.6500000004 5515477.359999999, 418680.5499999998 5515598.0600000005, 418727.8499999996 5515629.43, 418705.7000000002 5515651.32, 418582.9400000004 5515768.039999999, 418411.5099999998 5515927.050000001, 418371.2599999998 5516060.1899999995, 418368.61000000034 5516068.48, 418268.0999999996 5516215.960000001, 418269.6200000001 5516292.109999999, 418234.11000000034 5516503.119999999, 418267.3300000001 5516764.65, 418340.1799999997 5516893.49, 418393.8200000003 5516979.779999999, 418451.9500000002 5517042.289999999, 418556.2999999998 5517197.02, 418719.5999999996 5517409.68, 418845.16000000015 5517583.67, 418864.7400000002 5517591.890000001, 418848.4299999997 5517627.52, 418810.8700000001 5517663.140000001, 418802.98000000045 5517702.18, 418783.61000000034 5517725.529999999, 418769.95999999996 5517761.33, 418749.88999999966 5517780.27, 418677.16000000015 5517881.33, 418614.9400000004 5517990.82, 418626.5 5518116.130000001, 418606.5099999998 5518139.25, 418537.9299999997 5518227.74, 418479.96999999974 5518359.300000001, 418452.5099999998 5518369.8100000005, 418427.21999999974 5518391.890000001, 418406.0999999996 5518386.609999999, 418349.1900000004 5518349.77, 418345.96999999974 5518307.710000001, 418301.7400000002 5518336.119999999, 418216.3200000003 5518387.65, 418187.8200000003 5518402.43, 418199.3700000001 5518467.6899999995, 418227.8499999996 5518589.710000001, 418270.11000000034 5518651.57, 418340.11000000034 5518710.699999999, 418349.13999999966 5518729.57, 418358.98000000045 5518774.33, 418376.95999999996 5518817.35, 418397.61000000034 5519030.710000001, 418384.13999999966 5519130.24, 418357.2000000002 5519299.619999999, 418326.71999999974 5519392.880000001, 418279.9500000002 5519538.130000001, 418399.45999999996 5519568.619999999, 418412.9199999999 5519631.369999999, 418423.6500000004 5519704.85, 418431.79000000004 5519731.74, 418513.4900000002 5519837.48, 418602.36000000034 5519961.199999999, 418658.96999999974 5520041.8100000005, 418704.76999999955 5520167.3100000005, 418710.1699999999 5520183.4399999995, 418744.29000000004 5520213.93, 418793.71999999974 5520235.460000001, 418837.6699999999 5520259.66, 418898.79000000004 5520303.609999999, 418872.75 5520356.52, 418836.78000000026 5520408.470000001, 418808.0700000003 5520456.859999999, 418782.91000000015 5520503.48, 418772.1799999997 5520543.890000001, 418742.5099999998 5520530.42, 418705.66000000015 5520499.93, 418658.96999999974 5520473.960000001, 418588.95999999996 5520451.539999999, 418478.4900000002 5520421.9399999995, 418404.86000000034 5520400.4, 418407.51999999955 5520367.25, 418407.51999999955 5520338.539999999, 418392.28000000026 5520313.460000001, 418268.3300000001 5520293.720000001, 418159.7000000002 5520270.41, 418051.88999999966 5520245.33, 418055.5099999998 5520214.84, 418008.8200000003 5520197.82, 417970.1900000004 5520186.130000001, 417937.86000000034 5520169.109999999, 417924.38999999966 5520146.6899999995, 417917.20999999996 5520122.49, 417918.0999999996 5520085.710000001, 417851.6500000004 5520066.9399999995, 417761.8200000003 5520039.119999999, 417686.41000000015 5519999.68, 417645.0499999998 5519968.300000001, 417598.3499999996 5520008.6, 417561.3799999999 5520021.630000001, 417466.4500000002 5520047.43, 417402.7999999998 5520040.619999999, 417406.8200000003 5519990.59, 417328.3099999996 5519985.119999999, 417251.03000000026 5520004.1, 417195.4199999999 5520068.98, 417133.0999999996 5520143.470000001, 417129.0800000001 5520228.68, 417126.4000000004 5520328.73, 417143.9400000004 5520432.92, 417152.08999999985 5520518.130000001, 417157.5599999996 5520596.529999999, 417173.75 5520704.85, 417202.23000000045 5520773.75, 417213.0599999996 5520817.08, 417234.73000000045 5520882, 417260.51999999955 5520933.48, 417282.1900000004 5521034.880000001, 417344.5 5521185.08, 417419.0999999996 5521366.26, 417429.9400000004 5521470.449999999, 417444.79000000004 5521585.470000001, 417439.4299999997 5521682.85, 417488.23000000045 5521765.380000001, 417584.3799999999 5521820.92, 417661.66000000015 5521864.25, 417706.3300000001 5521900.76, 417736.1500000004 5521949.300000001, 417799.7999999998 5522039.98, 417791.6500000004 5522058.960000001, 417767.2999999998 5522092.6899999995, 417751 5522133.34, 417670.63999999966 5522133.65, 417590.6799999997 5522176.390000001, 417476.21999999974 5522234.84, 417381.88999999966 5522271.93, 417333.3700000001 5522279, 417279.0800000001 5522306.199999999, 417271.9000000004 5522290.42, 417256.1200000001 5522280.529999999, 417203.2400000002 5522257.68, 417157.5499999998 5522219.18, 417080.4199999999 5522146.4, 417037.5499999998 5522096.470000001, 417014.70999999996 5522105.07, 416986.08999999985 5522103.539999999, 416918.8499999996 5522092.109999999, 416914.61000000034 5522083.630000001, 416883.1699999999 5522063.609999999, 416767.41000000015 5522028.01, 416725.83999999985 5522008.02, 416638.7000000002 5521973.75, 416593.0099999998 5521962.33, 416530.1200000001 5521943.84, 416468.6500000004 5521899.5600000005, 416417.1900000004 5521886.73, 416322.86000000034 5521899.5600000005, 416259.98000000045 5521885.3100000005, 416217.11000000034 5521859.640000001, 416152.8099999996 5521812.539999999, 416108.54000000004 5521784.039999999, 416028.45999999996 5521785.449999999, 415931.3099999996 5521811.039999999, 415834.03000000026 5521855.32, 415772.6799999997 5521836.83, 415722.6299999999 5521841.07, 415695.4299999997 5521819.640000001, 415649.7400000002 5521812.57, 415599.6900000004 5521832.48, 415556.8200000003 5521846.720000001, 415529.6200000001 5521848.140000001, 415521.13999999966 5521838.25, 415509.71999999974 5521809.630000001, 415483.9299999997 5521798.210000001, 415461.0800000001 5521812.57, 415461.0800000001 5521842.49, 415425.4000000004 5521856.73, 415350.98000000045 5521851.08, 415295.28000000026 5521842.49, 415275.2599999998 5521799.74, 415223.7999999998 5521716.949999999, 415180.9299999997 5521635.58, 415125.23000000045 5521561.43, 415030.9000000004 5521443.08, 414913.73000000045 5521297.52, 414799.3799999999 5521169.16, 414690.6900000004 5521054.970000001, 414606.3700000001 5520953.699999999, 414584.9400000004 5520885.16, 414584.9400000004 5520798.130000001, 414613.5599999996 5520715.35, 414715.0700000003 5520549.890000001, 414767.9400000004 5520557.08, 414799.3799999999 5520547.07, 414883.5800000001 5520510.01, 414890.76999999955 5520484.34, 414832.1200000001 5520437.23, 414762.1699999999 5520355.98, 414707.8799999999 5520270.359999999, 414597.78000000026 5520137.65, 414562.0999999996 5520059.220000001, 414509.21999999974 5520070.640000001, 414437.7400000002 5520052.029999999, 414386.28000000026 5520009.289999999, 414270.51999999955 5519902.279999999, 414134.7400000002 5519845.16, 414049.0099999998 5519801, 413843.16000000015 5519629.779999999, 413768.86000000034 5519591.27, 413673.1200000001 5519561.359999999, 413613.1799999997 5519519.91, 413595.98000000045 5519505.66, 413445.9500000002 5519434.33, 413217.2599999998 5519323.050000001, 413040.03000000026 5519257.449999999, 412875.7599999998 5519184.68, 412685.5700000003 5519101.93, 412568.4000000004 5519086.27, 412431.20999999996 5519059.18, 412339.70999999996 5519003.48, 412225.48000000045 5518953.550000001, 412191.08999999985 5518943.539999999, 411979.58999999985 5518893.529999999, 411818.13999999966 5518885.050000001, 411683.78000000026 5518865.029999999, 411505.1299999999 5518862.199999999, 411363.5800000001 5518887.869999999, 411263.5999999996 5518883.630000001, 411069.1799999997 5518856.470000001, 410923.38999999966 5518825.140000001, 410747.6900000004 5518836.57, 410624.75 5518856.470000001, 410523.2400000002 5518892.15, 410400.41000000015 5518962.1, 410295.95999999996 5519084.84, 410143.11000000034 5519161.859999999, 409961.51999999955 5519241.699999999, 409895.8099999996 5519248.880000001, 409844.3499999996 5519240.289999999, 409695.73000000045 5519168.92, 409617.0700000003 5519158.949999999, 409335.6200000001 5519138.93, 409195.48000000045 5519117.5, 409095.5 5519114.67, 408786.73000000045 5519110.470000001, 408669.5599999996 5519081.85, 408535.3099999996 5519059.01, 408315.21999999974 5519039.109999999, 408158 5519024.859999999, 407954.98000000045 5518969.07, 407912.1200000001 5519001.93, 407890.6900000004 5519066.109999999, 407850.6500000004 5519121.8100000005, 407836.4000000004 5519090.369999999, 407809.2000000002 5519074.710000001, 407786.3499999996 5519051.859999999, 407730.6500000004 5519034.779999999, 407686.3700000001 5519009.109999999, 407674.9500000002 5518981.91, 407626.3099999996 5518949.17, 407573.4400000004 5518903.48, 407524.7999999998 5518843.539999999, 407484.8799999999 5518783.720000001, 407419.0499999998 5518746.619999999, 407307.6500000004 5518725.1899999995, 407166.21999999974 5518666.58, 407098.98000000045 5518657.98, 407057.53000000026 5518638.08, 407020.4299999997 5518593.8100000005, 406991.8200000003 5518531.039999999, 406910.3200000003 5518432.59, 406893.25 5518394.08, 406876.0599999996 5518314.24, 406856.04000000004 5518228.630000001, 406720.2599999998 5518033.18, 406704.5999999996 5517987.49, 406691.63999999966 5517867.609999999, 406670.20999999996 5517779.17, 406565.9900000002 5517578.07, 406507.3499999996 5517468.199999999, 406505.9299999997 5517348.43, 406500.16000000015 5517274.24, 406448.7000000002 5517192.869999999, 406338.70999999996 5517113.029999999, 406273 5517050.300000001, 406227.3099999996 5516973.17, 406190.0999999996 5516871.890000001, 406148.63999999966 5516816.3100000005, 406151.58999999985 5516756.369999999, 406155.8300000001 5516710.68, 406202.9299999997 5516666.52, 406230.13999999966 5516569.52, 406240.1500000004 5516485.32, 406228.71999999974 5516426.789999999, 406204.3499999996 5516364.02, 406044.3099999996 5516235.66, 405908.53000000026 5516125.789999999, 405891.33999999985 5516075.859999999, 405898.51999999955 5516024.550000001, 405924.1900000004 5515970.380000001, 405911.36000000034 5515936.109999999, 405878.5 5515917.630000001, 405792.76999999955 5515906.199999999, 405755.5599999996 5515890.42, 405755.5599999996 5515861.93, 405785.58999999985 5515816.23, 405785.58999999985 5515769.25, 405731.2999999998 5515702.119999999, 405667 5515630.76, 405645.5700000003 5515586.6, 405664.1799999997 5515536.699999999, 405747.0800000001 5515463.93, 405837.0499999998 5515392.5600000005, 405864.25 5515339.8100000005, 405854.2400000002 5515269.859999999, 405807.01999999955 5515142.91, 405722.8200000003 5514973.140000001, 405719.8799999999 5514907.42, 405739.9000000004 5514790.49, 405724.23000000045 5514743.380000001, 405654.1699999999 5514643.52, 405694.2000000002 5514615.02, 405747.0800000001 5514597.949999999, 405745.6699999999 5514567.92, 405718.45999999996 5514523.76, 405702.7999999998 5514472.33, 405718.45999999996 5514428.17, 405774.28000000026 5514371.0600000005, 405847.1799999997 5514346.800000001, 405929.95999999996 5514318.300000001, 405958.5800000001 5514276.970000001, 405935.73000000045 5514192.77, 405942.9199999999 5514109.98, 406001.4400000004 5514005.880000001, 406368.7400000002 5513744.800000001, 406453.0599999996 5513706.300000001, 406583.1799999997 5513660.609999999, 406627.45999999996 5513624.92, 406648.88999999966 5513553.68)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7133-001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7133-001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7133-001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7133-001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>42936</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108972</v>
       </c>
       <c r="O2" s="3">
-        <v>46223.10731102371</v>
+        <v>46321.25709269222</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>26511</v>
       </c>
       <c r="S2" s="3">
         <v>26511</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>