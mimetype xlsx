--- v4 (2026-07-12)
+++ v5 (2026-10-10)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Elbergrund, Elbbachtal und Sieghöhen bei Durwittgen</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7132-016</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Altenkirchen</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7132-016.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7132-016.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((413072.5599999996 5622082.359999999, 413073.83999999985 5622079.619999999, 413075.5099999998 5622077.130000001, 413076.76999999955 5622075.800000001, 413077.5999999996 5622074.93, 413080.6699999999 5622072.16, 413082.1799999997 5622070.949999999, 413085.1299999999 5622068.83, 413086.8200000003 5622067.890000001, 413090.9299999997 5622065.99, 413096.5999999996 5622063.890000001, 413101.38999999966 5622062.380000001, 413103.8799999999 5622062.17, 413105.7599999998 5622062.73, 413107.3700000001 5622063.960000001, 413108.79000000004 5622065.43, 413110.2999999998 5622064.84, 413116.0599999996 5622060.26, 413116.8200000003 5622060.279999999, 413124.4500000002 5622060.52, 413129.88999999966 5622062.74, 413134.6900000004 5622066.02, 413139.0800000001 5622069.67, 413143.6900000004 5622077.4399999995, 413147.9299999997 5622085.630000001, 413150.1900000004 5622092.84, 413153.1200000001 5622100.15, 413158.0800000001 5622105.359999999, 413163.5700000003 5622110.380000001, 413190.04000000004 5622132.619999999, 413200.9199999999 5622142.359999999, 413206.63999999966 5622147.48, 413245.3799999999 5622203.380000001, 413262.4199999999 5622217.35, 413274.9199999999 5622222.59, 413286.61000000034 5622224.82, 413311.6699999999 5622224.77, 413314.5700000003 5622223.24, 413332.66000000015 5622212.85, 413346.4199999999 5622200.789999999, 413353.6699999999 5622191.220000001, 413360.25 5622180.550000001, 413366.01999999955 5622169.49, 413371.29000000004 5622156.470000001, 413374.8799999999 5622147.67, 413382.83999999985 5622131.550000001, 413387.6200000001 5622121.300000001, 413395.45999999996 5622101.800000001, 413401.3499999996 5622090.58, 413406.4000000004 5622080.039999999, 413407.75 5622076.33, 413413.78000000026 5622064.15, 413415.29000000004 5622060.48, 413417.86000000034 5622057.49, 413424.9400000004 5622045.9399999995, 413464.4500000002 5622001.3100000005, 413468.11000000034 5621994.43, 413481.6299999999 5621979.640000001, 413503.0599999996 5621958.140000001, 413522.16000000015 5621938.93, 413542.2599999998 5621918.74, 413544 5621916.970000001, 413547.1200000001 5621913.67, 413548.6200000001 5621912.24, 413549.95999999996 5621910.869999999, 413551.3499999996 5621908.970000001, 413568.5999999996 5621890.33, 413569.46999999974 5621889.140000001, 413579.0099999998 5621874.27, 413588.79000000004 5621857.0600000005, 413594.1299999999 5621847.609999999, 413598.78000000026 5621839.6, 413600.9000000004 5621836.49, 413602.3499999996 5621834.5600000005, 413604.16000000015 5621832.279999999, 413605.13999999966 5621831.41, 413615.0499999998 5621822.630000001, 413617.7599999998 5621820.83, 413620.5999999996 5621819.41, 413622.9299999997 5621818.59, 413623.8200000003 5621818.41, 413625.3200000003 5621818.1, 413627.78000000026 5621817.970000001, 413630.20999999996 5621818.17, 413631.9900000002 5621818.640000001, 413633.7000000002 5621819.3100000005, 413635.26999999955 5621820.279999999, 413636.6900000004 5621821.4399999995, 413638 5621822.84, 413638.9400000004 5621824.51, 413639.36000000034 5621826.289999999, 413639.5499999998 5621830.1, 413640.3700000001 5621829.4, 413641.1699999999 5621828.720000001, 413645.0700000003 5621828.3100000005, 413645.4000000004 5621827.27, 413646.6299999999 5621825.26, 413648.3200000003 5621823.619999999, 413650.4400000004 5621822.59, 413652.7400000002 5621822.23, 413655.28000000026 5621822.779999999, 413658.01999999955 5621823.99, 413661.4000000004 5621825.76, 413660.9500000002 5621826.25, 413664.21999999974 5621828.07, 413667.4199999999 5621830.15, 413681.5700000003 5621840.869999999, 413685.8300000001 5621844.050000001, 413694.5700000003 5621850.74, 413696.08999999985 5621852.1, 413697.28000000026 5621853.6899999995, 413698.0099999998 5621855.48, 413698.1900000004 5621857.460000001, 413697.9900000002 5621859.43, 413697.29000000004 5621861.27, 413696.20999999996 5621862.93, 413694.9900000002 5621864.109999999, 413687.41000000015 5621868.65, 413687.75 5621868.9399999995, 413688.1299999999 5621869.279999999, 413691.6200000001 5621872.35, 413692.28000000026 5621872.93, 413693.28000000026 5621873.8100000005, 413697.95999999996 5621871.85, 413700.20999999996 5621871.82, 413709.0999999996 5621871.74, 413722.04000000004 5621870.76, 413737.73000000045 5621868.9399999995, 413731.6299999999 5621877.949999999, 413763.7999999998 5621874.880000001, 413787.6299999999 5621864.390000001, 413831.01999999955 5621843.279999999, 413835.7599999998 5621842.369999999, 413835.2000000002 5621840.52, 413842.48000000045 5621838.8100000005, 413848.3499999996 5621837.640000001, 413854.2400000002 5621836.68, 413860.1799999997 5621835.83, 413866.13999999966 5621835.16, 413872.11000000034 5621834.75, 413880.0999999996 5621834.66, 413888.0999999996 5621834.66, 413896.0999999996 5621834.539999999, 413904.11000000034 5621834.029999999, 413912.0800000001 5621833.17, 413919.8499999996 5621832, 413927.6900000004 5621830.4, 413954.9500000002 5621823.9399999995, 413959.4900000002 5621822.779999999, 413968.71999999974 5621820.41, 413984.41000000015 5621816.390000001, 413996.91000000015 5621813.199999999, 414014.1699999999 5621816.130000001, 414019.45999999996 5621817.02, 414027.3700000001 5621818.359999999, 414061.4000000004 5621824.16, 414092.8799999999 5621844.98, 414134.16000000015 5621872.300000001, 414141.2999999998 5621877.029999999, 414192.21999999974 5621932.09, 414217.04000000004 5621958.92, 414223.1900000004 5621965.58, 414261.5999999996 5621980.470000001, 414275.75 5621985.949999999, 414300.3300000001 5621995.49, 414325.54000000004 5622005.27, 414332.86000000034 5622008.109999999, 414358.63999999966 5622013.83, 414400.0599999996 5622023.01, 414426.25 5622028.82, 414444.0599999996 5622035.380000001, 414451.53000000026 5622038.130000001, 414518.75 5622062.130000001, 414532.3200000003 5622062.449999999, 414540.0599999996 5622062.630000001, 414567.1900000004 5622063.27, 414569.3300000001 5622064.01, 414606.48000000045 5622076.66, 414638.3200000003 5622087.51, 414647.0999999996 5622090.49, 414685.0800000001 5622102.800000001, 414699.21999999974 5622116.300000001, 414704.29000000004 5622123.710000001, 414705.79000000004 5622125.92, 414706.5700000003 5622126.9399999995, 414713.53000000026 5622136.109999999, 414718.38999999966 5622142.529999999, 414725.5099999998 5622151.92, 414745.8200000003 5622171.369999999, 414750 5622174.3100000005, 414771.4500000002 5622189.32, 414784.4400000004 5622198.43, 414791.0099999998 5622203.0600000005, 414806.4000000004 5622214.050000001, 414885.6299999999 5622268.369999999, 414896.73000000045 5622272.99, 414954.11000000034 5622296.85, 415025.6299999999 5622316.130000001, 415027.76999999955 5622319.539999999, 415028.1699999999 5622320.17, 415039.5999999996 5622317.82, 415144.20999999996 5622322.390000001, 415223.4000000004 5622271.35, 415399.2400000002 5622248.1899999995, 415455.5700000003 5622225.890000001, 415575.16000000015 5622199.710000001, 415619.11000000034 5622182.710000001, 415648.4500000002 5622166.369999999, 415652.04000000004 5622161.859999999, 415676.9500000002 5622130.630000001, 415686.70999999996 5622112.199999999, 415694.5 5622097.470000001, 415706.3799999999 5622079.529999999, 415747.75 5622043.949999999, 415753.2400000002 5622041.32, 415827.1900000004 5622003.32, 415833.54000000004 5622011.92, 415847 5622030.119999999, 415844.25 5622099.34, 415848.1500000004 5622102.08, 415846.8499999996 5622105.42, 415846.3799999999 5622106.640000001, 415852.48000000045 5622114.33, 415875.66000000015 5622128.1, 415944.88999999966 5622168.16, 415979.0800000001 5622187.66, 415983.5099999998 5622190.17, 416083.11000000034 5622246.48, 416086.4199999999 5622248.35, 416148.78000000026 5622260.68, 416151.6200000001 5622261.039999999, 416196.8200000003 5622269.59, 416218.11000000034 5622273.619999999, 416234.1799999997 5622276.640000001, 416234.21999999974 5622277.1, 416266.1799999997 5622275.449999999, 416290.21999999974 5622274.23, 416293.91000000015 5622274.93, 416310.16000000015 5622274.51, 416314.4400000004 5622273.02, 416325.1900000004 5622272.48, 416345.1500000004 5622271.470000001, 416358.3700000001 5622270.859999999, 416363.8499999996 5622269.6, 416366.4500000002 5622268.369999999, 416371.0499999998 5622267.960000001, 416374.7999999998 5622271.92, 416381.2000000002 5622278.800000001, 416386.5800000001 5622284.550000001, 416391.0800000001 5622289.33, 416398.1299999999 5622296.869999999, 416412.88999999966 5622312.57, 416423.6900000004 5622324.02, 416452.21999999974 5622354.15, 416473.13999999966 5622376.210000001, 416473.0999999996 5622375.9, 416473.13999999966 5622374.6, 416482.8700000001 5622384.880000001, 416481.3099999996 5622384.869999999, 416481.86000000034 5622385.6899999995, 416495.5599999996 5622400, 416505.5999999996 5622410.82, 416521.5700000003 5622427.85, 416528.7999999998 5622435.57, 416532.88999999966 5622439.9399999995, 416534.2000000002 5622439.550000001, 416538.08999999985 5622443.699999999, 416540.3700000001 5622446.050000001, 416547.2000000002 5622453.109999999, 416557.2999999998 5622463.539999999, 416558.79000000004 5622465.08, 416564.7599999998 5622469.34, 416562.9400000004 5622469.539999999, 416588.1500000004 5622475.83, 416623.70999999996 5622484.699999999, 416631.03000000026 5622486.8100000005, 416631.36000000034 5622486.890000001, 416632.9500000002 5622487.35, 416652.33999999985 5622492.91, 416657.86000000034 5622494.49, 416659.5099999998 5622494.960000001, 416660.5 5622495.24, 416661.7599999998 5622495.6, 416658.98000000045 5622494.140000001, 416667.79000000004 5622494.9, 416667.7000000002 5622495.1899999995, 416696.26999999955 5622473.65, 416714.13999999966 5622459.800000001, 416717.7400000002 5622457.08, 416719.9000000004 5622456.01, 416722.5599999996 5622455.18, 416725.66000000015 5622454.220000001, 416727.8300000001 5622453.609999999, 416731.5800000001 5622452.5600000005, 416733.51999999955 5622452.15, 416737.83999999985 5622451.359999999, 416737.9000000004 5622452.890000001, 416742.8300000001 5622452.35, 416748.3799999999 5622451.8100000005, 416753.41000000015 5622451.470000001, 416758.3799999999 5622451.51, 416761.98000000045 5622451.8100000005, 416765.45999999996 5622452.24, 416770.16000000015 5622453.24, 416800.8700000001 5622460.300000001, 416828.88999999966 5622466.609999999, 416850.48000000045 5622471.5, 416864.0999999996 5622474.640000001, 416867.6900000004 5622475.539999999, 416872.3799999999 5622476.99, 416880.3300000001 5622471.380000001, 416877.38999999966 5622466.109999999, 416875.54000000004 5622461.08, 416875.20999999996 5622456.49, 416875.7400000002 5622446.460000001, 416877.29000000004 5622417.8100000005, 416878.3200000003 5622398.779999999, 416878.46999999974 5622395.869999999, 416879.3799999999 5622396.029999999, 416880.23000000045 5622380.08, 416880.6900000004 5622370.65, 416880.9900000002 5622367.65, 416881.5499999998 5622365.25, 416882.5599999996 5622362.9399999995, 416883.8499999996 5622361.470000001, 416885.1699999999 5622360.800000001, 416886.63999999966 5622360.52, 416888.66000000015 5622360.59, 416891.0099999998 5622360.82, 416894 5622361.43, 416919.3099999996 5622368.1899999995, 416920.76999999955 5622368.57, 416926.36000000034 5622370.050000001, 416930.51999999955 5622371.15, 416933.53000000026 5622371.98, 416945.95999999996 5622375.289999999, 416962.0099999998 5622379.859999999, 416977.95999999996 5622384.58, 416977.9000000004 5622384.85, 416996.1299999999 5622389.6, 417017.4900000002 5622396.01, 417014.5 5622393.82, 417015.58999999985 5622392.869999999, 417021.0999999996 5622388.02, 417021.4299999997 5622387.73, 417023.63999999966 5622385.09, 417023.21999999974 5622381.58, 417025.03000000026 5622378.039999999, 417026.78000000026 5622375.16, 417029.4199999999 5622371.699999999, 417032.3099999996 5622368.35, 417036.61000000034 5622364.09, 417039.8700000001 5622361.1, 417043.5800000001 5622358.02, 417046.6200000001 5622355.91, 417049.88999999966 5622354.24, 417053.04000000004 5622353.15, 417056.33999999985 5622352.3100000005, 417060.33999999985 5622351.67, 417067.46999999974 5622351.460000001, 417083.04000000004 5622352.029999999, 417105.53000000026 5622352.82, 417130.3099999996 5622353.800000001, 417131.53000000026 5622353.82, 417134.1299999999 5622353.92, 417147.4000000004 5622354.449999999, 417162.13999999966 5622355, 417169.3799999999 5622355.42, 417171.9400000004 5622355.84, 417179.4900000002 5622357.07, 417189.45999999996 5622359.300000001, 417198.0599999996 5622362.48, 417197.0499999998 5622360.73, 417205.3700000001 5622362.880000001, 417213.0599999996 5622365.210000001, 417220.6799999997 5622367.82, 417228.1699999999 5622370.77, 417235.5 5622374, 417240.5499999998 5622376.460000001, 417242.2000000002 5622377.529999999, 417245.0700000003 5622379.869999999, 417261.1900000004 5622388.9, 417262.5599999996 5622389.8100000005, 417264.3700000001 5622390.619999999, 417272.8300000001 5622396.91, 417280.5999999996 5622403.289999999, 417288.7599999998 5622410.73, 417295.0800000001 5622417.24, 417300.08999999985 5622422.83, 417306.1900000004 5622430.1899999995, 417311.6200000001 5622437.449999999, 417317.5499999998 5622446.35, 417322.11000000034 5622453.960000001, 417326.3700000001 5622461.8100000005, 417330.20999999996 5622469.83, 417333.33999999985 5622477.050000001, 417336.1900000004 5622484.59, 417338.70999999996 5622492.1899999995, 417340.9500000002 5622499.92, 417342.9000000004 5622507.720000001, 417343.63999999966 5622518.57, 417343.33999999985 5622518.57, 417340.8099999996 5622518.5600000005, 417341.3300000001 5622552.83, 417342.8499999996 5622563.710000001, 417351.9299999997 5622586.99, 417354.2999999998 5622585.699999999, 417357.9500000002 5622592.4399999995, 417361.8200000003 5622599.07, 417368.53000000026 5622609.82, 417368.66000000015 5622612.460000001, 417375.36000000034 5622623.970000001, 417381.88999999966 5622628.98, 417393.6299999999 5622634.92, 417406.51999999955 5622637.699999999, 417421.1200000001 5622639.1899999995, 417440.6299999999 5622634.630000001, 417446.4500000002 5622634.529999999, 417452.21999999974 5622636.73, 417457.63999999966 5622640.550000001, 417466.7599999998 5622650.23, 417477.46999999974 5622658.25, 417488.5099999998 5622667.1, 417509.75 5622667.710000001, 417512.0800000001 5622667.84, 417515.13999999966 5622667.970000001, 417520.0800000001 5622667.880000001, 417525.1699999999 5622667.52, 417530.20999999996 5622666.779999999, 417544.0099999998 5622664.640000001, 417549.61000000034 5622663.970000001, 417550.9299999997 5622663.82, 417555.9000000004 5622663.41, 417560.8499999996 5622663.74, 417565.71999999974 5622664.630000001, 417571.1799999997 5622665.9399999995, 417573.1500000004 5622666.460000001, 417575.78000000026 5622667.539999999, 417584.54000000004 5622671.25, 417585.3099999996 5622671.75, 417587.53000000026 5622673.17, 417590.4000000004 5622675.24, 417592.45999999996 5622677.27, 417594.3799999999 5622679.16, 417599.86000000034 5622687.27, 417606.4900000002 5622706.73, 417609.38999999966 5622722.630000001, 417606.0800000001 5622765.83, 417602.86000000034 5622778.01, 417591.2999999998 5622804, 417585.0099999998 5622817.449999999, 417580.7599999998 5622826.49, 417577.5499999998 5622832.380000001, 417570.66000000015 5622837.199999999, 417530.98000000045 5622895.449999999, 417527.0700000003 5622906.99, 417527.9500000002 5622916.27, 417531.79000000004 5622926.82, 417534.66000000015 5622935.24, 417535.5700000003 5622937.960000001, 417547.8200000003 5622942.4399999995, 417555.98000000045 5622940.390000001, 417557.2000000002 5622945.6899999995, 417558.76999999955 5622945.92, 417574.04000000004 5622945.199999999, 417584.7999999998 5622941.51, 417591.8700000001 5622927.41, 417598.9900000002 5622913.1899999995, 417611.45999999996 5622894.24, 417616.4900000002 5622894.66, 417618.58999999985 5622885.77, 417623.0499999998 5622873.59, 417627.1900000004 5622865.289999999, 417631.63999999966 5622863.4399999995, 417636.26999999955 5622853.699999999, 417650.1699999999 5622840.119999999, 417670.4000000004 5622821.91, 417674.3799999999 5622817.57, 417694.23000000045 5622798.73, 417697.83999999985 5622795.300000001, 417701.66000000015 5622791.880000001, 417705.4299999997 5622788.880000001, 417707.01999999955 5622787.74, 417708.1200000001 5622786.960000001, 417709.5599999996 5622785.93, 417709.8799999999 5622785.720000001, 417712.0599999996 5622784.300000001, 417714.8099999996 5622782.84, 417715.86000000034 5622782.42, 417717.36000000034 5622781.83, 417720.46999999974 5622780.789999999, 417723.41000000015 5622779.83, 417726.2400000002 5622779.23, 417729.2999999998 5622778.6899999995, 417732.23000000045 5622778.550000001, 417734.95999999996 5622778.57, 417738.1299999999 5622778.880000001, 417741 5622779.43, 417743.88999999966 5622780.34, 417746.41000000015 5622781.619999999, 417747.61000000034 5622782.16, 417748.04000000004 5622782.34, 417748.28000000026 5622782.449999999, 417750.73000000045 5622784.09, 417751.25 5622784.449999999, 417753.23000000045 5622785.789999999, 417756.21999999974 5622788.3100000005, 417762.51999999955 5622798.93, 417759.8200000003 5622797.4399999995, 417762.5800000001 5622802.5600000005, 417763.5700000003 5622805.3100000005, 417765.38999999966 5622810.1, 417766.03000000026 5622812.91, 417767.54000000004 5622812.83, 417771.71999999974 5622827.02, 417770.83999999985 5622826.67, 417771.16000000015 5622828.99, 417771.5499999998 5622837.75, 417771.5999999996 5622838.67, 417772.1500000004 5622866.960000001, 417771.75 5622869.75, 417770.7400000002 5622872.470000001, 417769.1299999999 5622875.02, 417768.3300000001 5622876.289999999, 417765.54000000004 5622880.1, 417763.20999999996 5622883.41, 417761.73000000045 5622885.92, 417760.98000000045 5622888.710000001, 417760.13999999966 5622891.98, 417760.2599999998 5622895.039999999, 417760.8499999996 5622897.99, 417761.8700000001 5622900.890000001, 417762.8300000001 5622903.789999999, 417763.4299999997 5622904.43, 417765.2999999998 5622907.3100000005, 417766.4500000002 5622909.039999999, 417766.9900000002 5622910.6899999995, 417767.2400000002 5622912.0600000005, 417767.38999999966 5622915.300000001, 417767.29000000004 5622918.720000001, 417766.6799999997 5622927.359999999, 417766.5800000001 5622929.01, 417765.2599999998 5622943.4399999995, 417765.28000000026 5622949.8100000005, 417765.03000000026 5622953.6, 417764.4000000004 5622963.380000001, 417763.29000000004 5622980.6, 417763.1699999999 5622981.390000001, 417762.8099999996 5622988.630000001, 417762.20999999996 5622999.34, 417761.1299999999 5623018.66, 417760.95999999996 5623021.68, 417763.1500000004 5623040.74, 417763.9199999999 5623054.960000001, 417764.1699999999 5623060.220000001, 417765.61000000034 5623060.210000001, 417766.61000000034 5623071.91, 417767.70999999996 5623089.859999999, 417768.4199999999 5623102.4, 417769.0999999996 5623119.93, 417769.2400000002 5623126.68, 417766.8300000001 5623126.82, 417767.0599999996 5623133.359999999, 417767.6299999999 5623148.9, 417768.36000000034 5623168.5, 417769.03000000026 5623186.6899999995, 417768.76999999955 5623205.800000001, 417768.5 5623225.01, 417768.1900000004 5623243.3100000005, 417768.13999999966 5623245.279999999, 417767.5499999998 5623267.380000001, 417766.9299999997 5623290.3100000005, 417764.9400000004 5623306.609999999, 417764.76999999955 5623308.01, 417764.6699999999 5623308.82, 417759 5623355.369999999, 417755.21999999974 5623386.449999999, 417753.1500000004 5623405.52, 417750.9199999999 5623426.039999999, 417748.0800000001 5623452.220000001, 417745.8099999996 5623473.210000001, 417743.45999999996 5623494.9, 417740.73000000045 5623520.16, 417736.03000000026 5623563.43, 417735.54000000004 5623567.960000001, 417730.73000000045 5623631.210000001, 417728.88999999966 5623679, 417727.79000000004 5623707.65, 417728.11000000034 5623711.26, 417735.13999999966 5623754.460000001, 417739.73000000045 5623772.09, 417742.8799999999 5623784.24, 417746.83999999985 5623799.449999999, 417777.9000000004 5623891.539999999, 417779.20999999996 5623894.949999999, 417789.01999999955 5623920.25, 417818.0499999998 5623977.57, 417824.9500000002 5623984.93, 417826.83999999985 5623982.880000001, 417836.3700000001 5623994.140000001, 417867.21999999974 5624028.09, 417876.73000000045 5624038.390000001, 417885.1799999997 5624047.6899999995, 417901.73000000045 5624066.039999999, 417949.48000000045 5624118.550000001, 417973.8099999996 5624150.039999999, 417975.86000000034 5624153.1, 417978.95999999996 5624157.220000001, 417982.21999999974 5624161.449999999, 417995.8499999996 5624172.029999999, 417996.86000000034 5624173.369999999, 417999.9199999999 5624176.119999999, 418000.71999999974 5624176.83, 418004.25 5624180.01, 418008.01999999955 5624183.4399999995, 418009.11000000034 5624184.43, 418011.6900000004 5624186.77, 418031.28000000026 5624204.539999999, 418043.08999999985 5624214.779999999, 418067.28000000026 5624239.9399999995, 418073.2000000002 5624244.890000001, 418080.16000000015 5624252.58, 418081.48000000045 5624254.039999999, 418083.8799999999 5624256.6899999995, 418104.61000000034 5624285.18, 418112.78000000026 5624303.699999999, 418120.9000000004 5624309.470000001, 418126.16000000015 5624323.460000001, 418127.91000000015 5624329.949999999, 418128.2400000002 5624331.17, 418130.8799999999 5624340.93, 418132.6500000004 5624356.720000001, 418132.3300000001 5624374.6899999995, 418130.58999999985 5624398.18, 418127.9199999999 5624420.140000001, 418114.6900000004 5624520.01, 418115.0099999998 5624536.98, 418116.7000000002 5624552.1, 418120.8200000003 5624566.699999999, 418127.3799999999 5624580.43, 418131.3099999996 5624586.15, 418142.29000000004 5624598.8100000005, 418154.8300000001 5624610.75, 418180.20999999996 5624652.390000001, 418187.0599999996 5624654.359999999, 418200.8099999996 5624658.300000001, 418205.08999999985 5624659.539999999, 418205.4199999999 5624658.98, 418222.3700000001 5624663.76, 418235.2400000002 5624667.289999999, 418238.86000000034 5624667.9, 418242.48000000045 5624668.220000001, 418249.5700000003 5624668.5, 418252.23000000045 5624669.43, 418254.3700000001 5624672.789999999, 418256.9299999997 5624670.98, 418256.8700000001 5624669.859999999, 418257.29000000004 5624669.08, 418258 5624668.57, 418258.8200000003 5624668.369999999, 418262.9900000002 5624668.49, 418266.5 5624668.84, 418269.6799999997 5624669.52, 418272.9199999999 5624670.98, 418275.26999999955 5624672.32, 418278.78000000026 5624674.779999999, 418281.76999999955 5624677.220000001, 418286.1299999999 5624681.5600000005, 418291.25 5624687.07, 418292.0599999996 5624688.23, 418297.21999999974 5624693.869999999, 418298.3300000001 5624695.550000001, 418299.0999999996 5624697.33, 418299.21999999974 5624698.390000001, 418298.66000000015 5624699.050000001, 418294.4000000004 5624707.4399999995, 418293.88999999966 5624708.300000001, 418287 5624717.43, 418286.6699999999 5624717.859999999, 418285.0800000001 5624720.6, 418276.03000000026 5624731.02, 418273.4299999997 5624733.9399999995, 418252.23000000045 5624747.58, 418248.1299999999 5624750.199999999, 418247.0800000001 5624751.73, 418239.36000000034 5624761.84, 418238.78000000026 5624762.66, 418226.03000000026 5624781.039999999, 418218.96999999974 5624787.1, 418213.83999999985 5624794.82, 418211.01999999955 5624800.4399999995, 418207.3799999999 5624807.99, 418205.8300000001 5624811.5, 418202.36000000034 5624818.470000001, 418189.8700000001 5624843.57, 418183.3200000003 5624848.15, 418180.8200000003 5624849.890000001, 418174.8700000001 5624854.050000001, 418168.6200000001 5624858.8100000005, 418140.79000000004 5624873.08, 418097.0999999996 5624895.529999999, 418080.86000000034 5624922.35, 418075.3099999996 5624933.630000001, 418073.5700000003 5624937.369999999, 418065.6900000004 5625024.460000001, 418096.9500000002 5625158.48, 418090.20999999996 5625229.960000001, 418068.04000000004 5625280.16, 418064.9900000002 5625287.07, 418060.1200000001 5625298.630000001, 418060.26999999955 5625311.91, 418062.8200000003 5625324.66, 418067.3099999996 5625338.640000001, 418078.2000000002 5625358.449999999, 418098.41000000015 5625384.9399999995, 418107.95999999996 5625397.470000001, 418112.75 5625403.0600000005, 418113.46999999974 5625403.8100000005, 418142.45999999996 5625433.75, 418161.1699999999 5625447.6, 418170.9199999999 5625454.52, 418216.5700000003 5625473.279999999, 418232.58999999985 5625481.85, 418241.03000000026 5625486.41, 418277.8300000001 5625525.77, 418299.29000000004 5625549.02, 418305.8700000001 5625555.609999999, 418287.3700000001 5625579.880000001, 418283.7599999998 5625640.550000001, 418282.0999999996 5625667.710000001, 418278.36000000034 5625678.5, 418269.4299999997 5625704.33, 418236.8799999999 5625748.51, 418234.9900000002 5625751.09, 418219.54000000004 5625738.779999999, 418151.63999999966 5625813.359999999, 418103.6799999997 5625848.460000001, 418080.6900000004 5625887.720000001, 418076.5499999998 5625894.779999999, 418069.29000000004 5625907.34, 418065.8499999996 5625913.289999999, 418061.8499999996 5625920.210000001, 418058.08999999985 5625926.699999999, 418056.53000000026 5625929.41, 418048.29000000004 5625943.65, 418046.9900000002 5625945.91, 418041.1299999999 5625956.029999999, 418038.79000000004 5625956.1, 417996.4000000004 5625944.0600000005, 417961.73000000045 5625934.220000001, 417951.46999999974 5625932.58, 417947.1900000004 5625931.91, 417895.48000000045 5625923.609999999, 417872.6699999999 5625919.960000001, 417839.13999999966 5625917.380000001, 417782.7999999998 5625923.99, 417731.76999999955 5625926.99, 417712.3099999996 5625931.66, 417707.46999999974 5625932.82, 417698.1500000004 5625935.02, 417664.3099999996 5625944.02, 417625.1900000004 5625946.76, 417599.2400000002 5625952.869999999, 417573.9199999999 5625961.91, 417530.38999999966 5625978.300000001, 417506.9400000004 5625979.42, 417483.2999999998 5625979.26, 417457.8700000001 5625972.369999999, 417454.8700000001 5625971.6, 417415.1299999999 5625971.82, 417402.2599999998 5625971.890000001, 417371.63999999966 5625979.970000001, 417380.1299999999 5625997.140000001, 417400.0700000003 5626022.970000001, 417443.95999999996 5626090.24, 417457.46999999974 5626121.859999999, 417472.45999999996 5626170.48, 417479.2999999998 5626193.77, 417483.86000000034 5626209.050000001, 417442.9199999999 5626225.289999999, 417410.79000000004 5626241.51, 417390.7999999998 5626257.33, 417350.53000000026 5626299.8100000005, 417221.03000000026 5626442.960000001, 417192.33999999985 5626485.41, 417173.4400000004 5626546.960000001, 417141.4900000002 5626645.199999999, 417138.08999999985 5626688.98, 417138.95999999996 5626719.970000001, 417162.8499999996 5626786.99, 417173.8799999999 5626817.960000001, 417205.21999999974 5626887.539999999, 417279.79000000004 5627028.67, 417321.5800000001 5627107.77, 417452.91000000015 5627277.09, 417472.5 5627301.949999999, 417491.1699999999 5627325.73, 417519.4900000002 5627356.18, 417548.7999999998 5627390.57, 417560.9299999997 5627412.199999999, 417545.88999999966 5627423.039999999, 417521.3300000001 5627440.4399999995, 417488.8200000003 5627470.42, 417467.4000000004 5627492.24, 417451.38999999966 5627511.199999999, 417410.2599999998 5627570.17, 417399.1699999999 5627589.119999999, 417370.45999999996 5627641.99, 417356.70999999996 5627666.73, 417344.76999999955 5627687.1, 417327.3200000003 5627716.41, 417320.6500000004 5627730.98, 417280.78000000026 5627804.33, 417249.63999999966 5627861.380000001, 417222.11000000034 5627911.85, 417203 5627943.449999999, 417183.48000000045 5627970.720000001, 417159.0599999996 5628004.27, 417148.45999999996 5628015.720000001, 417117.5599999996 5628047.6, 417106.88999999966 5628055.9399999995, 417096.83999999985 5628065.8100000005, 417085.3499999996 5628074.539999999, 417065.53000000026 5628088.34, 417049.5499999998 5628099.529999999, 417032.8200000003 5628111.140000001, 417017.36000000034 5628120.84, 416999.5999999996 5628130.49, 416980.63999999966 5628138.890000001, 416954.71999999974 5628150.33, 416924.3799999999 5628162.800000001, 416897.1699999999 5628170.880000001, 416877.36000000034 5628175.789999999, 416861.1299999999 5628179.26, 416829.0099999998 5628184.699999999, 416799.01999999955 5628188.85, 416753.1900000004 5628189.050000001, 416745.83999999985 5628187.24, 416695.5099999998 5628185.91, 416674.63999999966 5628181.25, 416670.6900000004 5628179.869999999, 416665.13999999966 5628177.9399999995, 416654.7000000002 5628178.289999999, 416637.48000000045 5628176.890000001, 416618.75 5628171.91, 416598.9000000004 5628165.9399999995, 416575.66000000015 5628157.359999999, 416558.33999999985 5628149.800000001, 416546.2999999998 5628143.92, 416535.0099999998 5628138.5, 416517.98000000045 5628129.18, 416493.98000000045 5628116.92, 416475.1699999999 5628106.8100000005, 416461.0599999996 5628098.720000001, 416450.70999999996 5628092.83, 416426.6200000001 5628078.73, 416409.8700000001 5628070.0600000005, 416399.13999999966 5628063.5600000005, 416380.70999999996 5628053.01, 416354.1799999997 5628038.1, 416322.1900000004 5628020.880000001, 416312.01999999955 5628015.91, 416283.61000000034 5627998.949999999, 416254.9199999999 5627983, 416230.3700000001 5627969.550000001, 416218.4199999999 5627962.550000001, 416204.1200000001 5627955.17, 416180.41000000015 5627942.300000001, 416153.79000000004 5627927.699999999, 416133.46999999974 5627915.75, 416115.5999999996 5627906.300000001, 416103.08999999985 5627898.65, 416091.4199999999 5627892.279999999, 416060.8499999996 5627874.26, 416044.7599999998 5627865.25, 416026.9000000004 5627854.35, 416021.9299999997 5627853.85, 415938.4900000002 5627808.4, 415941.83999999985 5627808.98, 415936.8300000001 5627806.07, 415933.8300000001 5627804.140000001, 415925.7400000002 5627800.369999999, 415922.0499999998 5627799.51, 415888.78000000026 5627780.42, 415887.13999999966 5627782.93, 415864.9000000004 5627770.529999999, 415865.26999999955 5627769.77, 415862.8200000003 5627768.51, 415862.4400000004 5627769.34, 415837.25 5627755.539999999, 415837.5499999998 5627754.77, 415835.61000000034 5627753.8100000005, 415835.38999999966 5627754.300000001, 415822.2400000002 5627747.029999999, 415820.9299999997 5627746.3100000005, 415815.4199999999 5627743.25, 415812.0599999996 5627741.41, 415812.4400000004 5627740.57, 415810.3499999996 5627739.4, 415809.98000000045 5627740.09, 415793.7400000002 5627731.220000001, 415794.04000000004 5627730.59, 415792.0999999996 5627729.6899999995, 415791.7999999998 5627730.25, 415764.2400000002 5627715.26, 415764.6900000004 5627714.43, 415762.16000000015 5627713.17, 415761.71999999974 5627713.869999999, 415738.2400000002 5627700.710000001, 415735.9299999997 5627699.92, 415727.20999999996 5627695.3100000005, 415727.5099999998 5627694.6899999995, 415725.5599999996 5627693.640000001, 415725.26999999955 5627694.199999999, 415716.76999999955 5627689.66, 415711.5999999996 5627687.119999999, 415707.1299999999 5627684.92, 415704.96999999974 5627683.880000001, 415698.9400000004 5627681.1, 415684.28000000026 5627674.34, 415684.70999999996 5627673.34, 415667.9500000002 5627666.23, 415647.6799999997 5627659.43, 415634.8799999999 5627654.720000001, 415627.5 5627651.210000001, 415613.98000000045 5627647.289999999, 415599.0499999998 5627641.59, 415583.8300000001 5627636.550000001, 415560.98000000045 5627629.65, 415540.8200000003 5627625.01, 415526.9500000002 5627623.02, 415493.45999999996 5627615.24, 415475.4900000002 5627612.26, 415473 5627610.9399999995, 415460.63999999966 5627607.85, 415399.4299999997 5627595.300000001, 415398.9199999999 5627595.74, 415388.2400000002 5627593.93, 415386.26999999955 5627593.3100000005, 415384.36000000034 5627593.35, 415371.63999999966 5627590.68, 415350.26999999955 5627585.710000001, 415335.4199999999 5627582.27, 415309.1699999999 5627575.029999999, 415309.7999999998 5627574.720000001, 415307.33999999985 5627574.09, 415297.9400000004 5627571.67, 415295.88999999966 5627569.51, 415283.21999999974 5627565.609999999, 415270.7400000002 5627561.77, 415247.03000000026 5627551.550000001, 415234.9199999999 5627546.1, 415220.3099999996 5627539.25, 415204.7000000002 5627531.09, 415190.5 5627522.75, 415181.3200000003 5627517.359999999, 415168.79000000004 5627508.49, 415166.8300000001 5627508.529999999, 415158.1299999999 5627502.59, 415155.6900000004 5627500.92, 415153.1699999999 5627499.199999999, 415148.2599999998 5627495.85, 415123.29000000004 5627477.619999999, 415115.7999999998 5627471.01, 415100.41000000015 5627457.58, 415096.7999999998 5627452.68, 415073.5800000001 5627429.869999999, 415075.2000000002 5627428.720000001, 415076.4199999999 5627427.42, 415077.1299999999 5627428.33, 415087.88999999966 5627424.6899999995, 415098.9199999999 5627428.58, 415102.6200000001 5627425.890000001, 415095.53000000026 5627415.92, 415087.45999999996 5627404.5600000005, 415085.4900000002 5627401.74, 415081.7400000002 5627396.34, 415079.0499999998 5627392.470000001, 415061.6900000004 5627377.5, 415062.58999999985 5627373.27, 4</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7132-016" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7132-016.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7132-016" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7132-016.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="37" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108971</v>
       </c>
       <c r="O2" s="3">
-        <v>46215.17956388783</v>
+        <v>46305.99402741615</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>39222</v>
       </c>
       <c r="S2" s="3">
         <v>39222</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>