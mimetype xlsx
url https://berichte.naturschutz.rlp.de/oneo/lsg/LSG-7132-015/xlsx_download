--- v1 (2026-02-16)
+++ v2 (2026-04-04)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108970</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.3243539273</v>
+        <v>46116.62557280199</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>38871</v>
       </c>
       <c r="S2" s="3">
         <v>38871</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>