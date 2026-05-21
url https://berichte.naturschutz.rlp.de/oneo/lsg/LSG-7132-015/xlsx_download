--- v2 (2026-04-04)
+++ v3 (2026-05-21)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108970</v>
       </c>
       <c r="O2" s="3">
-        <v>46116.62557280199</v>
+        <v>46163.41516467336</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>38871</v>
       </c>
       <c r="S2" s="3">
         <v>38871</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>