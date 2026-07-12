--- v3 (2026-05-21)
+++ v4 (2026-07-12)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108970</v>
       </c>
       <c r="O2" s="3">
-        <v>46163.41516467336</v>
+        <v>46215.39115779202</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>38871</v>
       </c>
       <c r="S2" s="3">
         <v>38871</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>