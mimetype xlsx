--- v4 (2026-07-12)
+++ v5 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Wälder und Offenlandbereiche um Marienthal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7132-015</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Altenkirchen</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7132-015.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7132-015.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((408497.4500000002 5624074.0600000005, 408491.9900000002 5624078.24, 408475.2400000002 5624075.84, 408460.6799999997 5624073, 408444.9199999999 5624068.51, 408424.83999999985 5624056.0600000005, 408399.4400000004 5624025.92, 408388.0700000003 5624013.300000001, 408373.28000000026 5623996.869999999, 408367.8300000001 5623988.039999999, 408369.29000000004 5623983.8100000005, 408382.13999999966 5623961.32, 408382.0499999998 5623959.119999999, 408381.13999999966 5623936.99, 408370.9299999997 5623924.5, 408351.3499999996 5623923.210000001, 408347.3200000003 5623922.9399999995, 408327.9299999997 5623923.3100000005, 408311.3300000001 5623918.460000001, 408295.20999999996 5623910.17, 408249.0800000001 5623861.779999999, 408224.9900000002 5623844.369999999, 408194.76999999955 5623825.4, 408166.78000000026 5623803.75, 408106.9000000004 5623776.380000001, 408096.33999999985 5623774.23, 408092.29000000004 5623772.51, 408087.2000000002 5623770.34, 408079.6200000001 5623767.109999999, 408069.6900000004 5623762.890000001, 408064.58999999985 5623760.050000001, 408061.01999999955 5623758.050000001, 408054.96999999974 5623754.67, 408045.9299999997 5623749.630000001, 408036.16000000015 5623744.17, 408033.83999999985 5623742.880000001, 408030.71999999974 5623741.5600000005, 408025.5800000001 5623739.42, 408020.8499999996 5623737.4399999995, 408017.04000000004 5623735.85, 408013.5700000003 5623734.4, 408006.0999999996 5623731.279999999, 407998.6699999999 5623728.17, 407992.5499999998 5623724.77, 407986.5099999998 5623721.41, 407980.3300000001 5623717.98, 407977.20999999996 5623716.25, 407970.4900000002 5623712.51, 407967.26999999955 5623710.720000001, 407960.9400000004 5623707.119999999, 407936.04000000004 5623693.289999999, 407933.79000000004 5623692.029999999, 407927.13999999966 5623688.42, 407919.6699999999 5623684.26, 407913.9500000002 5623681.08, 407911 5623679.449999999, 407903.54000000004 5623675.949999999, 407897.2999999998 5623673.02, 407891.0099999998 5623670.07, 407887.79000000004 5623668.23, 407881.5599999996 5623664.640000001, 407878.6299999999 5623662.949999999, 407874.9000000004 5623661.27, 407868.7400000002 5623658.49, 407863.61000000034 5623656.16, 407860.63999999966 5623653.92, 407856.6500000004 5623650.92, 407853.41000000015 5623649.039999999, 407844.58999999985 5623643.91, 407835.6699999999 5623638.720000001, 407826.75 5623633.529999999, 407816.70999999996 5623628.5, 407808.04000000004 5623624.15, 407792.26999999955 5623610.619999999, 407761.41000000015 5623584.130000001, 407757.6900000004 5623585.35, 407757.6699999999 5623584.029999999, 407739.2400000002 5623606.25, 407732.0499999998 5623614.93, 407731.3499999996 5623615.76, 407727.61000000034 5623620.27, 407726.1900000004 5623620.359999999, 407715.61000000034 5623621.0600000005, 407706.03000000026 5623619.91, 407676.79000000004 5623609.800000001, 407676.45999999996 5623610.9399999995, 407660.4900000002 5623603.6899999995, 407645.1699999999 5623599.9399999995, 407598.91000000015 5623596.02, 407581.8499999996 5623597.32, 407574.1299999999 5623599.25, 407565.8499999996 5623602.73, 407552.6900000004 5623607.07, 407500.20999999996 5623606.57, 407488.5099999998 5623602.1899999995, 407473.3700000001 5623592.07, 407462.98000000045 5623586.970000001, 407459.7599999998 5623586.300000001, 407459.70999999996 5623584.9, 407439.0800000001 5623579.880000001, 407424.0099999998 5623576.199999999, 407419.8099999996 5623575.18, 407405.6299999999 5623574.800000001, 407363.04000000004 5623580.68, 407360.46999999974 5623579.029999999, 407359.9299999997 5623578.67, 407345.5099999998 5623569.390000001, 407329.6799999997 5623559.1899999995, 407327.83999999985 5623558, 407319.6299999999 5623552.710000001, 407307.1699999999 5623544.67, 407305.6799999997 5623543.1, 407295.54000000004 5623549.17, 407292.2000000002 5623552.91, 407283.9299999997 5623557.32, 407273.36000000034 5623559.640000001, 407260.3799999999 5623560.01, 407243.66000000015 5623560.57, 407238.51999999955 5623560.9, 407228.0700000003 5623562.039999999, 407216.9900000002 5623563.140000001, 407209.0999999996 5623564.01, 407195.25 5623566.15, 407177.8099999996 5623573.02, 407166.51999999955 5623577.609999999, 407157.3499999996 5623583.4, 407153.9500000002 5623585.640000001, 407144.78000000026 5623588.710000001, 407139.21999999974 5623590.67, 407126.01999999955 5623585.640000001, 407117.1500000004 5623582.25, 407085.11000000034 5623572.15, 407072.6900000004 5623570.93, 407017.5800000001 5623575.41, 406996.41000000015 5623571.539999999, 406984.3200000003 5623571.789999999, 406926.1200000001 5623573.029999999, 406925.0499999998 5623573.050000001, 406918.53000000026 5623573.1899999995, 406907.0999999996 5623573.4399999995, 406899.3200000003 5623573.6, 406890.5499999998 5623573.789999999, 406877.4000000004 5623574.0600000005, 406873.5099999998 5623574.15, 406869.0999999996 5623574.24, 406865.5499999998 5623574.3100000005, 406840.3099999996 5623574.859999999, 406835.58999999985 5623574.960000001, 406816.9299999997 5623570.59, 406798.8099999996 5623566.3100000005, 406770.6699999999 5623559.66, 406744.7599999998 5623553.539999999, 406743.9900000002 5623553.8100000005, 406740.45999999996 5623555.050000001, 406720.29000000004 5623562.15, 406724.8700000001 5623562.75, 406716.8799999999 5623567.5600000005, 406713.51999999955 5623569.59, 406707.3200000003 5623569.1899999995, 406699.38999999966 5623568.67, 406695.1500000004 5623568.4, 406676.3700000001 5623569.1899999995, 406667.9400000004 5623569.550000001, 406664.8499999996 5623570.26, 406652.98000000045 5623573.029999999, 406643.4900000002 5623575.24, 406631.2400000002 5623580.35, 406628.78000000026 5623581.380000001, 406614.54000000004 5623588.970000001, 406614 5623589.25, 406605.75 5623594.359999999, 406596.4299999997 5623600.130000001, 406588.88999999966 5623604.800000001, 406584.98000000045 5623607.23, 406581.7000000002 5623611.18, 406576.3700000001 5623617.609999999, 406568.01999999955 5623627.699999999, 406547.58999999985 5623652.4, 406547.01999999955 5623653.199999999, 406540.95999999996 5623661.77, 406537.38999999966 5623666.83, 406534.1299999999 5623671.5600000005, 406527.51999999955 5623681.119999999, 406521.1500000004 5623690.35, 406520.29000000004 5623691.6, 406513.9400000004 5623699.050000001, 406506.53000000026 5623707.73, 406504.73000000045 5623709.84, 406490.7400000002 5623726.24, 406483 5623735.32, 406475.66000000015 5623743.92, 406465.8799999999 5623755.380000001, 406457.5499999998 5623767.140000001, 406448.41000000015 5623780.039999999, 406447.25 5623781.67, 406435.1299999999 5623788.369999999, 406431.91000000015 5623790.16, 406421.04000000004 5623798.77, 406410.51999999955 5623808, 406400.5499999998 5623816.609999999, 406398.36000000034 5623818.529999999, 406401.96999999974 5623807.210000001, 406402.5800000001 5623804.710000001, 406403.0599999996 5623802.73, 406404.4299999997 5623797.09, 406406.6299999999 5623786.050000001, 406406.86000000034 5623784.75, 406408.7000000002 5623774.82, 406411.1799999997 5623772.76, 406412 5623772.07, 406411.8700000001 5623750.859999999, 406407.1900000004 5623730, 406406.36000000034 5623726.3100000005, 406405.2400000002 5623721.26, 406399.26999999955 5623704.460000001, 406393.70999999996 5623693.35, 406389.33999999985 5623688.279999999, 406387.3200000003 5623685.9399999995, 406384.7999999998 5623683.02, 406382.3200000003 5623677.210000001, 406370.6200000001 5623665.59, 406357.78000000026 5623654.76, 406351.6699999999 5623650.08, 406346.8099999996 5623646.529999999, 406338.88999999966 5623641.24, 406330.38999999966 5623636.67, 406323.66000000015 5623633.619999999, 406309.25 5623627.9, 406290.86000000034 5623623.1, 406273.8200000003 5623620.3100000005, 406272.9199999999 5623616.279999999, 406193.1200000001 5623611.8100000005, 406183.5999999996 5623610.35, 406175.1900000004 5623607.5600000005, 406168.7400000002 5623600.49, 406166.4299999997 5623599.01, 406158.3799999999 5623593.9, 406150.7000000002 5623584.6, 406147.0700000003 5623551.6899999995, 406142.5800000001 5623536.529999999, 406138.9000000004 5623527.92, 406133.21999999974 5623509.539999999, 406128.79000000004 5623486.5600000005, 406126.9199999999 5623481.529999999, 406122.2000000002 5623466.34, 406121.3799999999 5623453.93, 406121.7599999998 5623426.199999999, 406126.2999999998 5623377, 406126.9900000002 5623363.41, 406124.70999999996 5623353.130000001, 406120.26999999955 5623328.880000001, 406111.1200000001 5623310.57, 406090.0800000001 5623282.65, 406078.4199999999 5623267.42, 406076.5700000003 5623264.32, 406068.1699999999 5623249.6899999995, 406062.54000000004 5623236.74, 406061.96999999974 5623232.66, 406057.96999999974 5623204.07, 406057.4199999999 5623200.109999999, 406056.41000000015 5623192.9399999995, 406056.2999999998 5623192.07, 406054.71999999974 5623180.51, 406053.76999999955 5623173.789999999, 406050.8499999996 5623169.34, 406048.4400000004 5623165.68, 406013.95999999996 5623144.34, 406008.8499999996 5623140.52, 406004.53000000026 5623134.34, 406004.70999999996 5623130.279999999, 406004.79000000004 5623128.34, 405993.1299999999 5623128.25, 405989.4400000004 5623129.699999999, 405969.20999999996 5623113.65, 405961 5623107.960000001, 405956.66000000015 5623104.109999999, 405946.78000000026 5623095.35, 405940.9000000004 5623090.130000001, 405931.3799999999 5623081.6899999995, 405928.29000000004 5623079.0600000005, 405904.4199999999 5623058.65, 405893.76999999955 5623049.550000001, 405889.95999999996 5623046.300000001, 405878.25 5623036.289999999, 405860.36000000034 5623021, 405857.5999999996 5623018.630000001, 405826.9199999999 5622992.800000001, 405823.4000000004 5622989.84, 405792.61000000034 5622963.83, 405789.7000000002 5622961.42, 405780.8200000003 5622953.92, 405774.4299999997 5622949.529999999, 405756.8099999996 5622937.4399999995, 405755.98000000045 5622936.92, 405738.0599999996 5622924.6, 405720.8300000001 5622912.77, 405717.5 5622910.57, 405692.6299999999 5622893.48, 405687.8499999996 5622890.380000001, 405680.3200000003 5622885.4, 405670.95999999996 5622879.6899999995, 405664.29000000004 5622876.050000001, 405659.3499999996 5622873.73, 405653.2000000002 5622870.84, 405647.26999999955 5622868.5, 405642.5599999996 5622866.779999999, 405637.78000000026 5622865.279999999, 405636.0999999996 5622864.720000001, 405632.51999999955 5622863.550000001, 405625.11000000034 5622860.449999999, 405617.4400000004 5622857.369999999, 405614.20999999996 5622856.4399999995, 405605.29000000004 5622854.630000001, 405603.0800000001 5622853.859999999, 405602.1200000001 5622855.210000001, 405584.4299999997 5622851.82, 405581.3700000001 5622849.640000001, 405575.3499999996 5622849.4, 405571.7999999998 5622848.01, 405539.6699999999 5622835.279999999, 405534.08999999985 5622831.710000001, 405514.9000000004 5622819.43, 405498.5800000001 5622806.58, 405497.2599999998 5622805.199999999, 405494.6699999999 5622802.5, 405477.8700000001 5622784.949999999, 405466.73000000045 5622773.3100000005, 405465.4400000004 5622771.789999999, 405468.95999999996 5622768.199999999, 405464.9900000002 5622763.5, 405461.4400000004 5622759.289999999, 405457.11000000034 5622754.17, 405454.4900000002 5622751.0600000005, 405451.98000000045 5622748.09, 405445.0999999996 5622751.66, 405432.3099999996 5622759.199999999, 405421.98000000045 5622765.029999999, 405381.53000000026 5622790.77, 405368.51999999955 5622799.539999999, 405354.3700000001 5622808.869999999, 405337.9900000002 5622819.699999999, 405321.3799999999 5622833.26, 405304.3799999999 5622848.34, 405277.6500000004 5622875.220000001, 405263.9299999997 5622890.66, 405246.7400000002 5622912.199999999, 405218.91000000015 5622950.779999999, 405212.75 5622961.33, 405188.0499999998 5623003.5600000005, 405187.1699999999 5623005.25, 405180.5999999996 5623017.869999999, 405162.8300000001 5623051.93, 405153.20999999996 5623068.779999999, 405120.5999999996 5623126.67, 405100.7599999998 5623156.4, 405100.08999999985 5623157.4, 405091.71999999974 5623169.93, 405058.4000000004 5623212.199999999, 405040.6500000004 5623229.85, 405005.20999999996 5623260.699999999, 404989.6900000004 5623272.18, 404964.4000000004 5623290.6, 404927.6900000004 5623312.550000001, 404922.3700000001 5623315.1899999995, 404900.71999999974 5623325.960000001, 404875.0099999998 5623337.140000001, 404844.3200000003 5623347.199999999, 404825.96999999974 5623352.48, 404780.5999999996 5623363.449999999, 404773.9500000002 5623364.619999999, 404609.1200000001 5623390.130000001, 404596.0599999996 5623393.039999999, 404580.4299999997 5623396.199999999, 404562.3200000003 5623401.25, 404549.4500000002 5623406.07, 404535.76999999955 5623411.51, 404526.3200000003 5623415.77, 404516.1799999997 5623421.210000001, 404476.5800000001 5623444.119999999, 404443.6799999997 5623471.5600000005, 404439.4900000002 5623476.07, 404436.98000000045 5623478.77, 404429.54000000004 5623486.779999999, 404417.1299999999 5623501.619999999, 404404.4199999999 5623520.279999999, 404396.8700000001 5623532.279999999, 404390.6200000001 5623543.720000001, 404379.48000000045 5623565.08, 404372.71999999974 5623582.039999999, 404360.3499999996 5623620.82, 404357.0700000003 5623646.949999999, 404355.4400000004 5623661.84, 404354.2000000002 5623683.699999999, 404355.45999999996 5623714.789999999, 404357.46999999974 5623733.07, 404360.4299999997 5623751.949999999, 404376.0499999998 5623804.51, 404377.9900000002 5623810.630000001, 404348.3799999999 5623808.58, 404341.0499999998 5623807.449999999, 404300.23000000045 5623803.039999999, 404280.8499999996 5623800.949999999, 404257.20999999996 5623798.4, 404258.5999999996 5623800.140000001, 404244.0099999998 5623798.539999999, 404230.21999999974 5623794.0600000005, 404212.2999999998 5623792.16, 404200.04000000004 5623792.9399999995, 404200.4900000002 5623791.609999999, 404192.6900000004 5623790.050000001, 404184.9900000002 5623788.039999999, 404177.3300000001 5623785.8100000005, 404168.9000000004 5623781.74, 404147.21999999974 5623771.24, 404127.01999999955 5623757.880000001, 404103.8700000001 5623749.77, 404092.3799999999 5623742.970000001, 404028.63999999966 5623711.76, 403994.36000000034 5623691.699999999, 403978.25 5623679.01, 403974.70999999996 5623676.220000001, 403956.36000000034 5623659.34, 403942.3300000001 5623642.01, 403933.1799999997 5623630.74, 403917.41000000015 5623604.51, 403907.6200000001 5623588.23, 403906.26999999955 5623581.01, 403894.71999999974 5623548.02, 403888.5700000003 5623523.77, 403884.8799999999 5623499.08, 403883.03000000026 5623474.15, 403884.2400000002 5623449.220000001, 403887.3200000003 5623424.4399999995, 403896.70999999996 5623381.25, 403898.5700000003 5623372.67, 403902.1699999999 5623350.369999999, 403904.7999999998 5623311.48, 403907.16000000015 5623285.529999999, 403904.4500000002 5623254.710000001, 403898.76999999955 5623223.8100000005, 403890.36000000034 5623194.09, 403879.33999999985 5623165.43, 403866.1699999999 5623137.800000001, 403848.20999999996 5623112.699999999, 403796.73000000045 5623038.869999999, 403766.2999999998 5622981.83, 403764.4199999999 5622976.890000001, 403762.6699999999 5622972.279999999, 403750.71999999974 5622941.25, 403744.13999999966 5622927.43, 403737.5499999998 5622913.630000001, 403733.91000000015 5622904.640000001, 403727.3200000003 5622890.210000001, 403725.61000000034 5622886.33, 403719.6699999999 5622876.359999999, 403718.2599999998 5622872.99, 403705.70999999996 5622851.220000001, 403693.21999999974 5622829.92, 403688.3700000001 5622821.65, 403682.4500000002 5622808.74, 403681.9500000002 5622807.65, 403676.8200000003 5622793.1899999995, 403668.78000000026 5622764.02, 403662.5700000003 5622740.48, 403656.6500000004 5622717.84, 403651.3700000001 5622698.6, 403645.76999999955 5622679.26, 403641.9299999997 5622667.68, 403640.8200000003 5622664.699999999, 403639.46999999974 5622660.91, 403637.9900000002 5622656.859999999, 403631.2400000002 5622639.73, 403630.95999999996 5622639, 403621.7400000002 5622615.710000001, 403617.01999999955 5622603.8100000005, 403616.75 5622603.09, 403615.3099999996 5622599.390000001, 403614.51999999955 5622597.359999999, 403607.20999999996 5622577.77, 403600.41000000015 5622558.470000001, 403591.1200000001 5622526.4399999995, 403590.63999999966 5622524.880000001, 403588.5 5622517.26, 403587.3799999999 5622513.34, 403579.4500000002 5622485.050000001, 403576.73000000045 5622477.529999999, 403573.5499999998 5622470.220000001, 403570.08999999985 5622463.390000001, 403564.6200000001 5622454.83, 403548.66000000015 5622432.119999999, 403543.4500000002 5622423.75, 403538.73000000045 5622415.109999999, 403537.4400000004 5622412.609999999, 403535.20999999996 5622408.300000001, 403534.13999999966 5622406.220000001, 403527.8300000001 5622393.07, 403523.5599999996 5622382.58, 403513.73000000045 5622352.9399999995, 403507.48000000045 5622331.4399999995, 403506.0599999996 5622322.859999999, 403505.5800000001 5622319.68, 403504.1299999999 5622311.039999999, 403500.6299999999 5622290.609999999, 403495.5599999996 5622274.109999999, 403486.38999999966 5622234.6899999995, 403485.54000000004 5622224.08, 403483.83999999985 5622211.85, 403479.8300000001 5622183.140000001, 403478.7400000002 5622175.3100000005, 403472.8499999996 5622145.390000001, 403458.5499999998 5622087.0600000005, 403449.8300000001 5622058.34, 403445.38999999966 5622046.66, 403438.7599999998 5622029.32, 403415.7599999998 5621973.27, 403402.5800000001 5621945.880000001, 403387.3200000003 5621919.5600000005, 403366.98000000045 5621888.449999999, 403319.3200000003 5621820.57, 403303.95999999996 5621794.9, 403292.8499999996 5621767.9399999995, 403285.11000000034 5621740.18, 403278.8099999996 5621712.43, 403276.5599999996 5621693.369999999, 403275.1900000004 5621681.960000001, 403273.91000000015 5621655.029999999, 403273.75 5621651.43, 403273.1799999997 5621629.449999999, 403272.78000000026 5621613.65, 403272.95999999996 5621600.6899999995, 403275.2599999998 5621578.25, 403271.9199999999 5621511.01, 403267.3099999996 5621417.130000001, 403266.5999999996 5621383.33, 403264.8200000003 5621293.58, 403263.36000000034 5621263.75, 403258.61000000034 5621232.890000001, 403254.11000000034 5621221.66, 403247.0599999996 5621203.789999999, 403229.9900000002 5621177.710000001, 403207.8799999999 5621155.91, 403198.73000000045 5621148.960000001, 403193.5099999998 5621144.99, 403174.33999999985 5621128.93, 403163.5 5621117.27, 403149 5621091.82, 403147.9199999999 5621089.35, 403143.0800000001 5621078.380000001, 403138.86000000034 5621065.050000001, 403135.4500000002 5621052.09, 403133.2400000002 5621036.9, 403133.4000000004 5621024.75, 403133.5499999998 5621007.59, 403134.4400000004 5620999.98, 403136.86000000034 5620978.0600000005, 403137.29000000004 5620974.23, 403138.6500000004 5620962.17, 403139.0800000001 5620958.3100000005, 403140.1900000004 5620948.43, 403141.2000000002 5620930.52, 403142.41000000015 5620922.470000001, 403144.9400000004 5620905.6899999995, 403149.04000000004 5620859.98, 403151.5099999998 5620832.119999999, 403153.8300000001 5620806.3100000005, 403153.91000000015 5620795.1, 403152.7400000002 5620771.25, 403151.8499999996 5620753.16, 403151.3499999996 5620742.789999999, 403150.8200000003 5620731.84, 403149.7000000002 5620720.720000001, 403147.4400000004 5620704.65, 403144.7000000002 5620693.199999999, 403130.73000000045 5620672.32, 403117.3300000001 5620652.27, 403114.26999999955 5620635.91, 403115.29000000004 5620626.16, 403115.5700000003 5620623.43, 403116.8700000001 5620610.890000001, 403117.20999999996 5620607.66, 403116.66000000015 5620604.4, 403112.7999999998 5620581.59, 403110.95999999996 5620570.67, 403117.98000000045 5620559.9399999995, 403144.46999999974 5620553.02, 403149.0999999996 5620548.210000001, 403179.7599999998 5620553.92, 403180.6500000004 5620554.08, 403195.4299999997 5620548.32, 403210.6500000004 5620528.66, 403211.21999999974 5620528.17, 403218.26999999955 5620522, 403224.6900000004 5620518.859999999, 403227.58999999985 5620519.35, 403233.1699999999 5620520.32, 403254.01999999955 5620523.91, 403262.76999999955 5620525.43, 403267.29000000004 5620526.210000001, 403295.7999999998 5620531.119999999, 403324.75 5620536.109999999, 403330.25 5620537.0600000005, 403333.4900000002 5620538.0600000005, 403372.38999999966 5620549.93, 403408.36000000034 5620560.800000001, 403433.6699999999 5620568.65, 403440.3700000001 5620570.6899999995, 403441.0599999996 5620569.35, 403443.5 5620564.5, 403444.7599999998 5620562.029999999, 403452.2999999998 5620547.130000001, 403466.23000000045 5620443.73, 403470.9400000004 5620439.460000001, 403505.96999999974 5620438.76, 403534.3300000001 5620438.199999999, 403537.1699999999 5620430.699999999, 403552.0499999998 5620391.359999999, 403562.38999999966 5620364.029999999, 403588.1900000004 5620295.82, 403589.26999999955 5620292.98, 403592.48000000045 5620284.619999999, 403599.0999999996 5620267.35, 403605.91000000015 5620249.58, 403606.5499999998 5620247.9, 403614.48000000045 5620227.26, 403617.76999999955 5620218.390000001, 403620.1799999997 5620216.460000001, 403787.5 5620205.390000001, 403816.6699999999 5620203.460000001, 403820.73000000045 5620203.1899999995, 403822.9400000004 5620202.6, 403859.45999999996 5620175.99, 403865.08999999985 5620171.890000001, 403893.7000000002 5620151.119999999, 403952.28000000026 5620108.57, 403957.3499999996 5620103.609999999, 403995.20999999996 5620065.82, 404041.1699999999 5620019.8100000005, 404047.5800000001 5620013.390000001, 404092.29000000004 5619968.630000001, 404139.8099999996 5619921.039999999, 404142.0700000003 5619921.300000001, 404140.4000000004 5619919.359999999, 404143.9299999997 5619913.92, 404147.7999999998 5619907.960000001, 404155.7400000002 5619895.710000001, 404165.73000000045 5619880.3100000005, 404173.91000000015 5619867.710000001, 404183.36000000034 5619853.15, 404191.88999999966 5619839.960000001, 404192.3799999999 5619839.23, 404200.88999999966 5619826.119999999, 404209.08999999985 5619813.48, 404213.08999999985 5619807.3100000005, 404214.91000000015 5619804.51, 404216.9000000004 5619802.710000001, 404221.9199999999 5619798.199999999, 404229.7400000002 5619791.18, 404237.66000000015 5619784.09, 404245.45999999996 5619777.07, 404255.0999999996 5619768.43, 404262.5099999998 5619758.970000001, 404296.48000000045 5619715.6, 404320.73000000045 5619691.300000001, 404341.6699999999 5619670.32, 404361.63999999966 5619650.3100000005, 404367.6200000001 5619644.289999999, 404388.4299999997 5619623.390000001, 404448.23000000045 5619563.58, 404458.6299999999 5619553.26, 404461.29000000004 5619550.630000001, 404529.6200000001 5619496.33, 404530.11000000034 5619488.699999999, 404531.23000000045 5619470.92, 404536.3200000003 5619468.99, 404545.5599999996 5619460.35, 404581.3499999996 5619432.109999999, 404644.1500000004 5619382.57, 404645.45999999996 5619381.550000001, 404654.5999999996 5619379.93, 404761.38999999966 5619361.17, 404776.6500000004 5619358.49, 404784.66000000015 5619357.08, 404788.61000000034 5619355.6899999995, 404823.29000000004 5619343.51, 404837.79000000004 5619338.41, 404851.98000000045 5619333.42, 404883.0800000001 5619322.5, 404913.63999999966 5619311.77, 404924.3799999999 5619307.99, 404929.4299999997 5619306.210000001, 404954.1500000004 5619301.140000001, 404984.7999999998 5619294.93, 404994.5999999996 5619293.01, 405030.2599999998 5619285.970000001, 405078.11000000034 5619272.17, 405108.6799999997 5619263.359999999, 405136.8200000003 5619257.279999999, 405148.6900000004 5619254.720000001, 405164.13999999966 5619251.380000001, 405185.6900000004 5619246.710000001, 405205.25 5619242.49, 405212.1699999999 5619240.99, 405221.71999999974 5619235.039999999, 405266.6699999999 5619204.5600000005, 405285.9900000002 5619191.470000001, 405290.54000000004 5619188.380000001, 405318.5800000001 5619169.359999999, 405355.08999999985 5619144.57, 405357.9199999999 5619142.640000001, 405374.26999999955 5619131.5600000005, 405381.03000000026 5619127.16, 405396.96999999974 5619116.76, 405410.73000000045 5619107.640000001, 405423.98000000045 5619099.58, 405435.0099999998 5619094.5600000005, 405458.0999999996 5619085.1, 405460.11000000034 5619086.550000001, 405463.04000000004 5619084.6899999995, 405472.79000000004 5619078.51, 405489.0599999996 5619069.4399999995, 405492.66000000015 5619067.029999999, 405501.6500000004 5619061.119999999, 405512.58999999985 5619056.27, 405519.33999999985 5619054.09, 405523.86000000034 5619052.77, 405530.1500000004 5619051.529999999, 405533.91000000015 5619051.01, 405543.08999999985 5619050.630000001, 405558.21999999974 5619050.08, 405563.2000000002 5619049.5, 405568.1500000004 5619048.51, 405572.98000000045 5619047.17, 405577.78000000026 5619045.52, 405582.4500000002 5619043.630000001, 405586.96999999974 5619041.4399999995, 405591.36000000034 5619038.9399999995, 405594.66000000015 5619036.6, 405612.26999999955 5619023.82, 405614.0599999996 5619022.92, 405630.4400000004 5619014.09, 405630.6900000004 5619014.16, 405631.86000000034 5619014.49, 405632.08999999985 5619013.6, 405632.6900000004 5619011.800000001, 405633.73000000045 5619009.710000001, 405634.7999999998 5619007.99, 405638.9900000002 5619002.93, 405640.91000000015 5619000.619999999, 405642.45999999996 5618998.26, 405643.78000000026 5618996.609999999, 405645.4400000004 5618993.050000001, 405646.61000000034 5618990.140000001, 405647.4500000002 5618987.470000001, 405648.0099999998 5618984.359999999, 405648.9900000002 5618976.92, 405649.6299999999 5618966.1, 405649.98000000045 5618958.470000001, 405649.78000000026 5618953.76, 405649.91000000015 5618948.68, 405650.46999999974 5618945.82, 405651.1200000001 5618942.93, 405652 5618940.039999999, 405653.21999999974 5618937.210000001, 405654.7999999998 5618934.890000001, 405656.48000000045 5618932.359999999, 405657.3200000003 5618931.15, 405658.45999999996 5618929.93, 405660.4000000004 5618927.5600000005, 405662.4900000002 5618925.4, 405664.45999999996 5618923.789999999, 405666.6200000001 5618922.039999999, 405668.51999999955 5618921.210000001, 405670.86000000034 5618920.24, 405673.2400000002 5618919.66, 405675.8700000001 5618919.52, 405678.5099999998 5618919.66, 405680.9500000002 5618920.119999999, 405683.4900000002 5618920.99, 405689.46999999974 5618922.99, 405692.1900000004 5618923.91, 405701.4199999999 5618927.050000001, 405708.29000000004 5618929.77, 405710.33999999985 5618930.5, 405709.86000000034 5618932.02, 405714.9900000002 5618933.460000001, 405726.76999999955 5618936.08, 405741.9000000004 5618941.5600000005, 405746.0499999998 5618943.26, 405748.7599999998 5618944.699999999, 405751.5 5618946.49, 405753.4500000002 5618948.630000001, 405757.8700000001 5618953.51, 405773.29000000004 5618972.34, 405777.21999999974 5618976.970000001, 405778.1500000004 5618977.85, 405784.3700000001 5618985.800000001, 405785.0499999998 5618986.609999999, 405786.6799999997 5618988.619999999, 405789.9500000002 5618992.390000001, 405790.58999999985 5618993.199999999, 405790.8799999999 5618993.529999999, 405792.4500000002 5618995.59, 405793.5700000003 5618997.43, 405795.1900000004 5619000.17, 405796.53000000026 5619003.890000001, 405797.3099999996 5619007.84, 405797.58999999985 5619011.859999999, 405797.48000000045 5619019.15, 405797.0499999998 5619026.140000001, 405796.38999999966 5619033.140000001, 405795.5700000003 5619040.119999999, 405794.98000000045 5619047.15, 405794.9400000004 5619054.23, 405795.1799999997 5619059.26, 405795.6799999997 5619064.24, 405796.2400000002 5619068.210000001, 405800.16000000015 5619085.02, 405803.4000000004 5619104.35, 405804.1699999999 5619108.039999999, 405806.33999999985 5619117.9, 405811.3499999996 5619141.9399999995, 405811.5599999996 5619143.289999999, 405812.0099999998 5619145.52, 405812.96999999974 5619144.75, 405815.7000000002 5619158.949999999, 405814.33999999985 5619158.6899999995, 405818.6900000004 5619180.23, 405818.8799999999 5619183.359999999, 405818.8499999996 5619186.380000001, 405820.1900000004 5619186.76, 405818.9400000004 5619198.970000001, 405820.53000000026 5619200.949999999, 405822.25 5619202, 405822.41000000015 5619203.130000001, 405830.28000000026 5619209.869999999, 405832.70999999996 5619210.6, 405832.86000000034 5619206.27, 405835.2999999998 5619203.130000001, 405838.96999999974 5619201.73, 405842.66000000015 5619200.77, 405846.8099999996 5619200.92, 405852.3499999996 5619200.68, 405853.5 5619200.539999999, 405870.86000000034 5619198.390000001, 405881.1900000004 5619197.119999999, 405887.96999999974 5619196.279999999, 405897.76999999955 5619195.08, 405903.9500000002 5619194.33, 405908.33999999985 5619193.9, 405911.91000000015 5619193.57, 405918.9199999999 5619192.890000001, 405919.9500000002 5619192.789999999, 405927.6799999997 5619192.960000001, 405934.36000000034 5619193.1, 405943.5 5619193.289999999, 405944.66000000015 5619193.16, 405949.7599999998 5619193.460000001, 405979.08999999985 5619195.609999999, 405991.51999999955 5619196.5, 406001.04000000004 5619197.140000001, 406012.33999999985 5619196.9, 406019.5700000003 5619196.609999999, 406024.61000000034 5619196.390000001, 406027.26999999955 5619195.5600000005, 406028.4900000002 5619195.35, 406041.3799999999 5619194.4399999995, 406046.41000000015 5619194.16, 406048.2999999998 5619194.3100000005, 406053.1799999997 5619194.65, 406053.9000000004 5619194.1899999995, 406054.4199999999 5619194.369999999, 406061.1299999999 5619196.66, 406064.1500000004 5619197.960000001, 406070.38999999966 5619201.27, 406072.4199999999 5619201.869999999, 406072.33999999985 5619201.0600000005, 406085.9299999997 5619205.449999999, 406085.7000000002 5619206.27, 406089.5700000003 5619205.960000001, 406091.3499999996 5619205.85, 406092.8700000001 5619205.550000001, 406096.23000000045 5619204.630000001, 406099.29000000004 5619202.9, 406101.4299999997 5619200.91, 406102.29000000004 5619200.300000001, 406107.7000000002 5619195.210000001, 406113.54000000004 5619189.210000001, 406116.5700000003 5619186.48, 406120.0499999998 5619183.75, 406123.53000000026 5619181.85, 406127.33999999985 5619180.0600000005, 406131.1500000004 5619179.3100000005, 406130.9299999997 5619178.039999999, 406137.3099999996 5619178.039999999, 406140.38999999966 5619178.720000001, 406140.61000000034 5619179.93, 406147.13999999966 5619181.92, 406154.9500000002 5619184.109999999, 406164.1299999999 5619187.51, 406179.76999999955 5619194.4, 406211.9000000004 5619205.640000001, 406269.9299999997 5619222.43, 406283.0700000003 5619227.6, 406287.7999999998 5619228.880000001, 406297.76999999955 5619231.460000001, 406299.28000000026 5619231.630000001, 406364.9299999997 5619238.41, 406403.8499999996 5619237.74, 406405.0800000001 5619237.6899999995, 406406.3099999996 5619237.640000001, 406474.28000000026 5619236.050000001, 406487.8499999996 5619236.630000001, 406505.4500000002 5619237.380000001, 406509.83999999985 5619237.630000001, 406530.8700000001 5619229.210000001, 406543.3499999996 5619227.25, 406590.5999999996 5619232.82, 406610.4900000002 5619235.17, 406630.8300000001 5619238.35, 406640.45999999996 5619242.65, 406669.9900000002 5619264.1899999995, 406678.4400000004 5619266.15, 406716.4500000002 5619260.880000001, 406739.16000000015 5619260.960000001, 406766.9199999999 5619268.82, 406804.13999999966 5619279.34, 406811.58999999985 5619281.449999999, 406884.1500000004 5619301.24, 406886.08999999985 5619299.27, 406888.71999999974 5619296.619999999, 406907.3300000001 5619296.93, 406913.28000000026 5619298.17, 406914.9000000004 5619298.51, 406964.71999999974 5619298.300000001, 406966.26999999955 5619298.289999999, 406967.8499999996 5619298.27, 407011.20999999996 5619288.279999999, 407019.51999999955 5619286.34, 407020.63999999966 5619286.07, 407033.8499999996 5619284.77, 407051.5499999998 5619285.93, 407130.6299999999 5619298.800000001, 407160.0800000001 5619299.880000001, 407166.0499999998 5619299.85, 407184.76999999955 5619295.789999999, 407230.5700000003 5619285.869999999, 407231.4500000002 5619285.68, 407239.5499999998 5619285.07, 407240.73000000045 5619284.99, 407253.0499999998 5619284.210000001, 407302.98000000045 5619284.32, 407322.26999999955 5619285.130000001, 407334.61000000034 5619287.24, 407337.3799999999 5619287.699999999, 407362.1799999997 5619294.34, 407375.0700000003 5619297.449999999, 407395.33999999985 5619301.8100000005, 407430.91000000015 5619309.460000001, 407448.3099999996 5619313.1, 407488.6200000001 5619321.5600000005, 407525.78000000026 5619328.199999999, 407553.4500000002 5619331.16, 407607.83999999985 5619336.380000001, 407612.5 5619336.960000001, 407619.6200000001 5619338.619999999, 407625.5700000003 5619340.01, 407684.0099999998 5619353.619999999, 407686.9199999999 5619354.0600000005, 407706.1500000004 5619355.449999999, 407740.13999999966 5619359.279999999, 407748.63999999966 5619360.41, 407767.3499999996 5619363.17, 407768.9000000004 5619363.390000001, 407793.96999999974 5619367.130000001, 407798</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7132-015" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7132-015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7132-015" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7132-015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108970</v>
       </c>
       <c r="O2" s="3">
-        <v>46215.39115779202</v>
+        <v>46262.55071741011</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>38871</v>
       </c>
       <c r="S2" s="3">
         <v>38871</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>