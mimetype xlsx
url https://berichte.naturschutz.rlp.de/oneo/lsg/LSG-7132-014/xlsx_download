--- v3 (2026-07-10)
+++ v4 (2026-10-11)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Wälder und Offenlandbereiche bei Ückerseifen/Kratzhahn</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7132-014</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Altenkirchen</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7132-014.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7132-014.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((400886.48000000045 5622579.02, 400888.9900000002 5622579.33, 400891.7999999998 5622579.24, 400908.51999999955 5622567.24, 400916.9199999999 5622562.529999999, 400925.9299999997 5622552.869999999, 400928.9299999997 5622544.289999999, 400961.58999999985 5622545.3100000005, 400965.1200000001 5622545.34, 400966.8499999996 5622545.27, 400972.1500000004 5622544.880000001, 400973.83999999985 5622544.17, 400997.71999999974 5622542.140000001, 401024.36000000034 5622550.039999999, 401038.1500000004 5622553.869999999, 401055.36000000034 5622548.1, 401058.86000000034 5622547.43, 401063.4900000002 5622543.82, 401069.66000000015 5622544.130000001, 401074.9500000002 5622541.6, 401085.6500000004 5622546.48, 401086.78000000026 5622545.85, 401088.76999999955 5622543.01, 401096.0999999996 5622542.52, 401105.0700000003 5622544.949999999, 401108.21999999974 5622549.289999999, 401111.28000000026 5622549.65, 401112.75 5622548.460000001, 401114.7400000002 5622546.15, 401115.45999999996 5622543.84, 401117.88999999966 5622542.470000001, 401124.25 5622544.83, 401127.9000000004 5622545.359999999, 401140.95999999996 5622551.220000001, 401157.7400000002 5622555.470000001, 401195.2599999998 5622558.859999999, 401214.5599999996 5622562.82, 401249.4900000002 5622565.52, 401322.6200000001 5622598.9399999995, 401324.0800000001 5622598.109999999, 401325.6699999999 5622590.43, 401327.5999999996 5622589.07, 401333.86000000034 5622588.880000001, 401338.9299999997 5622590.27, 401342.4900000002 5622583.66, 401347.95999999996 5622575.609999999, 401357.3799999999 5622565.49, 401371.5700000003 5622551.199999999, 401396.21999999974 5622534.199999999, 401400 5622532.199999999, 401420.0499999998 5622525.779999999, 401450.6799999997 5622498.68, 401454.0499999998 5622496.16, 401507.4900000002 5622458.51, 401547.3799999999 5622426.27, 401569.7599999998 5622402.35, 401572.28000000026 5622399.91, 401578.88999999966 5622394.140000001, 401585.8799999999 5622390.65, 401592.9000000004 5622388.710000001, 401614.41000000015 5622386.68, 401619.0599999996 5622383.57, 401629.1699999999 5622369.43, 401637.03000000026 5622353.26, 401653.4400000004 5622258.130000001, 401674.9400000004 5622209.4399999995, 401682.5099999998 5622186.68, 401686.5999999996 5622171.92, 401695.4199999999 5622165.300000001, 401711.20999999996 5622162.59, 401719.4299999997 5622158.52, 401725.7999999998 5622148.3100000005, 401727.83999999985 5622137.57, 401736.4199999999 5622123.359999999, 401802.21999999974 5622067.42, 401822.13999999966 5622064.640000001, 401844.13999999966 5622045.550000001, 401888.51999999955 5622028.08, 401917.21999999974 5622024.880000001, 401934.6699999999 5622018.84, 401964.71999999974 5622008.42, 401981.1799999997 5622002.130000001, 401998.45999999996 5622000.66, 402016.54000000004 5622003.93, 402025.5599999996 5622001.5600000005, 402027.8700000001 5621999.25, 402040.3300000001 5621988.92, 402041.4199999999 5621988.23, 402049.63999999966 5621984.289999999, 402061.1699999999 5621983.24, 402089.25 5621982.699999999, 402119.58999999985 5621972.119999999, 402125.5 5621968.779999999, 402134.23000000045 5621955.300000001, 402142.2000000002 5621939.74, 402151.9500000002 5621929.369999999, 402167.46999999974 5621898.1899999995, 402167.0800000001 5621891.279999999, 402162.9400000004 5621882.800000001, 402138.16000000015 5621854.359999999, 402131.1200000001 5621844.9399999995, 402125.5999999996 5621831.949999999, 402131.96999999974 5621799.869999999, 402139.4299999997 5621745.17, 402142.9400000004 5621736.380000001, 402165.5499999998 5621707.359999999, 402170.2999999998 5621699.84, 402173.53000000026 5621693.460000001, 402180.4500000002 5621679.77, 402187.8200000003 5621663.73, 402185.95999999996 5621657.51, 402186.5999999996 5621647.08, 402190.9900000002 5621644, 402184.3300000001 5621636.460000001, 402188.98000000045 5621630.34, 402188.8700000001 5621624.75, 402186.20999999996 5621623.220000001, 402185.6500000004 5621621.73, 402186.6299999999 5621617.01, 402178.95999999996 5621610.48, 402178.78000000026 5621605.1, 402176.38999999966 5621602.01, 402176.6500000004 5621593.6899999995, 402173.6699999999 5621590.449999999, 402174.2999999998 5621588.220000001, 402173.79000000004 5621582.83, 402172.2400000002 5621580.460000001, 402172.91000000015 5621578.02, 402172.4199999999 5621570.83, 402167.23000000045 5621567.9, 402167.88999999966 5621566.1899999995, 402164.6699999999 5621560.76, 402165.1299999999 5621553.59, 402161.8099999996 5621530.960000001, 402167.6500000004 5621519.210000001, 402169 5621511.66, 402170.16000000015 5621507.529999999, 402171.4199999999 5621504.300000001, 402169.54000000004 5621493.5600000005, 402170.79000000004 5621490.25, 402168.2999999998 5621486.35, 402168.78000000026 5621478.609999999, 402166.88999999966 5621463.07, 402161.9500000002 5621445.77, 402161.25 5621439.85, 402163.0800000001 5621434.1899999995, 402171.9500000002 5621418.73, 402178.4299999997 5621412.880000001, 402180.0800000001 5621409.52, 402179.6699999999 5621398.960000001, 402180.3700000001 5621391.0600000005, 402181.0700000003 5621387.949999999, 402180.45999999996 5621387.789999999, 402180.36000000034 5621385.77, 402182.3799999999 5621381.93, 402182.46999999974 5621379.279999999, 402184.21999999974 5621376.1899999995, 402185.0700000003 5621372.050000001, 402185.0800000001 5621365.35, 402186.0700000003 5621360.01, 402190.8700000001 5621355.119999999, 402190.8700000001 5621354.43, 402188.21999999974 5621348.699999999, 402193.4500000002 5621337.99, 402196.6799999997 5621327.609999999, 402197.7000000002 5621316.9, 402200.38999999966 5621311.210000001, 402199.2999999998 5621302.720000001, 402201.6500000004 5621298.57, 402201.1200000001 5621292.85, 402199.26999999955 5621280.640000001, 402199.73000000045 5621274.65, 402200.8499999996 5621267.640000001, 402204.66000000015 5621264.35, 402203.3300000001 5621261.52, 402203.63999999966 5621259.380000001, 402201.4900000002 5621255.890000001, 402200.5099999998 5621256.220000001, 402203.58999999985 5621246.59, 402199.36000000034 5621208.119999999, 402201.04000000004 5621198.6899999995, 402201.2000000002 5621193.09, 402201.0999999996 5621191.779999999, 402201.45999999996 5621178.15, 402201.6500000004 5621171.74, 402204.95999999996 5621165.33, 402207.7599999998 5621159.890000001, 402210.48000000045 5621154.609999999, 402213.2599999998 5621149.18, 402215.98000000045 5621143.9, 402221.29000000004 5621133.6, 402223.29000000004 5621129.779999999, 402228.88999999966 5621123.74, 402230.9000000004 5621121.59, 402233.1200000001 5621111.59, 402234.5 5621105.300000001, 402235.0499999998 5621102.82, 402238.23000000045 5621100.3100000005, 402248.4199999999 5621092.25, 402258.53000000026 5621084.27, 402258.8499999996 5621084.01, 402263.4900000002 5621073.4399999995, 402268.51999999955 5621061.98, 402268.8700000001 5621060.84, 402271.9900000002 5621050.789999999, 402274.4000000004 5621046.6899999995, 402278.79000000004 5621039.24, 402281.04000000004 5621038.890000001, 402288.5599999996 5621037.75, 402291.23000000045 5621037.279999999, 402293.66000000015 5621036.859999999, 402300.16000000015 5621035.789999999, 402306.6200000001 5621034.699999999, 402311.7599999998 5621033.83, 402317.96999999974 5621032.82, 402324.2999999998 5621031.779999999, 402330.61000000034 5621030.73, 402336.78000000026 5621029.720000001, 402343.0800000001 5621028.6899999995, 402346.13999999966 5621028.18, 402349.3200000003 5621027.65, 402355.25 5621026.67, 402357.8700000001 5621026.24, 402360.9299999997 5621025.74, 402363.83999999985 5621025.25, 402366.6699999999 5621024.789999999, 402372.61000000034 5621023.8100000005, 402378.36000000034 5621022.85, 402394.8700000001 5621020.130000001, 402407.5 5621018.039999999, 402411.7999999998 5621017.32, 402440.9500000002 5621012.51, 402445.4900000002 5621011.77, 402446.4400000004 5621011.609999999, 402450.21999999974 5621010.99, 402453.86000000034 5621010.41, 402518.3300000001 5621015.619999999, 402558.03000000026 5621018.8100000005, 402610.1200000001 5621023.01, 402661.71999999974 5621027.49, 402700.3499999996 5621030.75, 402720.61000000034 5621032.470000001, 402724.04000000004 5621032.75, 402767.1900000004 5621036.390000001, 402802.73000000045 5621039.390000001, 402917.3499999996 5621059.550000001, 402975.2599999998 5621069.75, 402990.5599999996 5621073.210000001, 402993.88999999966 5621074, 403001.1799999997 5621075.619999999, 403012.38999999966 5621078.1899999995, 403030.5 5621082.32, 403082.9400000004 5621094.27, 403087.7000000002 5621095.35, 403089.1200000001 5621095.85, 403096.9500000002 5621098.869999999, 403116.5599999996 5621106.470000001, 403122.0800000001 5621108.609999999, 403126.2999999998 5621110.25, 403149.1500000004 5621119.140000001, 403160.66000000015 5621132.18, 403164.23000000045 5621135.609999999, 403174.96999999974 5621145.92, 403199.0800000001 5621165.43, 403219.38999999966 5621186.08, 403234.5700000003 5621210.23, 403245.5599999996 5621236.5, 403250.13999999966 5621264.609999999, 403250.8799999999 5621324, 403253.11000000034 5621353.74, 403252.8300000001 5621503.699999999, 403253.2000000002 5621562.41, 403254.20999999996 5621581.07, 403257.8200000003 5621644.140000001, 403258.0499999998 5621664.18, 403257.54000000004 5621685.359999999, 403262.38999999966 5621714.99, 403269.2599999998 5621744.84, 403279.4000000004 5621773.23, 403291.4500000002 5621801.199999999, 403306.78000000026 5621828.01, 403366.4299999997 5621923.74, 403388.38999999966 5621965.279999999, 403401.5700000003 5621980.35, 403415.98000000045 5622006.619999999, 403433.98000000045 5622063.119999999, 403457.21999999974 5622148.76, 403463.4199999999 5622177.720000001, 403472.1500000004 5622233.52, 403490.4500000002 5622311.0600000005, 403498.61000000034 5622339.34, 403503.8300000001 5622355.83, 403504.54000000004 5622357.98, 403505.8799999999 5622362.17, 403506.51999999955 5622364.08, 403511.6200000001 5622378.3100000005, 403513.0599999996 5622382.35, 403516.1799999997 5622389.460000001, 403519.41000000015 5622396.779999999, 403525.8700000001 5622410.32, 403528.6699999999 5622415.76, 403530.5800000001 5622419.449999999, 403535.51999999955 5622428.4, 403540.91000000015 5622437.140000001, 403541.4299999997 5622437.91, 403545.4900000002 5622444.029999999, 403546.2000000002 5622445.15, 403550.61000000034 5622451.789999999, 403562.21999999974 5622469.949999999, 403563.91000000015 5622472.609999999, 403568.1799999997 5622481.07, 403569.6699999999 5622485.16, 403570.26999999955 5622493.890000001, 403570.48000000045 5622495.359999999, 403573.33999999985 5622505.529999999, 403573.6900000004 5622506.75, 403577.11000000034 5622516.93, 403581.6200000001 5622526.25, 403582.20999999996 5622527.529999999, 403586.9299999997 5622544.92, 403588.9299999997 5622551.51, 403591.2999999998 5622559.58, 403596.11000000034 5622574, 403601.1500000004 5622588.09, 403602.6699999999 5622592.140000001, 403608.75 5622608.3100000005, 403622.16000000015 5622641.449999999, 403623.6500000004 5622645.550000001, 403626.0599999996 5622652.220000001, 403627.63999999966 5622656.789999999, 403632.13999999966 5622669.050000001, 403633.1699999999 5622671.890000001, 403637 5622683.33, 403637.8499999996 5622685.949999999, 403641.3799999999 5622698.58, 403642.13999999966 5622701.35, 403644.45999999996 5622709.699999999, 403645.25 5622712.5600000005, 403649.7400000002 5622729.779999999, 403653.33999999985 5622743.08, 403654.1299999999 5622748.470000001, 403654.8300000001 5622753.210000001, 403655.1799999997 5622755.550000001, 403660.20999999996 5622774.380000001, 403666.6200000001 5622797.9, 403669.70999999996 5622807.460000001, 403673.11000000034 5622815.8100000005, 403676.86000000034 5622823.34, 403677.5099999998 5622824.640000001, 403680.79000000004 5622829.59, 403682.6200000001 5622832.359999999, 403698.4900000002 5622860.199999999, 403706.9299999997 5622875.039999999, 403713.25 5622886.09, 403714.73000000045 5622891.140000001, 403716.03000000026 5622895.83, 403717.1799999997 5622899.85, 403730.26999999955 5622928.74, 403734.1200000001 5622937.210000001, 403748.5999999996 5622976.960000001, 403751.70999999996 5622985.49, 403754.61000000034 5622993.42, 403767.33999999985 5623020.609999999, 403782.83999999985 5623047.859999999, 403835.9000000004 5623120.6899999995, 403850.7400000002 5623146, 403863.3200000003 5623172.470000001, 403874.5 5623199.6899999995, 403878.4000000004 5623213.630000001, 403883.6799999997 5623262.43, 403891.8700000001 5623286.039999999, 403891.88999999966 5623315.65, 403890.4400000004 5623345.279999999, 403888.11000000034 5623361.26, 403884.04000000004 5623378.5, 403874.54000000004 5623422.27, 403871.29000000004 5623448.119999999, 403870.0499999998 5623474.359999999, 403869.75 5623489.1, 403854.0800000001 5623494.539999999, 403846.6500000004 5623504.76, 403844.29000000004 5623507.98, 403844.8799999999 5623512.449999999, 403851.75 5623564.01, 403854.7000000002 5623586.16, 403856.88999999966 5623617.699999999, 403858.08999999985 5623634.92, 403877.3200000003 5623697.18, 403909.0499999998 5623750.52, 403912.0800000001 5623763.960000001, 403915 5623768.65, 403888.5599999996 5623866.880000001, 403863.83999999985 5623952.869999999, 403850.1799999997 5624006.029999999, 403810.3700000001 5624100.02, 403797.8799999999 5624121.76, 403785.5099999998 5624143.470000001, 403777 5624158.35, 403743.8200000003 5624211.9, 403724.1799999997 5624256.66, 403749.48000000045 5624289.75, 403748.2400000002 5624299.380000001, 403739.78000000026 5624365.01, 403737.2400000002 5624384.67, 403735.95999999996 5624394.609999999, 403725.78000000026 5624402.199999999, 403671.3799999999 5624390.57, 403668.0800000001 5624386.029999999, 403660.33999999985 5624388.210000001, 403645.9199999999 5624408.6899999995, 403627.28000000026 5624435.02, 403621.2000000002 5624443.59, 403615.26999999955 5624451.869999999, 403613.4900000002 5624455.5, 403585.58999999985 5624512.43, 403579.23000000045 5624551.4399999995, 403578.4000000004 5624556.58, 403575.0099999998 5624578.029999999, 403562.36000000034 5624589.4, 403541.5599999996 5624608.08, 403537.9299999997 5624611.34, 403517.91000000015 5624629.32, 403513.45999999996 5624641.449999999, 403513.3499999996 5624647.25, 403513.11000000034 5624654.5, 403533.83999999985 5624701.07, 403544.0999999996 5624724.140000001, 403547.45999999996 5624746.84, 403549.0800000001 5624757.779999999, 403550.71999999974 5624768.74, 403552 5624777.449999999, 403552.8700000001 5624780.279999999, 403556.8300000001 5624793.34, 403561.9299999997 5624810.17, 403562.8099999996 5624813.050000001, 403574.1200000001 5624850.35, 403571.21999999974 5624858.43, 403543.1799999997 5624883.34, 403540.1500000004 5624886.0600000005, 403537.1799999997 5624888.73, 403532.29000000004 5624893.08, 403490.91000000015 5624929.91, 403487.0099999998 5624934.48, 403468.76999999955 5624956.41, 403475.63999999966 5624965.75, 403482.96999999974 5624969.119999999, 403480.45999999996 5624985.82, 403479.5499999998 5624992.32, 403476.95999999996 5625010.9399999995, 403475.75 5625019.66, 403450.0700000003 5625019.710000001, 403432.36000000034 5625019.550000001, 403425.01999999955 5625019.539999999, 403420.5999999996 5625019.08, 403405.5099999998 5625018.35, 403392.2999999998 5625016.470000001, 403384.8200000003 5625015.42, 403351.8700000001 5625010.33, 403339.4400000004 5625008.43, 403331.04000000004 5625009.76, 403328.0800000001 5625011.23, 403322.2400000002 5625014.18, 403320.9000000004 5625023.4399999995, 403311.1299999999 5625039.1, 403303.1799999997 5625052.5600000005, 403293.9299999997 5625061.630000001, 403272.29000000004 5625075.98, 403262.9000000004 5625084.960000001, 403252.9199999999 5625091.66, 403236.5099999998 5625098.23, 403226 5625099.32, 403202.4000000004 5625106.199999999, 403161.4299999997 5625108.859999999, 403120.9400000004 5625106.33, 403107.36000000034 5625105.48, 403089.48000000045 5625106.359999999, 403082.9500000002 5625106.699999999, 403073.16000000015 5625107.1899999995, 403062.5800000001 5625107.720000001, 403054.1900000004 5625108.140000001, 403040.61000000034 5625108.82, 403036.21999999974 5625109.039999999, 403020.13999999966 5625107.34, 403013.46999999974 5625106.58, 403002.6699999999 5625105.66, 402990.41000000015 5625104.6, 402985.61000000034 5625104.09, 402970.9900000002 5625102.73, 402915.48000000045 5625095.890000001, 402897.46999999974 5625093.859999999, 402878.79000000004 5625091.57, 402875.08999999985 5625101.83, 402870.5800000001 5625099.289999999, 402841.61000000034 5625083.68, 402838.96999999974 5625082.26, 402841.3200000003 5625079.74, 402823.45999999996 5625072.92, 402807.2599999998 5625066.58, 402804.23000000045 5625068.58, 402788.7000000002 5625077.75, 402778.08999999985 5625082.24, 402760.7599999998 5625087.289999999, 402726.5999999996 5625097.25, 402692.9000000004 5625112.529999999, 402682.5 5625115.1899999995, 402648.6500000004 5625125.98, 402627.25 5625130.210000001, 402590.5099999998 5625149.77, 402574.41000000015 5625159.630000001, 402562.5999999996 5625168.949999999, 402549.51999999955 5625178.84, 402541.3499999996 5625184.67, 402517.83999999985 5625201.460000001, 402509.6799999997 5625197.99, 402504.46999999974 5625193.460000001, 402497.28000000026 5625191.41, 402442.9299999997 5625175.92, 402437.5499999998 5625174.380000001, 402435.11000000034 5625176.130000001, 402426.0999999996 5625161.779999999, 402409.28000000026 5625126.0600000005, 402404.79000000004 5625122.26, 402392.7000000002 5625112.029999999, 402387.3099999996 5625101.609999999, 402379.63999999966 5625086.800000001, 402365.76999999955 5625077.869999999, 402352.95999999996 5625061.539999999, 402335.71999999974 5625043.779999999, 402285.7000000002 5625004.369999999, 402259.25 5624997.01, 402222.8300000001 5624992.369999999, 402204.29000000004 5624995.050000001, 402181.8799999999 5624998.630000001, 402169.28000000026 5625006.57, 402125.2000000002 5625009.34, 402120.0800000001 5625018.640000001, 402107.1200000001 5625023.42, 402077.78000000026 5625028.380000001, 402044.21999999974 5625027.24, 402019.3099999996 5625029.609999999, 401953.5 5625015.210000001, 401949.3799999999 5625016.609999999, 401920 5625039.91, 401897.04000000004 5625042.58, 401886.7599999998 5625040.18, 401878.0800000001 5625040.359999999, 401848.8700000001 5625029.550000001, 401817.6299999999 5625015.039999999, 401790.76999999955 5625000.27, 401762.4199999999 5624975.76, 401762.29000000004 5624970.26, 401768.01999999955 5624966.449999999, 401782.5099999998 5624968.960000001, 401793.11000000034 5624959.369999999, 401802.54000000004 5624958.359999999, 401806.98000000045 5624948.41, 401813.1200000001 5624941.039999999, 401810.01999999955 5624932.09, 401802.03000000026 5624926.210000001, 401796.3300000001 5624915.779999999, 401790.2000000002 5624904.300000001, 401780.5099999998 5624900.859999999, 401775.8300000001 5624891.699999999, 401765.5800000001 5624892.380000001, 401764.04000000004 5624890.1, 401763.4000000004 5624880.949999999, 401767.1200000001 5624870.35, 401764.5599999996 5624866.48, 401751.98000000045 5624868.050000001, 401737.1299999999 5624851.720000001, 401733.6500000004 5624829.49, 401715.1900000004 5624798.8100000005, 401711.6799999997 5624794.43, 401695.66000000015 5624789.609999999, 401685.75 5624781.199999999, 401673.2400000002 5624776.83, 401657.1799999997 5624768.0600000005, 401650.21999999974 5624760.18, 401631.95999999996 5624746.98, 401623.86000000034 5624743.210000001, 401611.1799999997 5624739.4, 401608.9900000002 5624742.66, 401603.01999999955 5624754.85, 401591.3799999999 5624760.23, 401576.3799999999 5624762.779999999, 401564.04000000004 5624777.18, 401550.6799999997 5624774.59, 401545.75 5624765.539999999, 401539.9299999997 5624762.49, 401536.2400000002 5624765.98, 401538.3499999996 5624789.85, 401540.1299999999 5624794.640000001, 401531.79000000004 5624804.23, 401527.91000000015 5624805.17, 401522.0599999996 5624801.48, 401512.78000000026 5624796.52, 401506.98000000045 5624794.42, 401506.5 5624786.289999999, 401503.46999999974 5624784.220000001, 401500.83999999985 5624785.65, 401488.04000000004 5624800.109999999, 401479.0700000003 5624802, 401472.2599999998 5624803.66, 401461.0499999998 5624811.380000001, 401456.3300000001 5624817.619999999, 401454.21999999974 5624826.380000001, 401446.26999999955 5624832.1, 401440.5800000001 5624837.32, 401440.2000000002 5624841.35, 401455.5999999996 5624863.3100000005, 401444.1900000004 5624873.029999999, 401437.8499999996 5624885.23, 401435.70999999996 5624886.84, 401429.0099999998 5624887.609999999, 401420.88999999966 5624890, 401416.20999999996 5624891.32, 401405.6299999999 5624899.26, 401394.83999999985 5624901.949999999, 401379.7400000002 5624900.76, 401368.4000000004 5624896.970000001, 401364.1799999997 5624894.609999999, 401359.2400000002 5624896.210000001, 401355.2000000002 5624912.210000001, 401351.5800000001 5624915.109999999, 401349.03000000026 5624915.119999999, 401344.5099999998 5624914.720000001, 401341.7599999998 5624911.83, 401333.25 5624897.98, 401327.0599999996 5624893.82, 401293.1900000004 5624888.23, 401278.71999999974 5624882.48, 401275.26999999955 5624879.92, 401264.5599999996 5624862.58, 401235.3200000003 5624837.6899999995, 401229.6299999999 5624830.640000001, 401226.75 5624819.07, 401221.6500000004 5624804.35, 401205.9500000002 5624810.6, 401198.79000000004 5624822.68, 401179.38999999966 5624829.07, 401171.5999999996 5624825.15, 401159.8799999999 5624780.359999999, 401167.3799999999 5624759.4, 401170.86000000034 5624758.18, 401184.9900000002 5624763.32, 401192.7400000002 5624760.890000001, 401193.51999999955 5624750.529999999, 401197.9400000004 5624743.960000001, 401199.28000000026 5624737.76, 401192.1699999999 5624726.58, 401192.0800000001 5624723.050000001, 401203.5800000001 5624711.609999999, 401197.1299999999 5624694.779999999, 401217.20999999996 5624679, 401210.71999999974 5624666.960000001, 401193.7599999998 5624675.220000001, 401190.48000000045 5624674.68, 401188.1299999999 5624669.33, 401190.28000000026 5624653.16, 401192.5499999998 5624647.1899999995, 401190.6500000004 5624644.57, 401179.33999999985 5624638.630000001, 401178.26999999955 5624636.25, 401185.5800000001 5624623.619999999, 401176.13999999966 5624599.65, 401174.08999999985 5624596.859999999, 401170.6200000001 5624594.960000001, 401167.28000000026 5624595.359999999, 401160.71999999974 5624593.710000001, 401156.8499999996 5624590.720000001, 401156.4000000004 5624584.720000001, 401159.7000000002 5624559.789999999, 401160.4500000002 5624555.27, 401159.6699999999 5624550.210000001, 401155.0700000003 5624541.300000001, 401153.1299999999 5624539.23, 401149.3300000001 5624537.880000001, 401132.5800000001 5624542.15, 401118.88999999966 5624542.43, 401110.3700000001 5624537.16, 401109.76999999955 5624525.18, 401092.7999999998 5624501.869999999, 401092.21999999974 5624501.07, 401087.83999999985 5624497.16, 401085.4900000002 5624494.3100000005, 401080.4299999997 5624488.25, 401072.2999999998 5624487.92, 401061.2400000002 5624492.33, 401058.4500000002 5624491.93, 401057.9299999997 5624482.720000001, 401062.36000000034 5624469.77, 401050.4500000002 5624434.109999999, 401047.2400000002 5624427.029999999, 401049 5624421.73, 401053.1799999997 5624407.699999999, 401053.54000000004 5624403.35, 401058.1299999999 5624399.57, 401072.3099999996 5624394.9399999995, 401076.7999999998 5624389.98, 401073 5624380.83, 401079.71999999974 5624373.9399999995, 401093.13999999966 5624370.539999999, 401100.71999999974 5624358.039999999, 401101.86000000034 5624353.880000001, 401097.66000000015 5624350.02, 401085.11000000034 5624347.630000001, 401082.9000000004 5624344.640000001, 401082.9000000004 5624338.76, 401078.9400000004 5624320.34, 401080.86000000034 5624317.390000001, 401098.0800000001 5624315.710000001, 401107.6699999999 5624311.59, 401114.9500000002 5624299.23, 401128.9000000004 5624285.24, 401131.86000000034 5624276.99, 401123.8099999996 5624257.289999999, 401112.46999999974 5624238.09, 401111.2999999998 5624235.49, 401111.48000000045 5624231.34, 401111.9500000002 5624214.869999999, 401106.0099999998 5624209.630000001, 401101.63999999966 5624207.609999999, 401100.36000000034 5624205.51, 401098.2599999998 5624199.460000001, 401112.5099999998 5624190.18, 401112.23000000045 5624183.960000001, 401110.0999999996 5624181.1, 401106.5700000003 5624180.51, 401099.0999999996 5624180.01, 401087.78000000026 5624168.529999999, 401082.9900000002 5624167.74, 401078.7599999998 5624170.84, 401075.9400000004 5624186.8100000005, 401067.54000000004 5624185.279999999, 401056.9299999997 5624177.550000001, 401048.9000000004 5624182.539999999, 401043.01999999955 5624178.619999999, 401042.5999999996 5624170.65, 401040.78000000026 5624165.960000001, 401024.45999999996 5624154.9, 401021.21999999974 5624154.4, 401011.71999999974 5624145.92, 401003.29000000004 5624147.279999999, 401000.23000000045 5624148.949999999, 400994.6200000001 5624156.01, 400990.53000000026 5624156.199999999, 400985.8099999996 5624147.640000001, 400986.71999999974 5624136.82, 400987.36000000034 5624115.3100000005, 400986.76999999955 5624105.710000001, 400980.13999999966 5624099.289999999, 400979.1900000004 5624098.73, 400942.61000000034 5624090.880000001, 400934.4299999997 5624091.18, 400921.9299999997 5624091.49, 400910.23000000045 5624090.07, 400900.6200000001 5624089.289999999, 400898.16000000015 5624090.24, 400892.11000000034 5624097.91, 400889.54000000004 5624099.02, 400883.86000000034 5624098.67, 400867.98000000045 5624086.67, 400866.91000000015 5624085.74, 400863.66000000015 5624082.619999999, 400861.5800000001 5624080.609999999, 400854.3099999996 5624073.57, 400853.5800000001 5624072.1899999995, 400845.8700000001 5624063.710000001, 400836.51999999955 5624050.699999999, 400810.45999999996 5624024.26, 400795.3799999999 5624005.85, 400757.75 5623935.76, 400755.9299999997 5623932.18, 400752.2000000002 5623929.01, 400737.9900000002 5623911.109999999, 400732.75 5623900.130000001, 400727.8300000001 5623897.66, 400690.8099999996 5623893.26, 400669.46999999974 5623875.949999999, 400668.61000000034 5623862.74, 400654.3499999996 5623855.5600000005, 400656.41000000015 5623842.68, 400650.3799999999 5623834.34, 400646.6200000001 5623819.050000001, 400622.11000000034 5623800.26, 400619.4000000004 5623789.0600000005, 400592.29000000004 5623765.5, 400583.0099999998 5623765.01, 400569.5099999998 5623760, 400564.5099999998 5623755.039999999, 400558.1699999999 5623746.460000001, 400556.20999999996 5623736.779999999, 400555.83999999985 5623730.02, 400549.86000000034 5623720.76, 400543.79000000004 5623719.51, 400529.6699999999 5623729.18, 400517.33999999985 5623725.73, 400503.8499999996 5623712.1899999995, 400501.96999999974 5623707.9, 400502.4199999999 5623701.08, 400510.51999999955 5623686.25, 400530.9000000004 5623660.1899999995, 400544.66000000015 5623639.68, 400558.7400000002 5623630.99, 400572.3499999996 5623606.51, 400582.2000000002 5623597.59, 400598.45999999996 5623570.67, 400612.9299999997 5623552.039999999, 400616.8499999996 5623537.16, 400625.21999999974 5623520.74, 400648.1299999999 5623494.67, 400647.45999999996 5623491.640000001, 400641.28000000026 5623485.6, 400607.4199999999 5623472.27, 400613.21999999974 5623456.16, 400612.2400000002 5623437.0600000005, 400608.01999999955 5623410.279999999, 400612.0700000003 5623405.15, 400619.7400000002 5623402.720000001, 400637.04000000004 5623402.880000001, 400646.13999999966 5623373.050000001, 400637.3799999999 5623356.550000001, 400638.0599999996 5623350.869999999, 400643.6900000004 5623351.220000001, 400671.76999999955 5623342.869999999, 400693.61000000034 5623323.25, 400717.16000000015 5623311.57, 400732.79000000004 5623311.9399999995, 400747.9900000002 5623295.390000001, 400750.79000000004 5623270.3100000005, 400742.20999999996 5623247.130000001, 400733.6299999999 5623234.460000001, 400735.3200000003 5623228.050000001, 400739.9000000004 5623220.609999999, 400744.0599999996 5623214.470000001, 400750.20999999996 5623216.52, 400755.4500000002 5623220.1, 400778.3099999996 5623243.199999999, 400782.96999999974 5623241.75, 400783.54000000004 5623235, 400813.7999999998 5623201.35, 400814.7000000002 5623201.359999999, 400821.5999999996 5623205.24, 400830.7599999998 5623208.119999999, 400835.8099999996 5623195.48, 400839.4000000004 5623192.73, 400862.33999999985 5623188.130000001, 400869.86000000034 5623181.26, 400890.1799999997 5623139.359999999, 400889.98000000045 5623128.550000001, 400894.2000000002 5623118.369999999, 400895.33999999985 5623116.52, 400923.1799999997 5623097.15, 400924.8099999996 5623096.25, 400932.9400000004 5623079.52, 400933.4299999997 5623076.49, 400921.20999999996 5623062.82, 400917.5599999996 5623046.609999999, 400918.4199999999 5623020.8100000005, 400925.16000000015 5623001.1899999995, 400922.8200000003 5622973.74, 400909.7000000002 5622942.99, 400885.6200000001 5622917.76, 400877.6699999999 5622906.35, 400868.9299999997 5622902.460000001, 400857.5499999998 5622899.449999999, 400852.5700000003 5622898.08, 400839.9000000004 5622888.859999999, 400830.66000000015 5622883.58, 400806.4000000004 5622875.48, 400802.5700000003 5622874.23, 400767.53000000026 5622860.77, 400752.7599999998 5622860.75, 400740.4000000004 5622833.4399999995, 400746.7599999998 5622819.470000001, 400743.5999999996 5622814.77, 400735.7599999998 5622775.890000001, 400731.8700000001 5622771.33, 400735.9299999997 5622763.59, 400741.2599999998 5622731.529999999, 400737.6500000004 5622724.220000001, 400765.1699999999 5622688.359999999, 400803.20999999996 5622672.32, 400824 5622652.1899999995, 400830.6500000004 5622633.91, 400847.5700000003 5622620.710000001, 400859.21999999974 5622605.25, 400865.71999999974 5622597.8100000005, 400886.48000000045 5622579.02)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7132-014" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7132-014.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7132-014" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7132-014.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="52.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108969</v>
       </c>
       <c r="O2" s="3">
-        <v>46213.28774075162</v>
+        <v>46306.06376042827</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>38890</v>
       </c>
       <c r="S2" s="3">
         <v>38890</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>