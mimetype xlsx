--- v4 (2026-07-12)
+++ v5 (2026-10-11)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Holpebachtal und Landschaft um Birken-Honigsessen</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7132-013</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Altenkirchen</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7132-013.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7132-013.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((406930.63999999966 5627421.960000001, 406934.46999999974 5627411.0600000005, 406934.95999999996 5627397.33, 406933.5999999996 5627387.66, 406933.0700000003 5627383.859999999, 406929.26999999955 5627376.960000001, 406930.51999999955 5627376.82, 406934.5599999996 5627383.699999999, 406937.71999999974 5627401.25, 406937.08999999985 5627410.9399999995, 406936.0999999996 5627426.57, 406933.9900000002 5627459.720000001, 406938.91000000015 5627471.630000001, 406943.91000000015 5627483.800000001, 406951.2400000002 5627501.57, 406952.5999999996 5627504.890000001, 406958.9500000002 5627515.68, 406968.2599999998 5627532.1, 406982 5627549.27, 406995.5700000003 5627566.220000001, 407007.76999999955 5627581.48, 407011.0599999996 5627585.58, 407014.8300000001 5627591.9, 407020.1200000001 5627600.77, 407023.1900000004 5627605.93, 407030.2999999998 5627617.85, 407031.6299999999 5627619.529999999, 407040.2400000002 5627630.35, 407054.26999999955 5627647.98, 407060.1900000004 5627651.050000001, 407077 5627659.77, 407100.3799999999 5627671.890000001, 407117.5 5627680.76, 407170.28000000026 5627695.9399999995, 407181.2599999998 5627698.84, 407200.0499999998 5627701.92, 407211.6900000004 5627695.8100000005, 407226.8700000001 5627688.1, 407230.5999999996 5627685.92, 407236.1799999997 5627683.51, 407252.53000000026 5627676.5, 407258 5627674.140000001, 407270.4500000002 5627671.35, 407264.8799999999 5627681.98, 407273.2599999998 5627679.960000001, 407280.63999999966 5627679.0600000005, 407285.0599999996 5627678.52, 407297.28000000026 5627677.029999999, 407315.5499999998 5627677.8100000005, 407347.98000000045 5627684, 407358.8700000001 5627670.93, 407365.16000000015 5627660.220000001, 407368.61000000034 5627646.9399999995, 407364.29000000004 5627646.5, 407364.8300000001 5627640.380000001, 407365.0099999998 5627638.539999999, 407365.1699999999 5627636.65, 407363.08999999985 5627631.57, 407362.33999999985 5627629.73, 407360.58999999985 5627621.529999999, 407395.61000000034 5627621.02, 407422.53000000026 5627622.52, 407440.53000000026 5627626.3100000005, 407454.5999999996 5627630.6, 407462.1699999999 5627635.32, 407463.23000000045 5627636.380000001, 407466.9199999999 5627640.279999999, 407474.36000000034 5627648.66, 407473.96999999974 5627656.699999999, 407479.98000000045 5627662.99, 407487.91000000015 5627663.58, 407495.83999999985 5627664.17, 407504.38999999966 5627664.890000001, 407513.16000000015 5627667.4399999995, 407516.0700000003 5627668.289999999, 407533.16000000015 5627680.960000001, 407550.3300000001 5627693.800000001, 407553.23000000045 5627695.949999999, 407556.0099999998 5627698.550000001, 407562.0599999996 5627704.220000001, 407566.29000000004 5627708.18, 407569.8499999996 5627711.529999999, 407580.26999999955 5627721.289999999, 407583.5999999996 5627724.42, 407591.88999999966 5627731.529999999, 407601.8300000001 5627740.050000001, 407605.48000000045 5627742.890000001, 407606.3099999996 5627743.6, 407612.01999999955 5627748.619999999, 407617.28000000026 5627753.1899999995, 407620 5627755.66, 407624.2000000002 5627759.49, 407629.21999999974 5627764.17, 407634.25 5627769.109999999, 407635.8200000003 5627770.8100000005, 407635.95999999996 5627770.949999999, 407636.21999999974 5627771.210000001, 407637.7999999998 5627772.789999999, 407642.5599999996 5627780.07, 407644.86000000034 5627783.34, 407647.1299999999 5627786.609999999, 407648.8799999999 5627789.26, 407649.3200000003 5627789.93, 407651.41000000015 5627793.34, 407654.8099999996 5627799.15, 407661.46999999974 5627812.59, 407662.1200000001 5627813.619999999, 407667.4500000002 5627820.17, 407670.3200000003 5627823.630000001, 407671.0099999998 5627824.43, 407671.7000000002 5627825.17, 407682.9000000004 5627835.18, 407683.5999999996 5627835.890000001, 407684.23000000045 5627836.65, 407685.4299999997 5627838.25, 407686.58999999985 5627839.859999999, 407690.4500000002 5627845.77, 407701.7400000002 5627839.619999999, 407706.25 5627838.73, 407707.8200000003 5627835.66, 407713.26999999955 5627826.1899999995, 407714.01999999955 5627824.3100000005, 407714.1500000004 5627822.6, 407714.58999999985 5627816.789999999, 407713.51999999955 5627813.73, 407712.9199999999 5627811.98, 407710.13999999966 5627808.82, 407703.9199999999 5627804.5, 407690.28000000026 5627797.23, 407689.66000000015 5627796.890000001, 407686.8300000001 5627793.92, 407683.21999999974 5627786.5600000005, 407679.5099999998 5627776.640000001, 407676.46999999974 5627768.73, 407676.3300000001 5627767.25, 407676.04000000004 5627764.1, 407674.71999999974 5627756.67, 407674.3099999996 5627750.01, 407674.04000000004 5627745.449999999, 407674.9199999999 5627737.25, 407676.7000000002 5627730.65, 407676.5099999998 5627729.119999999, 407676.23000000045 5627726.630000001, 407675.1699999999 5627717.33, 407678.78000000026 5627714.140000001, 407680.33999999985 5627713.220000001, 407683.23000000045 5627711.33, 407684.2000000002 5627711.220000001, 407683.45999999996 5627710.949999999, 407677.6500000004 5627708.109999999, 407677.4500000002 5627708.140000001, 407677.29000000004 5627708.08, 407672.41000000015 5627698.630000001, 407672 5627697.210000001, 407671.2999999998 5627694.800000001, 407671.0599999996 5627693.98, 407669.86000000034 5627689, 407669.0800000001 5627686.26, 407666.38999999966 5627674.5600000005, 407666.3300000001 5627674.289999999, 407665.5 5627669.5, 407665.2000000002 5627668.140000001, 407663.83999999985 5627661.99, 407662.9400000004 5627658.0600000005, 407660.51999999955 5627649.48, 407659.9199999999 5627647.23, 407656.8099999996 5627635.369999999, 407655.41000000015 5627630.029999999, 407655.1699999999 5627629.09, 407655.0499999998 5627627.880000001, 407656.0999999996 5627626.66, 407654.3799999999 5627620.5600000005, 407654.25 5627619.210000001, 407652.8700000001 5627618.82, 407652.3099999996 5627618.09, 407652.58999999985 5627618.01, 407650.04000000004 5627608.380000001, 407647.79000000004 5627600.07, 407646.7599999998 5627595.93, 407645.6799999997 5627591.84, 407644.36000000034 5627586.68, 407643.1299999999 5627580.390000001, 407643.23000000045 5627579.199999999, 407643.98000000045 5627577.390000001, 407643.9299999997 5627576.92, 407643.8700000001 5627576.32, 407644.2400000002 5627571.039999999, 407643.53000000026 5627571.57, 407640.8799999999 5627571.369999999, 407640.36000000034 5627567.300000001, 407639.6900000004 5627560.77, 407639.5999999996 5627558.859999999, 407639.46999999974 5627555.73, 407639.3499999996 5627548.720000001, 407639.5 5627543.73, 407640.0599999996 5627536.73, 407640.7999999998 5627529.720000001, 407644.11000000034 5627529.82, 407646.61000000034 5627527.300000001, 407646.45999999996 5627525.74, 407646.04000000004 5627523.470000001, 407645.0599999996 5627516.26, 407644.2000000002 5627514.960000001, 407643.7400000002 5627511.98, 407643.63999999966 5627509.960000001, 407643.73000000045 5627506.26, 407643.79000000004 5627505.5, 407643.6900000004 5627505.43, 407643.9500000002 5627503.67, 407644.46999999974 5627500.220000001, 407645.75 5627491.41, 407645.9299999997 5627487.1899999995, 407645.9000000004 5627483.539999999, 407645.88999999966 5627482.539999999, 407645.54000000004 5627478.01, 407645.0800000001 5627474.8100000005, 407644.79000000004 5627473, 407644.29000000004 5627470.48, 407643.5599999996 5627466.76, 407642.1500000004 5627460.92, 407641.20999999996 5627457.640000001, 407640.4900000002 5627455.109999999, 407639.36000000034 5627451.67, 407638.04000000004 5627447.5, 407635.03000000026 5627438.9399999995, 407634.9400000004 5627438.83, 407633.21999999974 5627433.630000001, 407627.7000000002 5627417.390000001, 407625.4000000004 5627409.710000001, 407624.4400000004 5627405.880000001, 407622.5700000003 5627399.0600000005, 407618.4400000004 5627382.880000001, 407615.4000000004 5627370.210000001, 407612.20999999996 5627356.35, 407611.7599999998 5627354.51, 407610.5800000001 5627348.85, 407609.21999999974 5627342.34, 407608.4400000004 5627338.26, 407608.66000000015 5627334.529999999, 407609.5099999998 5627330.800000001, 407611.16000000015 5627327.23, 407613.0599999996 5627324.470000001, 407615.0999999996 5627322, 407617.4199999999 5627319.710000001, 407621.4199999999 5627316.17, 407621.58999999985 5627316.0600000005, 407637.21999999974 5627303.66, 407637.95999999996 5627303.07, 407636.45999999996 5627302.710000001, 407641.76999999955 5627298.83, 407644.13999999966 5627297.34, 407654.01999999955 5627291.109999999, 407724.26999999955 5627255.4, 407756.03000000026 5627240.550000001, 407775.6299999999 5627231.390000001, 407784.86000000034 5627226.130000001, 407849.36000000034 5627186.02, 407864.9900000002 5627176.33, 407916.61000000034 5627142.74, 407928.1799999997 5627135.25, 407933.9000000004 5627131.539999999, 407944.3700000001 5627124.199999999, 407968.83999999985 5627117.800000001, 407983.1200000001 5627114.07, 407998.91000000015 5627103.109999999, 408010.4299999997 5627092.890000001, 408014.6500000004 5627089.15, 408029.25 5627070.85, 408036.0700000003 5627062.3100000005, 408038.5800000001 5627059.15, 408042.28000000026 5627054.52, 408066.61000000034 5627019.300000001, 408082.8700000001 5626995.800000001, 408085.88999999966 5626992.9, 408133.16000000015 5626947.449999999, 408154.25 5626927.18, 408162.6200000001 5626919.15, 408176.29000000004 5626905.75, 408179.5999999996 5626902.5, 408180.51999999955 5626901.6, 408184.45999999996 5626897.74, 408201.25 5626881.27, 408205.04000000004 5626877.550000001, 408209.0499999998 5626873.619999999, 408224.04000000004 5626870.789999999, 408237.5999999996 5626867.1, 408264.25 5626859.140000001, 408265.0700000003 5626858.9, 408280 5626853.09, 408295.8300000001 5626846.93, 408309.8099999996 5626841.49, 408312.45999999996 5626840.5600000005, 408315.78000000026 5626838.25, 408318.03000000026 5626837.039999999, 408352.01999999955 5626814.58, 408369.8099999996 5626802.83, 408384.53000000026 5626778.82, 408389.6799999997 5626770.4399999995, 408401.48000000045 5626751.1899999995, 408410.0599999996 5626737.199999999, 408413.78000000026 5626731.140000001, 408425.9000000004 5626711.369999999, 408429.4000000004 5626705.66, 408435.8200000003 5626694.960000001, 408444.91000000015 5626677.92, 408448.29000000004 5626671.51, 408454.01999999955 5626660.640000001, 408468.0599999996 5626634.050000001, 408471.4400000004 5626627.640000001, 408485.54000000004 5626613.6, 408500.0700000003 5626599.15, 408516.1200000001 5626583.17, 408533.08999999985 5626566.289999999, 408539.8700000001 5626559.539999999, 408541.7599999998 5626553.880000001, 408545.1200000001 5626543.800000001, 408547.6299999999 5626536.98, 408549.0099999998 5626531.859999999, 408555.3799999999 5626508.210000001, 408561.11000000034 5626486.960000001, 408562.73000000045 5626484.17, 408574.73000000045 5626463.369999999, 408583.8799999999 5626447.52, 408592.8099999996 5626432.050000001, 408597.75 5626423.51, 408614.96999999974 5626398.01, 408620.79000000004 5626392.539999999, 408629.0800000001 5626384.74, 408635.0700000003 5626379.09, 408650.1200000001 5626364.93, 408656.01999999955 5626359.380000001, 408666.78000000026 5626350.869999999, 408690.86000000034 5626331.8100000005, 408691.61000000034 5626330.65, 408705.16000000015 5626309.59, 408709.2599999998 5626303.199999999, 408713.63999999966 5626292.98, 408720.9500000002 5626275.91, 408727.33999999985 5626261.01, 408729.9400000004 5626254.949999999, 408714.1699999999 5626228.470000001, 408701.5999999996 5626217.5600000005, 408692.26999999955 5626213.789999999, 408674.78000000026 5626212.76, 408671.38999999966 5626210, 408670.33999999985 5626206.77, 408671 5626205.300000001, 408674.5 5626197.369999999, 408686.79000000004 5626182.380000001, 408695.4199999999 5626179.369999999, 408703.23000000045 5626176.640000001, 408725.8700000001 5626172.710000001, 408739.7599999998 5626174.4, 408769.2000000002 5626193.720000001, 408782.04000000004 5626192.4, 408787.2400000002 5626188.960000001, 408790.71999999974 5626179.67, 408785.78000000026 5626172.369999999, 408778.3200000003 5626169.380000001, 408771.78000000026 5626166.76, 408760.01999999955 5626162.039999999, 408752.9400000004 5626155.93, 408740.9299999997 5626139.75, 408723.63999999966 5626131.0600000005, 408706.33999999985 5626126.17, 408697.8700000001 5626124.630000001, 408689.1799999997 5626123.07, 408681.6799999997 5626121.710000001, 408666.21999999974 5626118.970000001, 408651.0099999998 5626122.609999999, 408639.73000000045 5626127.93, 408627.08999999985 5626140.640000001, 408620.83999999985 5626138.92, 408633.01999999955 5626121.77, 408646.9900000002 5626108.82, 408658.70999999996 5626095.42, 408656.5599999996 5626083.630000001, 408652.25 5626078.18, 408646.03000000026 5626070.33, 408643.6500000004 5626063.24, 408643.4900000002 5626059.8100000005, 408647.88999999966 5626051.029999999, 408656.23000000045 5626051.3100000005, 408662.6299999999 5626053.92, 408667.3200000003 5626055.83, 408683.41000000015 5626066.42, 408683.0599999996 5626067.050000001, 408687.5599999996 5626069.199999999, 408702.58999999985 5626070.609999999, 408713.1500000004 5626072.119999999, 408727.53000000026 5626075.68, 408736.36000000034 5626073.289999999, 408735.8300000001 5626069.59, 408738.2599999998 5626060.960000001, 408740.48000000045 5626055.199999999, 408741.54000000004 5626051.1899999995, 408742.29000000004 5626048.34, 408742.61000000034 5626048.4399999995, 408742.75 5626045.619999999, 408749.8099999996 5626041.75, 408747.9500000002 5626036.34, 408745.9199999999 5626030.43, 408745.9900000002 5626022.949999999, 408730.6699999999 5626000.93, 408721.0599999996 5625987.119999999, 408718.21999999974 5625983.039999999, 408714.9500000002 5625978.33, 408707.71999999974 5625967.949999999, 408707.36000000034 5625957.859999999, 408716.8200000003 5625943, 408726.0800000001 5625944.9399999995, 408730.2999999998 5625945.83, 408734.3799999999 5625946.6899999995, 408747.5099999998 5625949.449999999, 408768.1200000001 5625952.4, 408776.21999999974 5625951.800000001, 408784.6200000001 5625943.5, 408785.2400000002 5625940.970000001, 408794.70999999996 5625912.109999999, 408813.3300000001 5625898.09, 408829.6299999999 5625889.050000001, 408837.83999999985 5625887.220000001, 408844.5599999996 5625885.710000001, 408877.2999999998 5625878.41, 408886.13999999966 5625876.43, 408897.79000000004 5625873.84, 408940.5800000001 5625844.0600000005, 408952.9900000002 5625831.93, 408966.66000000015 5625824.529999999, 408980.3300000001 5625817.130000001, 408985.8700000001 5625817.960000001, 408987.7000000002 5625818.460000001, 408997.7000000002 5625821.199999999, 409011 5625828.199999999, 409017.7400000002 5625831.76, 409020.1699999999 5625833.74, 409026.3099999996 5625838.76, 409033.76999999955 5625844.869999999, 409038.0599999996 5625848.369999999, 409056.5499999998 5625858.300000001, 409068.11000000034 5625864.51, 409076.33999999985 5625868.92, 409080.76999999955 5625871.300000001, 409092.3300000001 5625877.140000001, 409108.45999999996 5625885.279999999, 409126.11000000034 5625894.1899999995, 409139.41000000015 5625910.33, 409149.79000000004 5625937.49, 409153.51999999955 5625947.26, 409157.7400000002 5625958.300000001, 409174.4299999997 5625988.77, 409190.1299999999 5626017.43, 409195.4400000004 5626033.15, 409200.6200000001 5626048.48, 409204.6200000001 5626078.33, 409209.0499999998 5626111.5, 409213.8099999996 5626147.08, 409219.48000000045 5626154.99, 409235.2999999998 5626177.1, 409247.3499999996 5626187, 409262.11000000034 5626199.109999999, 409273.7000000002 5626208.65, 409285.1799999997 5626218.109999999, 409296.1500000004 5626227.140000001, 409279.45999999996 5626276.41, 409275.0999999996 5626289.279999999, 409270.8099999996 5626301.93, 409257.8300000001 5626340.25, 409254.9500000002 5626348.789999999, 409238.46999999974 5626397.460000001, 409229.95999999996 5626422.58, 409228.13999999966 5626427.98, 409228.36000000034 5626429.83, 409228.83999999985 5626433.9399999995, 409236.0499999998 5626495.76, 409243.4299999997 5626559.199999999, 409244.25 5626566.17, 409249 5626609.119999999, 409250.4199999999 5626620.130000001, 409248.4199999999 5626620.33, 409257.6500000004 5626702.890000001, 409259.3700000001 5626718.27, 409260.25 5626724.43, 409262.01999999955 5626730.550000001, 409264.79000000004 5626736.17, 409268.04000000004 5626741.5, 409274.1200000001 5626749.800000001, 409280.53000000026 5626757.640000001, 409305.9299999997 5626787.99, 409317.9500000002 5626802.199999999, 409322.5800000001 5626807.68, 409344.9400000004 5626830.890000001, 409346.8799999999 5626832.6899999995, 409355.2999999998 5626840.5600000005, 409369.7000000002 5626848.27, 409380.0999999996 5626854.5600000005, 409393.29000000004 5626861.970000001, 409401.0999999996 5626865.99, 409409.7599999998 5626870.130000001, 409416.2999999998 5626872.75, 409422.8799999999 5626875.0600000005, 409430.1200000001 5626876.65, 409435.4900000002 5626877.23, 409447.2400000002 5626877.99, 409455.2599999998 5626878.51, 409462.70999999996 5626879.880000001, 409471.63999999966 5626881.59, 409478.3499999996 5626883.800000001, 409490.21999999974 5626888.26, 409494.9400000004 5626890.25, 409499.03000000026 5626892.51, 409507.0099999998 5626898.01, 409510.3700000001 5626901.359999999, 409513.0700000003 5626905.09, 409518.4000000004 5626913.02, 409522.96999999974 5626919.220000001, 409532.9400000004 5626928.65, 409535.5800000001 5626930.4399999995, 409538.3499999996 5626931.880000001, 409540.70999999996 5626932.9, 409543.71999999974 5626933.82, 409547.28000000026 5626934.57, 409550.25 5626934.970000001, 409552.7999999998 5626935.140000001, 409558.5999999996 5626934.92, 409561.5700000003 5626934.49, 409564.4900000002 5626933.789999999, 409569.36000000034 5626932.380000001, 409576.9000000004 5626929.869999999, 409587.2999999998 5626926.24, 409598.6799999997 5626922.41, 409608.28000000026 5626919.279999999, 409624.4900000002 5626914.24, 409639.9000000004 5626909.73, 409647.6500000004 5626907.67, 409657.4000000004 5626905.27, 409668.54000000004 5626902.779999999, 409685.3300000001 5626900.0600000005, 409699.83999999985 5626897.84, 409699.8200000003 5626897.74, 409700.0599999996 5626897.710000001, 409708.3200000003 5626896.33, 409708.66000000015 5626896.279999999, 409708.6699999999 5626896.359999999, 409722.28000000026 5626894.16, 409722.04000000004 5626893.029999999, 409722.4000000004 5626892.970000001, 409729.9500000002 5626891.619999999, 409738.75 5626890.08, 409745.8799999999 5626888.8100000005, 409754.28000000026 5626887.369999999, 409765.38999999966 5626885.74, 409770.0999999996 5626885.210000001, 409785.88999999966 5626883.460000001, 409790.3799999999 5626882.960000001, 409802.20999999996 5626881.789999999, 409806.0499999998 5626881.41, 409818.61000000034 5626880.18, 409829.66000000015 5626879.1, 409834.79000000004 5626878.539999999, 409838.75 5626878.1, 409851.29000000004 5626876.550000001, 409853.6699999999 5626876.25, 409866.6200000001 5626874.449999999, 409894.78000000026 5626870.09, 409906.28000000026 5626868.09, 409916.13999999966 5626866.17, 409922.0800000001 5626864.93, 409930.9199999999 5626863.02, 409941.73000000045 5626860.59, 409952.46999999974 5626858, 409966.08999999985 5626854.58, 409979.7000000002 5626851.01, 409993.54000000004 5626847.08, 410003.11000000034 5626844.17, 410030.95999999996 5626835.51, 410057.0599999996 5626827.300000001, 410060.7400000002 5626826.16, 410072.3300000001 5626822.91, 410076.23000000045 5626821.859999999, 410078.13999999966 5626821.359999999, 410092.73000000045 5626817.529999999, 410095.6799999997 5626816.82, 410104.4299999997 5626814.710000001, 410108.36000000034 5626813.92, 410111.8499999996 5626813.5, 410115.3700000001 5626813.32, 410118.36000000034 5626813.289999999, 410156.25 5626812.9399999995, 410158.70999999996 5626813.41, 410161.0099999998 5626814.4, 410162.96999999974 5626815.92, 410164.7999999998 5626815.57, 410173.3300000001 5626812.380000001, 410175.4000000004 5626811.66, 410176.2999999998 5626811.07, 410176.0499999998 5626802.99, 410175.46999999974 5626802.609999999, 410174.9199999999 5626801.1, 410174.4900000002 5626799.119999999, 410174.11000000034 5626793.1, 410173.79000000004 5626789.09, 410173.5099999998 5626785.4399999995, 410173.36000000034 5626784.130000001, 410171.4400000004 5626767.539999999, 410170.88999999966 5626762.890000001, 410169.5599999996 5626751.6899999995, 410167.98000000045 5626738.449999999, 410166.9000000004 5626728.26, 410166.36000000034 5626722.76, 410165.8799999999 5626717.91, 410165.66000000015 5626716.9, 410165.3700000001 5626712.25, 410165.0599999996 5626708.539999999, 410164.61000000034 5626702.6899999995, 410164.2599999998 5626697.140000001, 410163.98000000045 5626691.59, 410163.7599999998 5626687.140000001, 410163.63999999966 5626684.880000001, 410163.4299999997 5626675.640000001, 410163.36000000034 5626669.23, 410163.46999999974 5626666.199999999, 410163.7999999998 5626663.029999999, 410163.83999999985 5626662.67, 410164.53000000026 5626659.84, 410165.7400000002 5626657.0600000005, 410167.29000000004 5626654.27, 410168.86000000034 5626651.98, 410170.21999999974 5626650.470000001, 410173.78000000026 5626647.68, 410178.7999999998 5626644.16, 410182.6699999999 5626641.68, 410186.61000000034 5626639.380000001, 410194.0999999996 5626635.3100000005, 410199.9299999997 5626632.33, 410205.9500000002 5626629.279999999, 410214.3300000001 5626624.8100000005, 410221.0800000001 5626621.42, 410233.96999999974 5626612.85, 410234.0800000001 5626612.380000001, 410234.53000000026 5626610.5, 410235.4400000004 5626609.140000001, 410240.8499999996 5626604.32, 410249.0099999998 5626596.6899999995, 410253.5499999998 5626592.65, 410256.6299999999 5626590.140000001, 410258.6200000001 5626588.8100000005, 410260 5626587.880000001, 410263.5499999998 5626585.949999999, 410270.7599999998 5626582.17, 410279.2999999998 5626577.98, 410282.3099999996 5626576.6899999995, 410286.01999999955 5626575.41, 410290.11000000034 5626574.4399999995, 410295.79000000004 5626573.32, 410302.48000000045 5626572.07, 410310.66000000015 5626570.57, 410324.29000000004 5626567.380000001, 410325.1699999999 5626567.17, 410340.71999999974 5626563.4399999995, 410345.71999999974 5626562.26, 410349.83999999985 5626561.25, 410352.53000000026 5626560.59, 410361.5800000001 5626558.369999999, 410364.5599999996 5626559.3100000005, 410367.3300000001 5626560.6, 410369.9199999999 5626562.220000001, 410372.3499999996 5626564.0600000005, 410374.5499999998 5626566.23, 410376.3099999996 5626568.75, 410378.11000000034 5626571.9, 410380.8200000003 5626576.65, 410386.1500000004 5626585.98, 410387.7000000002 5626588.720000001, 410403.23000000045 5626615.98, 410398.25 5626635.199999999, 410406.76999999955 5626637.84, 410412.46999999974 5626639.75, 410424.13999999966 5626647.98, 410426.28000000026 5626649.92, 410432.1200000001 5626655.32, 410432.5599999996 5626654.93, 410433.86000000034 5626656.25, 410439.5099999998 5626662.35, 410447.0999999996 5626671.26, 410460.86000000034 5626690.01, 410470.3300000001 5626704.390000001, 410478.98000000045 5626718.9, 410486.66000000015 5626731.73, 410488.36000000034 5626734.6, 410494.3499999996 5626744.720000001, 410495.9500000002 5626747.43, 410505.63999999966 5626763.73, 410506.4299999997 5626765.52, 410506.91000000015 5626767.51, 410506.8499999996 5626769.75, 410506.5 5626771.609999999, 410504.79000000004 5626776.16, 410505.3499999996 5626775.9399999995, 410506.1900000004 5626775.609999999, 410507.13999999966 5626775.25, 410514.8300000001 5626784.449999999, 410516.2400000002 5626785.52, 410523.4400000004 5626775.84, 410533.03000000026 5626762.539999999, 410544.51999999955 5626746.65, 410548.13999999966 5626741.949999999, 410551.91000000015 5626737.32, 410555.78000000026 5626732.77, 410559.7400000002 5626728.359999999, 410563.7999999998 5626723.9399999995, 410565.9000000004 5626721.75, 410567.58999999985 5626719.699999999, 410572.0999999996 5626715.91, 410577 5626712.720000001, 410581.4500000002 5626710.73, 410582.0999999996 5626710.449999999, 410587.0599999996 5626708.220000001, 410592.7400000002 5626705.76, 410596.33999999985 5626704.279999999, 410598.46999999974 5626703.42, 410601.23000000045 5626702.02, 410602.6200000001 5626701.460000001, 410604.0499999998 5626701.1, 410605.54000000004 5626701.039999999, 410607.4400000004 5626701.67, 410609.0499999998 5626702.84, 410609.6200000001 5626703.609999999, 410610.8099999996 5626705.24, 410611.6299999999 5626707.0600000005, 410612.2999999998 5626710.960000001, 410612.5 5626714.050000001, 410612.5499999998 5626718.039999999, 410612.26999999955 5626722.039999999, 410611.8700000001 5626724.01, 410610.8300000001 5626726.76, 410612.2400000002 5626727.33, 410630.5599999996 5626734.43, 410631.3799999999 5626735.640000001, 410632.63999999966 5626737.51, 410642.9400000004 5626728.65, 410644.6200000001 5626728.039999999, 410657.3200000003 5626723.369999999, 410662.20999999996 5626720.140000001, 410675.16000000015 5626711.5600000005, 410690.3200000003 5626716.58, 410706.25 5626728.050000001, 410711.66000000015 5626731.890000001, 410715.7000000002 5626734.75, 410717.1500000004 5626735.779999999, 410717.63999999966 5626735.16, 410718.45999999996 5626747.59, 410720.6699999999 5626781.23, 410718.6200000001 5626796.470000001, 410714.23000000045 5626814.390000001, 410710.20999999996 5626825.6899999995, 410709.6699999999 5626839.01, 410710.86000000034 5626842.539999999, 410713.46999999974 5626876.289999999, 410714.54000000004 5626889.99, 410714.1200000001 5626896.6899999995, 410714.0599999996 5626897.67, 410712.7400000002 5626901.52, 410705.01999999955 5626924.210000001, 410700.08999999985 5626938.720000001, 410700.03000000026 5626951.699999999, 410700.01999999955 5626959.73, 410709.2400000002 5626967.66, 410720.6699999999 5626970.550000001, 410730.21999999974 5626969.02, 410745.5499999998 5626966.539999999, 410754.73000000045 5626963.859999999, 410839.6699999999 5626938.6, 410836.1900000004 5626900.98, 410878.8700000001 5626895.890000001, 410888.9199999999 5626889.550000001, 410915.48000000045 5626852.84, 410930.0700000003 5626847.289999999, 410939.0599999996 5626852.529999999, 410949.79000000004 5626858.779999999, 410960.9500000002 5626869, 411002.7000000002 5626908.59, 411020.11000000034 5626912.210000001, 411051.73000000045 5626909.08, 411107.8300000001 5626932.92, 411160.53000000026 5626937.640000001, 411209.3700000001 5626943.23, 411282.0700000003 5626961.779999999, 411324.8300000001 5626979.82, 411383.7599999998 5627022.710000001, 411464.6900000004 5627120.57, 411484.01999999955 5627151, 411563.11000000034 5627224.630000001, 411563.23000000045 5627223.949999999, 411598.3300000001 5627268.02, 411626.01999999955 5627321.42, 411637.8300000001 5627340.039999999, 411676.63999999966 5627392.76, 411744.11000000034 5627474.74, 411751.3200000003 5627483.48, 411737.5 5627514.119999999, 411734.86000000034 5627520.51, 411739.3200000003 5627522.75, 411812.25 5627559.380000001, 411876.04000000004 5627586.970000001, 411893.9000000004 5627601.42, 411909.73000000045 5627618.630000001, 411969.7999999998 5627663.869999999, 412074.5 5627725.109999999, 412092.8799999999 5627742.43, 412111.4900000002 5627770.91, 412120.95999999996 5627779.93, 412145.7000000002 5627799.0600000005, 412161.4000000004 5627810.710000001, 412169.1799999997 5627816.65, 412175.26999999955 5627822.109999999, 412190.0700000003 5627835.26, 412192.16000000015 5627833.73, 412260.04000000004 5627889.130000001, 412281.9500000002 5627913.4399999995, 412323.25 5627966.609999999, 412359.63999999966 5628015.41, 412389.1900000004 5628059.23, 412421.4199999999 5628095.619999999, 412507.5999999996 5628123.859999999, 412520.3200000003 5628126.449999999, 412600.4299999997 5628135, 412625.41000000015 5628151.07, 412645.4299999997 5628186.300000001, 412667.0999999996 5628215.300000001, 412675.13999999966 5628227.640000001, 412677.1299999999 5628235.220000001, 412676.3200000003 5628246.119999999, 412664.66000000015 5628261.869999999, 412649.9000000004 5628292.4399999995, 412642.75 5628317.470000001, 412647.9199999999 5628340.630000001, 412656.86000000034 5628359.26, 412674.9299999997 5628378.74, 412700.95999999996 5628394.74, 412816.0599999996 5628435.18, 412844.6299999999 5628443.4399999995, 412860.7000000002 5628447.199999999, 412931.9000000004 5628453.449999999, 412967.6200000001 5628464.01, 413015.1200000001 5628479.640000001, 413043.0599999996 5628489.24, 413080.1699999999 5628503.529999999, 413092.4299999997 5628509.640000001, 413111.38999999966 5628514.779999999, 413122.51999999955 5628517.789999999, 413140.48000000045 5628525.289999999, 413190.1200000001 5628538.51, 413253.6299999999 5628557.52, 413314.98000000045 5628585.35, 413342.5599999996 5628602.630000001, 413352.04000000004 5628608.68, 413379.7999999998 5628627.51, 413473.1299999999 5628683.84, 413503.9199999999 5628706.279999999, 413575.66000000015 5628756.09, 413596.6699999999 5628775.58, 413628.4400000004 5628812.9399999995, 413646.4900000002 5628831.460000001, 413665.1299999999 5628849.18, 413668.83999999985 5628852.710000001, 413744.8200000003 5628903.710000001, 413799.21999999974 5628926.199999999, 413840.45999999996 5628937.9399999995, 413869.95999999996 5628954.84, 413925.23000000045 5628984.33, 413931.4199999999 5628987.640000001, 413934.8099999996 5628989.369999999, 413958.2400000002 5629001.34, 413972.6699999999 5629009.76, 413982.75 5629015.65, 414022 5629038.529999999, 414089.6799999997 5629056.77, 414232.3099999996 5629061.24, 414235.13999999966 5629061.33, 414266.28000000026 5629061.77, 414277.6699999999 5629061.800000001, 414311.3200000003 5629069.65, 414378.8300000001 5629087.49, 414430.9000000004 5629107.82, 414463.3799999999 5629115.1899999995, 414513.5499999998 5629136.119999999, 414554.29000000004 5629147.41, 414570.54000000004 5629148.140000001, 414616.0800000001 5629154.4399999995, 414650.0599999996 5629160.029999999, 414678.1900000004 5629172.630000001, 414687.75 5629179.470000001, 414744.6200000001 5629225.890000001, 414793.6299999999 5629251.109999999, 414851.45999999996 5629274.619999999, 414885.2999999998 5629281.91, 414927.45999999996 5629286.23, 414937.23000000045 5629285.93, 414953.86000000034 5629284.859999999, 415007.6799999997 5629281.039999999, 415021.1500000004 5629284.32, 415030.2599999998 5629288.83, 415050.71999999974 5629298.4, 415082.3499999996 5629315.890000001, 415116.76999999955 5629330.609999999, 415148.4900000002 5629335.32, 415182.7599999998 5629328.5600000005, 415186.25 5629327.9, 415240.23000000045 5629289.26, 415258.63999999966 5629271.49, 415274.6299999999 5629260.68, 415282.0599999996 5629258.25, 415302.21999999974 5629251.66, 415324.4500000002 5629244.41, 415393.58999999985 5629234.710000001, 415399.9199999999 5629233.82, 415420.9199999999 5629230.630000001, 415504.3700000001 5629227.51, 415518.78000000026 5629230.699999999, 415557.0700000003 5629239.140000001, 415596.1900000004 5629249.609999999, 415617.1200000001 5629255.210000001, 415653.91000000015 5629262.699999999, 415659.08999999985 5629263.75, 415676.54000000004 5629267.279999999, 415686.7000000002 5629268.8100000005, 415688.1900000004 5629268.140000001, 415765.6500000004 5629273.82, 415784.3700000001 5629275.199999999, 415783.5800000001 5629272.800000001, 415785.88999999966 5629272.630000001, 415837.36000000034 5629264.050000001, 415839.1699999999 5629263.73, 415842.26999999955 5629263, 415845.1200000001 5629262, 415849.1299999999 5629260.140000001, 415868.9199999999 5629250.449999999, 415877.45999999996 5629246.26, 415882.9000000004 5629243.74, 415887.53000000026 5629241.84, 415892.6900000004 5629240.02, 415898.3700000001 5629238.25, 415904.2400000002 5629236.65, 415911.08999999985 5629235.17, 415917.9199999999 5629233.9, 415944.6699999999 5629230.08, 415945.04000000004 5629232.130000001, 415973.3499999996 5629228.050000001, 415973.0499999998 5629226.119999999, 415992.28000000026 5629223.390000001, 416014.4299999997 5629220.27, 416039.38999999966 5629216.710000001, 416043.36000000034 5629216.1, 416045.3300000001 5629215.67, 416047.0099999998 5629215.15, 416066.9000000004 5629208.01, 416086.51999999955 5629200.970000001, 416087.1500000004 5629202.77, 416127.83999999985 5629188.289999999, 416128.76999999955 5629187.949999999, 416128.08999999985 5629186.130000001, 416132.5099999998 5629184.550000001, 416147.5800000001 5629179.18, 416184.4000000004 5629166.050000001, 416214.1799999997 5629155.43, 416236.3300000001 5629147.52, 416255.8799999999 5629140.550000001, 416259.70999999996 5629139.33, 416260.5800000001 5629141.4399999995, 416262.2400000002 5629141.0600000005, 416264.2400000002 5629141.210000001, 416266.1200000001 5629141.93, 416267.76999999955 5629143.050000001, 416269.16000000015 5629144.5, 416272.9500000002 5629149.27, 416276.23000000045 5629153.029999999, 416279.11000000034 5629155.869999999, 416279.5800000001 5629156.289999999, 416282.8300000001 5629159.210000001, 416287.4199999999 5629163.050000001, 416291.1799999997 5</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7132-013" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7132-013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7132-013" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7132-013.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108968</v>
       </c>
       <c r="O2" s="3">
-        <v>46215.6612675815</v>
+        <v>46306.13864415292</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>38911</v>
       </c>
       <c r="S2" s="3">
         <v>38911</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>