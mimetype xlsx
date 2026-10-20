--- v4 (2026-07-13)
+++ v5 (2026-10-20)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Im Dorn</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7132-012</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Altenkirchen</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7132-012.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7132-012.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((405736.26999999955 5615140.4399999995, 405720.8099999996 5615151.98, 405714.6699999999 5615155.85, 405712.46999999974 5615157.5600000005, 405690.78000000026 5615174.460000001, 405676.29000000004 5615186.460000001, 405673.1699999999 5615189.1899999995, 405639.0499999998 5615219.0600000005, 405625.53000000026 5615228.880000001, 405602.9500000002 5615244.01, 405590.7400000002 5615253.380000001, 405574.1699999999 5615268.800000001, 405528.88999999966 5615312.949999999, 405522.04000000004 5615319.6899999995, 405520.11000000034 5615321.59, 405517.98000000045 5615323.35, 405504.66000000015 5615334.35, 405501.0099999998 5615337.140000001, 405489.23000000045 5615346.130000001, 405486.6799999997 5615348.0600000005, 405477.76999999955 5615352.07, 405473.4500000002 5615353.98, 405471.03000000026 5615359.380000001, 405468.78000000026 5615362.6, 405468.2599999998 5615363.34, 405451.1299999999 5615376.539999999, 405415.28000000026 5615401.109999999, 405350.0099999998 5615440.84, 405345.86000000034 5615443.35, 405332.9000000004 5615451.550000001, 405329.6900000004 5615454.35, 405321.95999999996 5615461.0600000005, 405318.79000000004 5615462.99, 405289.46999999974 5615480.890000001, 405282.53000000026 5615484.92, 405276.7599999998 5615486.73, 405237.36000000034 5615510.59, 405223.5 5615519.800000001, 405216.3099999996 5615524.58, 405214.1500000004 5615525.960000001, 405193.8300000001 5615538.99, 405177.73000000045 5615549.3100000005, 405175.3799999999 5615550.8100000005, 405165.1699999999 5615557.1, 405152.3799999999 5615564.9, 405138.5499999998 5615573.34, 405128.78000000026 5615579.33, 405124.23000000045 5615582.09, 405109.71999999974 5615590.85, 405096.01999999955 5615598.5600000005, 405092.61000000034 5615600.470000001, 405090.1900000004 5615601.970000001, 405072.4199999999 5615613.050000001, 405068.3300000001 5615615.6, 405047.04000000004 5615628.619999999, 405038.16000000015 5615634.210000001, 405028.33999999985 5615640.23, 405028.11000000034 5615639.869999999, 405014.66000000015 5615648.07, 405008.2000000002 5615652.02, 405006.7400000002 5615650.76, 405004.7000000002 5615650.98, 404998.58999999985 5615654.390000001, 404993.1900000004 5615657.1, 404983.73000000045 5615660.68, 404981.76999999955 5615661.42, 404962.04000000004 5615668.91, 404960.1299999999 5615669.640000001, 404951.7400000002 5615658.359999999, 404950 5615659.6, 404944.1799999997 5615663.76, 404943.96999999974 5615669.710000001, 404936.61000000034 5615679.470000001, 404910.46999999974 5615697.140000001, 404908 5615699.289999999, 404909.2599999998 5615702.57, 404907.8499999996 5615706.970000001, 404903.6299999999 5615713.43, 404897.3099999996 5615719.880000001, 404858.1500000004 5615727.609999999, 404809.4500000002 5615736.529999999, 404788.4000000004 5615741.01, 404752.70999999996 5615748.51, 404722.04000000004 5615754.6, 404700.53000000026 5615758.029999999, 404697.23000000045 5615758.33, 404680.3099999996 5615759.859999999, 404659.6699999999 5615761.27, 404641.0099999998 5615761.82, 404618.0599999996 5615761.529999999, 404596.54000000004 5615760.41, 404576.5700000003 5615758.92, 404562.91000000015 5615757.17, 404541.4000000004 5615753.17, 404523.7999999998 5615748.720000001, 404410.6200000001 5615720.630000001, 404390.7000000002 5615716.43, 404375.3499999996 5615714.369999999, 404352.3499999996 5615712.380000001, 404331.86000000034 5615712.17, 404306.38999999966 5615713.949999999, 404278.66000000015 5615718.0600000005, 404204.66000000015 5615735.710000001, 404182.0499999998 5615741.390000001, 404156.2999999998 5615746.779999999, 404135.76999999955 5615749.890000001, 404119.6699999999 5615752.039999999, 404104.26999999955 5615753, 404085.8099999996 5615752.49, 404056.54000000004 5615748.85, 404035.9500000002 5615744.789999999, 404036.08999999985 5615741.4399999995, 404037.0700000003 5615724.75, 404037.7999999998 5615711.8100000005, 404038.1500000004 5615702.130000001, 404038.54000000004 5615697.210000001, 404038.8700000001 5615693.1, 404039.3799999999 5615686.73, 404039.6799999997 5615682.92, 404039.8799999999 5615680.41, 404040.01999999955 5615678.65, 404040.83999999985 5615668.48, 404041.6500000004 5615657.279999999, 404042.3499999996 5615647.43, 404042.5099999998 5615645.460000001, 404043.48000000045 5615635.01, 404043.91000000015 5615628.34, 404044.5 5615621.220000001, 404045.5499999998 5615607.92, 404047.3700000001 5615578.09, 404047.8499999996 5615571.710000001, 404049.6799999997 5615548.130000001, 404049.98000000045 5615543.59, 404049.6699999999 5615538.91, 404049.79000000004 5615495.26, 404047.95999999996 5615477.23, 404044.5 5615465.6, 404039.45999999996 5615455.16, 404032.9400000004 5615441.619999999, 404032.4400000004 5615440.8100000005, 404023.29000000004 5615427.6899999995, 404014.5700000003 5615417.4399999995, 404005.61000000034 5615407.630000001, 403983.8499999996 5615389.33, 403975.6500000004 5615383.859999999, 403966.9199999999 5615378.42, 403949.75 5615370.9399999995, 403939.8300000001 5615367.17, 403931.5700000003 5615364.029999999, 403900.88999999966 5615357.3100000005, 403876.4000000004 5615351.93, 403874.38999999966 5615351.4, 403855.9000000004 5615347.43, 403855.36000000034 5615347.34, 403847.01999999955 5615344.9, 403825.3799999999 5615339.6899999995, 403810.9000000004 5615334.09, 403808.8799999999 5615333.48, 403798.7999999998 5615330.42, 403791.13999999966 5615325.210000001, 403780.0499999998 5615317.66, 403777.5599999996 5615315.109999999, 403771.1500000004 5615308.529999999, 403762.98000000045 5615295.869999999, 403758.36000000034 5615281.789999999, 403754.13999999966 5615263.210000001, 403749.95999999996 5615219.07, 403748.4500000002 5615201.68, 403748.1799999997 5615198.699999999, 403746.6900000004 5615181.9399999995, 403744.5099999998 5615161.6899999995, 403741.33999999985 5615132.17, 403739.46999999974 5615112.699999999, 403734.76999999955 5615063.789999999, 403732.3099999996 5615038.15, 403731.98000000045 5615036.9399999995, 403730.9199999999 5615033.109999999, 403729.9000000004 5615029.33, 403727.6900000004 5615021.23, 403726.4000000004 5615011.880000001, 403725.2599999998 5614998.640000001, 403721.4400000004 5614984.550000001, 403713.9400000004 5614966.529999999, 403711.0099999998 5614959.51, 403707.4900000002 5614951.4399999995, 403703.51999999955 5614942.34, 403696.0999999996 5614921.960000001, 403691.70999999996 5614916.52, 403682.33999999985 5614898.109999999, 403680.53000000026 5614894.789999999, 403671.7999999998 5614878.6899999995, 403660.8799999999 5614864.58, 403652.3700000001 5614853.59, 403643.8499999996 5614842.5, 403638.73000000045 5614835.98, 403637.2999999998 5614834.17, 403630.70999999996 5614825.3100000005, 403621.86000000034 5614813.460000001, 403607.8200000003 5614797.27, 403604.5599999996 5614793.5, 403601.8300000001 5614791.1899999995, 403599.25 5614788.779999999, 403591.5599999996 5614781.5600000005, 403585.26999999955 5614775.66, 403580.2000000002 5614770.92, 403576.21999999974 5614767.369999999, 403569.29000000004 5614763.99, 403547.38999999966 5614753.1899999995, 403528.3200000003 5614741.83, 403522.1299999999 5614738.4, 403519.0999999996 5614736.710000001, 403506.7000000002 5614729.82, 403504.0599999996 5614728.359999999, 403503.21999999974 5614727.890000001, 403499.61000000034 5614725.890000001, 403490.96999999974 5614720.949999999, 403486.0099999998 5614718.119999999, 403484.25 5614712.82, 403483.71999999974 5614712.52, 403476.8200000003 5614708.67, 403475.7999999998 5614707.82, 403473.4500000002 5614705.869999999, 403458.70999999996 5614697.369999999, 403455.7400000002 5614695.619999999, 403443.9500000002 5614688.93, 403429.3700000001 5614680.5600000005, 403425.71999999974 5614677.4, 403414.98000000045 5614671.640000001, 403409.96999999974 5614669.199999999, 403399.96999999974 5614663.880000001, 403395.3300000001 5614661.9399999995, 403384.8499999996 5614656.029999999, 403370.23000000045 5614648.369999999, 403368.51999999955 5614647.529999999, 403360.1900000004 5614643.02, 403358.58999999985 5614641.8100000005, 403357.54000000004 5614640.109999999, 403357.1299999999 5614638.16, 403357.3499999996 5614635.66, 403353.29000000004 5614637.1, 403346.1200000001 5614641.289999999, 403331.28000000026 5614633.99, 403325.5700000003 5614631.359999999, 403314.0999999996 5614626.07, 403307.8200000003 5614623.960000001, 403294.5099999998 5614619.51, 403291.8099999996 5614618.92, 403272.8099999996 5614614.710000001, 403261.6500000004 5614612.25, 403246.51999999955 5614608.91, 403242.28000000026 5614607.970000001, 403231.4199999999 5614605.26, 403201.1500000004 5614597.9399999995, 403192.01999999955 5614595.800000001, 403186.3200000003 5614595.300000001, 403160.58999999985 5614588.4399999995, 403152.5 5614585.8100000005, 403133.36000000034 5614579.48, 403129.9500000002 5614578.35, 403126.4500000002 5614577.119999999, 403122.23000000045 5614575.640000001, 403116.28000000026 5614570.050000001, 403115.08999999985 5614568.16, 403113.11000000034 5614565.01, 403111.4500000002 5614558.76, 403111.1799999997 5614554, 403111.9000000004 5614548.300000001, 403112.1500000004 5614547.34, 403113.6900000004 5614541.640000001, 403116.0800000001 5614536.1899999995, 403118.66000000015 5614531.15, 403126.8200000003 5614515.16, 403138.0700000003 5614501.5600000005, 403150.78000000026 5614489.52, 403161.96999999974 5614478.210000001, 403170.29000000004 5614472.619999999, 403178.04000000004 5614467.8100000005, 403187.9400000004 5614462.0600000005, 403198.9299999997 5614456.619999999, 403209.25 5614450.359999999, 403218.75 5614443.699999999, 403227.6699999999 5614435.609999999, 403237.79000000004 5614421.84, 403238.66000000015 5614419.550000001, 403239.8200000003 5614417, 403241.2999999998 5614413.1, 403242.7000000002 5614408.449999999, 403243.4400000004 5614404.8100000005, 403243.91000000015 5614402.6, 403244.9199999999 5614400.050000001, 403246.5099999998 5614397.039999999, 403248.3200000003 5614394.23, 403250.5 5614391.59, 403253.4000000004 5614389.0600000005, 403253.21999999974 5614388.1899999995, 403254.3700000001 5614386.220000001, 403269.28000000026 5614375.050000001, 403279.13999999966 5614368.8100000005, 403291.03000000026 5614361.289999999, 403304.8700000001 5614355.539999999, 403318.78000000026 5614350.609999999, 403333.0099999998 5614347.84, 403348.01999999955 5614347.050000001, 403362.8799999999 5614348.08, 403377.3799999999 5614350.99, 403386.7599999998 5614354.34, 403393.20999999996 5614356.640000001, 403402.29000000004 5614360.949999999, 403405.03000000026 5614363.27, 403417.6500000004 5614371.369999999, 403430.0599999996 5614379.34, 403434.86000000034 5614382.43, 403436.8099999996 5614389.09, 403450.01999999955 5614396.210000001, 403464.21999999974 5614403.140000001, 403478.91000000015 5614408.76, 403494.9000000004 5614412.34, 403503.7599999998 5614413.1899999995, 403514 5614414.17, 403536.83999999985 5614414.65, 403537.33999999985 5614414.66, 403560.16000000015 5614410.130000001, 403588.76999999955 5614400.949999999, 403612.2400000002 5614392.82, 403616.5 5614390.67, 403632.2000000002 5614382.75, 403651.8300000001 5614375.9399999995, 403652.6200000001 5614375.65, 403665.03000000026 5614371.85, 403699.38999999966 5614370.609999999, 403712.45999999996 5614368.4399999995, 403727.16000000015 5614361.029999999, 403733.7599999998 5614357.1899999995, 403734.45999999996 5614350.43, 403738.8700000001 5614338.630000001, 403740.21999999974 5614335.029999999, 403740.3700000001 5614333.84, 403740.6500000004 5614331.76, 403741.28000000026 5614327, 403743.01999999955 5614313.789999999, 403744.91000000015 5614299.470000001, 403739.66000000015 5614289.8100000005, 403740.2599999998 5614282.220000001, 403741.1500000004 5614270.85, 403741.7999999998 5614262.65, 403743.6200000001 5614244.43, 403745.2599999998 5614231.91, 403747.5700000003 5614220.1, 403750.95999999996 5614207.380000001, 403751.5999999996 5614206.029999999, 403754.29000000004 5614200.210000001, 403757.51999999955 5614193.1899999995, 403761.5 5614181.27, 403763.5999999996 5614178.970000001, 403770.1699999999 5614171.74, 403776.6900000004 5614156.970000001, 403785.1200000001 5614144.83, 403793.38999999966 5614121.970000001, 403812.2599999998 5614083.07, 403825.25 5614056.02, 403844.63999999966 5614013.029999999, 403860.38999999966 5613990.140000001, 403866.1500000004 5613976.08, 403870.5 5613965.5, 403882.8300000001 5613941.9399999995, 403893.23000000045 5613914.82, 403897.8099999996 5613906.050000001, 403907.63999999966 5613887.25, 403917.3200000003 5613865.880000001, 403930.21999999974 5613842.16, 403940.1500000004 5613821.779999999, 403951.1299999999 5613800.67, 403964.6699999999 5613776.48, 403972.6200000001 5613764.26, 403979.2999999998 5613746.24, 403990.54000000004 5613725.0600000005, 404000.38999999966 5613702.949999999, 404014.6799999997 5613673.390000001, 404028.4900000002 5613647.9, 404037.3799999999 5613638.609999999, 404047.11000000034 5613632.26, 404062.25 5613627.15, 404085.61000000034 5613621.24, 404106.1200000001 5613608.029999999, 404131.45999999996 5613586.75, 404151.9500000002 5613573.6899999995, 404166.0499999998 5613566.01, 404182.6900000004 5613560.1, 404214.9900000002 5613552.1, 404235.8200000003 5613546.8100000005, 404254.6900000004 5613540.01, 404274.33999999985 5613528.279999999, 404286.6500000004 5613518.07, 404296.03000000026 5613509.460000001, 404304.5099999998 5613501.67, 404336.2999999998 5613473.67, 404363.5099999998 5613451.130000001, 404380.41000000015 5613427.130000001, 404388.01999999955 5613414.279999999, 404399.1900000004 5613392.539999999, 404406.58999999985 5613378.140000001, 404413.96999999974 5613352.27, 404429.29000000004 5613305.880000001, 404430 5613303.76, 404432.3799999999 5613296.550000001, 404439.01999999955 5613281.470000001, 404446.66000000015 5613270.26, 404453.11000000034 5613259.220000001, 404454.45999999996 5613256.92, 404455.5700000003 5613254.859999999, 404495.79000000004 5613203.449999999, 404546.86000000034 5613138.470000001, 404550.95999999996 5613133.4, 404600.6699999999 5613071.859999999, 404645.9900000002 5613015.16, 404653.75 5613006.869999999, 404653.8300000001 5613004.33, 404666.03000000026 5612991.07, 404670.76999999955 5612986.34, 404682.61000000034 5612974.93, 404701.98000000045 5612957.710000001, 404703.4299999997 5612959.1, 404709.4299999997 5612954.140000001, 404718.9500000002 5612946.27, 404726.6200000001 5612939.75, 404734.1699999999 5612933.08, 404741.5099999998 5612926.210000001, 404742.0700000003 5612925.67, 404748.6900000004 5612919.140000001, 404755.6200000001 5612911.84, 404769.1699999999 5612896.0600000005, 404775.3700000001 5612888.08, 404781.8700000001 5612879.460000001, 404787.61000000034 5612872.02, 404794.0499999998 5612864.119999999, 404797.3200000003 5612859.779999999, 404801.21999999974 5612855.26, 404805.1799999997 5612851.07, 404808.8300000001 5612847.619999999, 404809.4000000004 5612846.5, 404813.73000000045 5612841.93, 404822.01999999955 5612834.49, 404826.79000000004 5612830.34, 404830.54000000004 5612827.23, 404834.5800000001 5612824.1899999995, 404838.63999999966 5612821.140000001, 404842.5999999996 5612818.199999999, 404847.73000000045 5612814.970000001, 404849.86000000034 5612813.4, 404851.75 5612812, 404854 5612810.51, 404855.5499999998 5612809.48, 404859.3200000003 5612807.08, 404861.3300000001 5612805.85, 404863.0999999996 5612804.77, 404870.8499999996 5612800.25, 404877.0800000001 5612796.9399999995, 404879.03000000026 5612795.880000001, 404897.3499999996 5612786.140000001, 404916.0800000001 5612776.1899999995, 404917.0599999996 5612776.140000001, 404917.9500000002 5612776.529999999, 404918.70999999996 5612777.210000001, 404920.4000000004 5612779.68, 404921.83999999985 5612782.32, 404935.98000000045 5612809.26, 404952.5 5612840.800000001, 404960.78000000026 5612856.609999999, 404968.88999999966 5612872.109999999, 404976.70999999996 5612887.029999999, 404984.8200000003 5612902.5, 404989.4900000002 5612911.699999999, 404994.53000000026 5612921.029999999, 404995.45999999996 5612922.84, 405013.61000000034 5612957.48, 405041.9199999999 5613011.43, 405100.96999999974 5613124.07, 405109.2400000002 5613139.85, 405117.54000000004 5613150.23, 405126.95999999996 5613162.619999999, 405135.28000000026 5613177.720000001, 405136.5499999998 5613188.73, 405139.5800000001 5613223.93, 405145.53000000026 5613238.02, 405158.6699999999 5613258.68, 405172.26999999955 5613271.5, 405196.9400000004 5613288.42, 405251.83999999985 5613318.050000001, 405308.38999999966 5613344.73, 405313.45999999996 5613348.93, 405321.6299999999 5613358.619999999, 405329.6699999999 5613375, 405331.1200000001 5613377.949999999, 405338.51999999955 5613393.6, 405358.88999999966 5613436.27, 405359.4199999999 5613437.300000001, 405368.7400000002 5613455.550000001, 405379.2400000002 5613476.140000001, 405382.16000000015 5613481.83, 405389.91000000015 5613496.93, 405404.5 5613525.41, 405405.23000000045 5613528.960000001, 405408.6500000004 5613545.77, 405413.0800000001 5613561.91, 405415.3099999996 5613570.050000001, 405419.7999999998 5613570.66, 405420.3200000003 5613572.470000001, 405431.3099999996 5613611.039999999, 405441.7000000002 5613647.470000001, 405449.83999999985 5613676.01, 405452.3499999996 5613685.039999999, 405453.2999999998 5613688.42, 405454.61000000034 5613693.130000001, 405461.11000000034 5613715.050000001, 405462.96999999974 5613721.3100000005, 405467.0999999996 5613735.24, 405469.4400000004 5613742.550000001, 405476.98000000045 5613766.17, 405480.1200000001 5613775.98, 405482.9199999999 5613784.789999999, 405489.73000000045 5613810.25, 405494.3099999996 5613827.4, 405495.36000000034 5613831.34, 405501.23000000045 5613841.42, 405508.54000000004 5613853.960000001, 405510.1699999999 5613856.76, 405510.66000000015 5613857.300000001, 405518.1200000001 5613865.460000001, 405537.54000000004 5613886.73, 405543.63999999966 5613895.57, 405560.11000000034 5613919.42, 405566.4900000002 5613928.68, 405572.3200000003 5613937.109999999, 405577.3200000003 5613943.1899999995, 405582.3300000001 5613949.279999999, 405583.63999999966 5613951.5600000005, 405587.6900000004 5613958.619999999, 405595.8300000001 5613972.8100000005, 405601.95999999996 5613986.0600000005, 405609.0599999996 5614001.42, 405615.6799999997 5614013.5, 405620.58999999985 5614022.460000001, 405623.63999999966 5614028.029999999, 405626.08999999985 5614031.949999999, 405638.5999999996 5614042.02, 405660.28000000026 5614051.970000001, 405674.2400000002 5614058.42, 405677.1500000004 5614059.26, 405678.8099999996 5614062.49, 405679.78000000026 5614064.6899999995, 405684.13999999966 5614083.85, 405688.3200000003 5614098.6, 405691.4299999997 5614112.1, 405693.9199999999 5614123.1899999995, 405694.86000000034 5614127.4399999995, 405695.3799999999 5614129.050000001, 405696.61000000034 5614132.92, 405703.1299999999 5614162.720000001, 405705.0099999998 5614166.93, 405706.3300000001 5614169.98, 405706.91000000015 5614173.07, 405708.75 5614175.8100000005, 405714.79000000004 5614185.07, 405726.7999999998 5614195.08, 405731.28000000026 5614202.359999999, 405758.2400000002 5614198.16, 405760.0599999996 5614200.02, 405760.20999999996 5614202.83, 405759.0099999998 5614207.1899999995, 405758.7999999998 5614212.0600000005, 405758.21999999974 5614224.59, 405756.8200000003 5614229.0600000005, 405753.16000000015 5614231.949999999, 405720.91000000015 5614238.07, 405686.88999999966 5614244.529999999, 405651.6900000004 5614251.210000001, 405622.45999999996 5614254.59, 405621.0099999998 5614257.220000001, 405623.3799999999 5614263.9, 405632.8300000001 5614280.119999999, 405648.1500000004 5614306.380000001, 405658.6799999997 5614323.800000001, 405668.61000000034 5614341.359999999, 405674.38999999966 5614351.58, 405676.5999999996 5614355.27, 405680.61000000034 5614361.98, 405698.73000000045 5614388.08, 405724.53000000026 5614425.26, 405729.0999999996 5614431.85, 405735.83999999985 5614441.550000001, 405741.1500000004 5614449.210000001, 405744.3099999996 5614453.76, 405743.4900000002 5614459.34, 405751.6699999999 5614463.1899999995, 405761.5599999996 5614456.09, 405816.76999999955 5614416.460000001, 405860.26999999955 5614385.24, 405864.7999999998 5614383.119999999, 405875.5800000001 5614378.1, 405932.23000000045 5614351.66, 405971.6799999997 5614333.1, 405989.3799999999 5614332.6899999995, 405995.21999999974 5614335.74, 406001.76999999955 5614339.17, 406009.8200000003 5614353.02, 406018.2999999998 5614367.6, 406027.6200000001 5614383.630000001, 406011.75 5614392.119999999, 405994.23000000045 5614408.74, 405990.2000000002 5614415.359999999, 405985.1299999999 5614423.640000001, 405980.88999999966 5614434.68, 405979.21999999974 5614439.380000001, 405979.73000000045 5614443.92, 405979.91000000015 5614454.1899999995, 405980.26999999955 5614457.07, 405981.8799999999 5614470, 405985.3099999996 5614490.550000001, 405989.38999999966 5614531.869999999, 405988.9400000004 5614550.369999999, 405985.1500000004 5614564.550000001, 405981.78000000026 5614571.33, 405979.46999999974 5614575.3100000005, 405960.1799999997 5614593.279999999, 405948.5099999998 5614602.289999999, 405944.9900000002 5614605.02, 405926.8799999999 5614619.029999999, 405915.3499999996 5614627.9399999995, 405903.8700000001 5614640.92, 405902.95999999996 5614641.93, 405898.38999999966 5614648.869999999, 405890.8799999999 5614661.529999999, 405888.5 5614667.26, 405883.4400000004 5614679.41, 405880.58999999985 5614686.279999999, 405870.2599999998 5614711.109999999, 405863.3499999996 5614727.32, 405860.0700000003 5614735.02, 405844.04000000004 5614754.57, 405824.0499999998 5614770.15, 405811.54000000004 5614779, 405792.91000000015 5614796.640000001, 405778.8700000001 5614814.6, 405778.0800000001 5614825.119999999, 405778.96999999974 5614827.5, 405782.1200000001 5614835.789999999, 405783.4299999997 5614839.27, 405798.58999999985 5614855.25, 405807.86000000034 5614867.529999999, 405848.3499999996 5614899.66, 405876.01999999955 5614921.26, 405900.5999999996 5614938.529999999, 405905.96999999974 5614941.449999999, 405925.6900000004 5614953.220000001, 405937.53000000026 5614967.35, 405938.76999999955 5614971.6899999995, 405936.5599999996 5614985.039999999, 405927.3700000001 5614995.67, 405907.13999999966 5615011.92, 405890.95999999996 5615023.84, 405887.6200000001 5615026.3100000005, 405858.03000000026 5615048.699999999, 405855.6799999997 5615050.390000001, 405820.7000000002 5615075.289999999, 405790.4299999997 5615097.289999999, 405762.98000000045 5615120.5, 405736.26999999955 5615140.4399999995)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7132-012" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7132-012.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7132-012" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7132-012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108967</v>
       </c>
       <c r="O2" s="3">
-        <v>46216.66347888833</v>
+        <v>46315.78134335603</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>31847</v>
       </c>
       <c r="S2" s="3">
         <v>31847</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>