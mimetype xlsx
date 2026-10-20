--- v4 (2026-07-19)
+++ v5 (2026-10-20)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Steinerother Kopf</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7132-011</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Altenkirchen</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7132-011.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7132-011.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((418804.1799999997 5622721.289999999, 418817.38999999966 5622723.08, 418866 5622729.67, 418885.7999999998 5622732.359999999, 418924.7999999998 5622737.65, 418931.4400000004 5622738.550000001, 418945.5499999998 5622740.470000001, 418908.21999999974 5622773.539999999, 418869.70999999996 5622807.640000001, 418868.4500000002 5622809.539999999, 418868.0099999998 5622811.6899999995, 418868.88999999966 5622813.710000001, 418870.46999999974 5622815.4399999995, 418872.2400000002 5622816.01, 418935.2400000002 5622826.6899999995, 419004.6900000004 5622838.460000001, 419008.6699999999 5622839.140000001, 419011.76999999955 5622851.789999999, 419016.8700000001 5622872.699999999, 419019.0800000001 5622881.76, 419021.70999999996 5622892.51, 419023.45999999996 5622899.640000001, 419099.6799999997 5622910.32, 419178.8099999996 5622921.41, 419346 5622944.720000001, 419399.6500000004 5622964.16, 419397.3300000001 5622970.15, 419378.73000000045 5623010.48, 419367.3700000001 5623052.33, 419404.5700000003 5623055.85, 419484.9500000002 5623081.16, 419503.36000000034 5623086.949999999, 419521.01999999955 5623096.32, 419531.91000000015 5623114.460000001, 419533.3300000001 5623122.460000001, 419527.4900000002 5623130.960000001, 419526.88999999966 5623131.83, 419525.23000000045 5623134.24, 419520.28000000026 5623141.460000001, 419505.63999999966 5623161.859999999, 419489.7000000002 5623181.51, 419460.25 5623217.380000001, 419443.91000000015 5623241.58, 419429.03000000026 5623264.970000001, 419415.04000000004 5623285.73, 419403.0599999996 5623300.779999999, 419380.38999999966 5623335.18, 419369.28000000026 5623352.85, 419365.5999999996 5623358.6899999995, 419354.2400000002 5623375.8100000005, 419341.9299999997 5623394.789999999, 419331.3799999999 5623410.6899999995, 419314.76999999955 5623389.880000001, 419293.6200000001 5623405.07, 419291.9299999997 5623406.27, 419286.9000000004 5623409.890000001, 419274.11000000034 5623418.82, 419255.33999999985 5623431.949999999, 419236.45999999996 5623445.140000001, 419217.9299999997 5623455.09, 419214.5 5623456.93, 419199.8200000003 5623463.8100000005, 419186.7599999998 5623469.92, 419161.63999999966 5623483.9, 419147.8799999999 5623490.640000001, 419129.7599999998 5623498.789999999, 419110.91000000015 5623507.279999999, 419092.9000000004 5623515.369999999, 419074.98000000045 5623523.8100000005, 419068.83999999985 5623526.550000001, 419066.6799999997 5623527.52, 419062.91000000015 5623544.74, 419052.5800000001 5623545.890000001, 419042.51999999955 5623548.51, 419051.45999999996 5623575.029999999, 419046.0999999996 5623571.1899999995, 419036.23000000045 5623561.85, 419013.4500000002 5623541.83, 418987.5599999996 5623527.869999999, 418985.95999999996 5623530.82, 418960.6299999999 5623528.73, 418953.7599999998 5623528.210000001, 418940.63999999966 5623527.140000001, 418935.8499999996 5623526.76, 418932.33999999985 5623526.49, 418891.26999999955 5623523.130000001, 418868.5700000003 5623521.48, 418851.1900000004 5623519.25, 418847.4199999999 5623518.6, 418821.6500000004 5623514.789999999, 418794.63999999966 5623510.74, 418778.54000000004 5623508.24, 418764.48000000045 5623506.0600000005, 418746.46999999974 5623501.1899999995, 418745.4400000004 5623500.859999999, 418742.9299999997 5623500.07, 418703.3700000001 5623489.3100000005, 418668.8200000003 5623475.130000001, 418665.75 5623472.48, 418602.0700000003 5623419.8100000005, 418571.9199999999 5623394.880000001, 418569.04000000004 5623392.220000001, 418517.3200000003 5623415.57, 418515.6900000004 5623416.140000001, 418505.7999999998 5623403.07, 418476.75 5623366.17, 418470.6200000001 5623358.380000001, 418527.25 5623340.359999999, 418502.0800000001 5623300.17, 418474.75 5623256.5, 418480.1799999997 5623253.630000001, 418482.8499999996 5623252.220000001, 418486.3099999996 5623250.67, 418492.46999999974 5623247.91, 418497.9199999999 5623245.48, 418505.1900000004 5623242.24, 418513.6799999997 5623238.43, 418520.5700000003 5623235.34, 418533.6200000001 5623229.5, 418540.71999999974 5623226.33, 418549.51999999955 5623222.390000001, 418562.0700000003 5623216.98, 418562.33999999985 5623216.85, 418565.0499999998 5623215.65, 418557.9900000002 5623196.199999999, 418550.9500000002 5623176.85, 418548.7400000002 5623170.83, 418532.08999999985 5623125.529999999, 418530.5700000003 5623121.4, 418477.71999999974 5623126.720000001, 418459.9299999997 5623128.52, 418434.7400000002 5623131.050000001, 418428.95999999996 5623127.23, 418410.08999999985 5623076.82, 418406.46999999974 5623067.140000001, 418389.8799999999 5623022.779999999, 418387.9199999999 5623014.75, 418386.6299999999 5623006.98, 418394.1799999997 5622972.550000001, 418451.21999999974 5622925.359999999, 418498.1900000004 5622901.83, 418512.01999999955 5622890.970000001, 418537.1500000004 5622852.75, 418569.9500000002 5622822.82, 418588.46999999974 5622790.199999999, 418681.5700000003 5622735.15, 418751.3099999996 5622719.789999999, 418802.61000000034 5622721.25, 418804.1799999997 5622721.289999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7132-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7132-011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7132-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7132-011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108966</v>
       </c>
       <c r="O2" s="3">
-        <v>46222.30898998656</v>
+        <v>46315.34472084751</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>30504</v>
       </c>
       <c r="S2" s="3">
         <v>30504</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>