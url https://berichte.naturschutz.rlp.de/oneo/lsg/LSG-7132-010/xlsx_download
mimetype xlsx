--- v4 (2026-07-12)
+++ v5 (2026-10-20)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Wildenburgisches Land</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7132-010</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Altenkirchen</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7132-010.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7132-010.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((417989.38999999966 5639225.949999999, 418005.16000000015 5639294.380000001, 418011.9400000004 5639323.17, 418012.5999999996 5639325.9399999995, 418023.6900000004 5639372.42, 418063.1900000004 5639541.48, 418078.8499999996 5639608.41, 418079.66000000015 5639611.890000001, 418085.4000000004 5639636.43, 418096.21999999974 5639682.720000001, 418091.1900000004 5639702.48, 418075.6799999997 5639763.24, 418049.3799999999 5639866.65, 418045.0999999996 5639883.4, 418044.3200000003 5639886.470000001, 418042.4900000002 5639893.640000001, 418041.58999999985 5639897.1899999995, 418027.9000000004 5639951.26, 418023.8200000003 5639967.4, 418013.25 5640035.039999999, 418011.70999999996 5640044.869999999, 418010.48000000045 5640052.77, 417995.21999999974 5640061.76, 417989.53000000026 5640069.960000001, 417975.36000000034 5640157.98, 417985.91000000015 5640171.82, 418003.3099999996 5640194.65, 418005.91000000015 5640197.65, 418028.5800000001 5640220.220000001, 418055.95999999996 5640238, 418085.58999999985 5640257.130000001, 418113.5999999996 5640275.5, 418129 5640283.25, 418172.1200000001 5640304.880000001, 418158.13999999966 5640391.720000001, 418298.0999999996 5640433.66, 418298.4000000004 5640447.92, 418298.95999999996 5640474.619999999, 418298.9400000004 5640477.16, 418298.7000000002 5640504.09, 418332.0800000001 5640502.67, 418335.3200000003 5640523.289999999, 418336.0999999996 5640528.3100000005, 418336.2599999998 5640529.24, 418336.3700000001 5640530.07, 418337.1200000001 5640535.02, 418337.61000000034 5640536.789999999, 418342.1299999999 5640555.390000001, 418345.5099999998 5640569.289999999, 418355.1299999999 5640608.84, 418367.01999999955 5640657.699999999, 418368.9500000002 5640665.66, 418378.25 5640703.76, 418381.6699999999 5640717.779999999, 418436.08999999985 5640810.539999999, 418454.9500000002 5640842.699999999, 418461.1299999999 5640853.24, 418466.3200000003 5640862.09, 418477.75 5640881.58, 418483.0099999998 5640889.99, 418488.70999999996 5640903.23, 418494.75 5640917.26, 418501.1500000004 5640932.130000001, 418510.95999999996 5640954.91, 418519.25 5640974.199999999, 418523.3300000001 5640983.67, 418531.3499999996 5641002.289999999, 418559.91000000015 5641064.970000001, 418576.01999999955 5641106.15, 418578.01999999955 5641111.16, 418585.33999999985 5641129.460000001, 418587.20999999996 5641134.16, 418588.4299999997 5641137.220000001, 418600.2400000002 5641166.76, 418607.9900000002 5641186.16, 418609.70999999996 5641190.4399999995, 418735.9299999997 5641396.99, 418862.33999999985 5641603.82, 418868.5499999998 5641613.93, 418874.8200000003 5641624.26, 418974.5499999998 5641786.9, 419078.45999999996 5641939.25, 419165.3099999996 5642064.8100000005, 419174.03000000026 5642068.82, 419172.9500000002 5642075.9399999995, 419148.4000000004 5642155.25, 419148.58999999985 5642162.890000001, 419118.63999999966 5642278.74, 419106.9299999997 5642323.27, 419106.7000000002 5642331.49, 419105.9299999997 5642359.449999999, 419122.5099999998 5642392.8100000005, 419114.6900000004 5642422.779999999, 419090.9900000002 5642462.41, 419076.3099999996 5642493.02, 419058.73000000045 5642518.890000001, 418991.1900000004 5642571.08, 418960.4400000004 5642602.65, 418943.45999999996 5642621.210000001, 418938.16000000015 5642625.970000001, 418932.4299999997 5642631.42, 418920.71999999974 5642645.3100000005, 418841.4000000004 5642691.869999999, 418836.3200000003 5642687.6899999995, 418834.51999999955 5642686.210000001, 418830.63999999966 5642683.029999999, 418828.1500000004 5642680.98, 418786.5 5642645.73, 418771.45999999996 5642632.99, 418702.9199999999 5642575.460000001, 418626.0499999998 5642510.720000001, 418531.0499999998 5642430.789999999, 418526.6500000004 5642427.15, 418536.98000000045 5642406.449999999, 418559.7400000002 5642360.74, 418444.1500000004 5642314.449999999, 418427.5800000001 5642307.8100000005, 418350.73000000045 5642276.99, 418332.78000000026 5642487.24, 418321.53000000026 5642587.880000001, 418233.7599999998 5642534.720000001, 418192.78000000026 5642635.0600000005, 417872.6200000001 5642606.300000001, 417770.23000000045 5642596.1, 417755.79000000004 5642594.23, 417705.36000000034 5642589.24, 417665.11000000034 5642586.17, 417561.13999999966 5642661.949999999, 417555.23000000045 5642666.91, 417409.6799999997 5642775.130000001, 417371.9900000002 5642803.109999999, 417029.5999999996 5643055.390000001, 416906.5800000001 5643285.51, 416893.2000000002 5643310.9399999995, 416858.3700000001 5643378.3100000005, 416856.70999999996 5643381.51, 416772.70999999996 5643543.99, 416628.28000000026 5643819.6899999995, 416626.9500000002 5643822.23, 416623.78000000026 5643828.4399999995, 416608.2599999998 5643859.640000001, 416605.3300000001 5643859.84, 416601.0700000003 5643861.140000001, 416599.0999999996 5643861.73, 416588.9900000002 5643842.300000001, 416590.04000000004 5643824.42, 416584.88999999966 5643812.33, 416572.7000000002 5643807.199999999, 416571.1299999999 5643799.609999999, 416574.1500000004 5643794.77, 416579.0999999996 5643790.6899999995, 416578.29000000004 5643788.6, 416573.33999999985 5643787.199999999, 416564.70999999996 5643780.01, 416563.61000000034 5643773.65, 416564.8200000003 5643771.460000001, 416573.1299999999 5643769.08, 416570.9900000002 5643758.93, 416566.5999999996 5643753.279999999, 416563.96999999974 5643746.5600000005, 416565.79000000004 5643740.49, 416558.0499999998 5643733.41, 416554.96999999974 5643727.359999999, 416557.0099999998 5643724.789999999, 416559.25 5643724.33, 416560.76999999955 5643720.619999999, 416564.16000000015 5643720.98, 416558.36000000034 5643712.77, 416549.5999999996 5643705.619999999, 416539.9199999999 5643700.76, 416536.0700000003 5643696.98, 416529.86000000034 5643699.609999999, 416527.4900000002 5643698.42, 416526.03000000026 5643688.460000001, 416528.86000000034 5643680.449999999, 416523.41000000015 5643673.539999999, 416533.33999999985 5643660.880000001, 416528.5099999998 5643656.859999999, 416522.0999999996 5643663.51, 416519.79000000004 5643660.27, 416523.75 5643649.51, 416523.48000000045 5643648.1, 416515.0099999998 5643648.9399999995, 416499.3799999999 5643647.970000001, 416481.2400000002 5643652.880000001, 416461.1699999999 5643657.890000001, 416440.26999999955 5643662.92, 416435.13999999966 5643664.15, 416388.4299999997 5643675.52, 416372.29000000004 5643679.710000001, 416321.71999999974 5643692.85, 416298.48000000045 5643704.029999999, 416269.7400000002 5643720.99, 416215.0700000003 5643781.93, 416205.7000000002 5643789.449999999, 416172.95999999996 5643815.699999999, 416131.6799999997 5643836.76, 416115.2999999998 5643845.119999999, 416021.78000000026 5643876.93, 415995.78000000026 5643885.779999999, 415989.1299999999 5643888.01, 415932.83999999985 5643906.5, 415904.79000000004 5643901.16, 415897.0499999998 5643903.35, 415799.08999999985 5643931.02, 415747.96999999974 5643945.460000001, 415736.0700000003 5643948.58, 415710.7000000002 5643955.99, 415698.6799999997 5643959.51, 415484.38999999966 5644020.91, 415181.04000000004 5644102.59, 415013.8099999996 5644013.449999999, 415007.3499999996 5644010.01, 414840.3099999996 5643920.9, 414792.33999999985 5643896.9, 414760.5599999996 5643881, 414746.4199999999 5643873.92, 414708.36000000034 5643853.949999999, 414664.8700000001 5643780.43, 414661.66000000015 5643775, 414624.23000000045 5643715.17, 414609.91000000015 5643692.800000001, 414544.58999999985 5643585.73, 414500.5599999996 5643513.57, 414438.9299999997 5643411.789999999, 414409.04000000004 5643362.52, 414394.51999999955 5643339.02, 414390.3700000001 5643332.32, 414376.7599999998 5643310.390000001, 414355.2599999998 5643275.6899999995, 414340.4400000004 5643251.73, 414325.1699999999 5643227.109999999, 414323.25 5643224.119999999, 414317.1500000004 5643213.85, 414315.1299999999 5643210.380000001, 414277.96999999974 5643149.57, 414256.6799999997 5643114.57, 414253.96999999974 5643110.09, 414237.9500000002 5643083.789999999, 414235.28000000026 5643079.4, 414223.01999999955 5643058.92, 414220.70999999996 5643055.039999999, 414212.28000000026 5643040.949999999, 414182.36000000034 5642991.630000001, 414172.28000000026 5642976.1, 414169.3799999999 5642971.619999999, 414070.41000000015 5642805.9399999995, 414012.66000000015 5642709.130000001, 413933.7599999998 5642660.109999999, 413775.41000000015 5642560.199999999, 413770.53000000026 5642557.15, 413757.4299999997 5642548.880000001, 413730.2599999998 5642531.75, 413702.6500000004 5642514.289999999, 413679.8099999996 5642499.880000001, 413631.1799999997 5642469.199999999, 413626.4299999997 5642466.199999999, 413536.0599999996 5642409.1899999995, 413471.4400000004 5642368.4399999995, 413469.6900000004 5642367.33, 413456.6799999997 5642359.15, 413451 5642355.5600000005, 413358.4400000004 5642297.17, 413212.6500000004 5642205.15, 413166.51999999955 5642176.029999999, 413082.01999999955 5642122.720000001, 413071.38999999966 5642116.02, 413062.16000000015 5642110.1899999995, 413061.1799999997 5642109.59, 413051.5099999998 5642103.779999999, 413043.5800000001 5642099, 412988.70999999996 5642065.210000001, 412870.54000000004 5641993.890000001, 412866.48000000045 5641991.4399999995, 412688.6500000004 5641886.449999999, 412662.3300000001 5641870.720000001, 412637.1900000004 5641855.76, 412604.7000000002 5641836.32, 412600.2000000002 5641833.630000001, 412499.51999999955 5641773.550000001, 412408.58999999985 5641719.390000001, 412291.1299999999 5641649.390000001, 412286.91000000015 5641646.880000001, 412246.20999999996 5641622.6, 412194.23000000045 5641591.609999999, 412139.54000000004 5641558.98, 412102.6200000001 5641564.119999999, 412097.7400000002 5641564.789999999, 412075.1699999999 5641567.869999999, 412063.7999999998 5641569.42, 412050.8499999996 5641571.199999999, 411987.83999999985 5641579.83, 411962.6900000004 5641583.279999999, 411954.8200000003 5641585.02, 411925.20999999996 5641591.550000001, 411859.9500000002 5641605.92, 411854.20999999996 5641607.199999999, 411822.7400000002 5641612.880000001, 411782.73000000045 5641620.109999999, 411727.88999999966 5641629.65, 411692.5800000001 5641635.74, 411610.58999999985 5641651.109999999, 411190.83999999985 5641467.6899999995, 411098.5099999998 5641427.35, 411093.9900000002 5641425.09, 411096.79000000004 5641416.66, 411112.7999999998 5641390.99, 411110.8799999999 5641348.859999999, 411135.04000000004 5641213.1899999995, 411226.1699999999 5641174.73, 411329.45999999996 5641131.119999999, 411440.5999999996 5641082.23, 411630.3300000001 5640998.73, 411736.63999999966 5640932.84, 411783.98000000045 5640903.49, 411794.28000000026 5640897.109999999, 411907.4000000004 5640826.99, 411906.9199999999 5640824.35, 411906.38999999966 5640821.630000001, 411886.9199999999 5640717.32, 411886.04000000004 5640712.6, 411826.6500000004 5640394.58, 411825.96999999974 5640390.92, 411755.6699999999 5640014.529999999, 411761.83999999985 5640016.369999999, 411826.5999999996 5640028.59, 411843.0800000001 5640032.109999999, 411992.98000000045 5640059.83, 412026.9199999999 5640066.109999999, 412075.73000000045 5640074.82, 412089.5999999996 5640077.300000001, 412103.0800000001 5640079.710000001, 412117.2599999998 5640082.25, 412139.6799999997 5640086.49, 412145.28000000026 5640087.27, 412179 5640033.23, 412201.7400000002 5640001.33, 412218.16000000015 5639993.33, 412239.70999999996 5639982.84, 412285.3499999996 5639960.609999999, 412308.6200000001 5639949.75, 412327.0099999998 5639941.16, 412343.6900000004 5639933.380000001, 412356.8200000003 5639927.24, 412358.41000000015 5639926.49, 412422.91000000015 5639895.9399999995, 412457.7000000002 5639879.449999999, 412518.0099999998 5639850.880000001, 412546.2999999998 5639836.470000001, 412582.76999999955 5639817.869999999, 412640.5999999996 5639790.720000001, 412647.4000000004 5639786.449999999, 412664.3200000003 5639778.279999999, 412686.58999999985 5639767.59, 412718.2599999998 5639752.43, 412738.0499999998 5639694.23, 412742.0800000001 5639683.93, 412746.1299999999 5639672.289999999, 412751.8499999996 5639655.880000001, 412768.2000000002 5639608.77, 412787.7000000002 5639552.8100000005, 412789.26999999955 5639548.18, 412790.33999999985 5639545.109999999, 412816.51999999955 5639469.949999999, 412814.5700000003 5639465.23, 412764.4900000002 5639319.26, 412734.3200000003 5639231.359999999, 412725.8799999999 5639206.720000001, 412682.79000000004 5639083.789999999, 412680.1200000001 5639076.279999999, 412674.9500000002 5639061.6899999995, 412666.73000000045 5639040.23, 412658.7599999998 5639019.390000001, 412634.8099999996 5638951.460000001, 412607.51999999955 5638877.58, 412586.6500000004 5638820.57, 412580.16000000015 5638802.880000001, 412576.4400000004 5638792.710000001, 412544.3700000001 5638774.199999999, 412511.4000000004 5638755.199999999, 412490.4299999997 5638743.109999999, 412447.3099999996 5638717.539999999, 412440.83999999985 5638713.699999999, 412383.8300000001 5638679.98, 412325.75 5638645.6, 412316.7999999998 5638640.300000001, 412319.66000000015 5638615.58, 412322.46999999974 5638591.48, 412324.01999999955 5638578.109999999, 412326.98000000045 5638552.67, 412331.0800000001 5638517.4, 412332 5638509.4, 412330.9199999999 5638501.1899999995, 412329.41000000015 5638489.85, 412327.70999999996 5638476.98, 412324.9199999999 5638455.720000001, 412322.58999999985 5638438.050000001, 412320.9299999997 5638425.449999999, 412310.9500000002 5638352.9399999995, 412307.3799999999 5638327.1, 412303.3499999996 5638297.77, 412299.8499999996 5638272.33, 412298.5999999996 5638262.74, 412285.9900000002 5638166.550000001, 412347.2999999998 5638011.3100000005, 412461.3099999996 5637722.68, 412462.9500000002 5637718.550000001, 412464.33999999985 5637715.02, 412464.70999999996 5637714.08, 412609.58999999985 5637347.029999999, 412611.25 5637342.84, 412618.2599999998 5637325.0600000005, 412669.9000000004 5637204.83, 412665.9199999999 5637142.050000001, 412655.0099999998 5637121.42, 412647.25 5637107.83, 412628.8799999999 5637025.289999999, 412603.71999999974 5636998.390000001, 412562.5599999996 5636963.550000001, 412537.6699999999 5636945.1899999995, 412512.83999999985 5636926.529999999, 412493.29000000004 5636884.34, 412498.23000000045 5636882.0600000005, 412491.6900000004 5636867.390000001, 412485.3099999996 5636863.609999999, 412473.98000000045 5636856.9, 412429.95999999996 5636830.84, 412395.1299999999 5636803.59, 412359.0800000001 5636778.380000001, 412266.51999999955 5636701.369999999, 412255.9199999999 5636680.09, 412247.7400000002 5636663.6899999995, 412233.5499999998 5636616.539999999, 412228.5700000003 5636597.93, 412229.33999999985 5636571.09, 412231.0999999996 5636551.199999999, 412226.23000000045 5636532.949999999, 412225.1699999999 5636514.289999999, 412217.4400000004 5636481.35, 412210.54000000004 5636438.34, 412206.25 5636406.43, 412203.1299999999 5636384.82, 412198.29000000004 5636347.51, 412184.46999999974 5636280.92, 412181.6500000004 5636265.57, 412168.79000000004 5636241.77, 412160.88999999966 5636233.65, 412150.9400000004 5636226.470000001, 412134.38999999966 5636214.550000001, 412128.4199999999 5636207.289999999, 412101.98000000045 5636150.08, 412087.3799999999 5636130.619999999, 412059.11000000034 5636098.41, 412043.86000000034 5636060.859999999, 412021.13999999966 5636027.800000001, 411994.36000000034 5635988.83, 411974.41000000015 5635960.76, 411951.5700000003 5635916, 411943.79000000004 5635901.609999999, 411948.70999999996 5635899.609999999, 411948.6200000001 5635892.0600000005, 411945.3799999999 5635880.630000001, 411919.6900000004 5635795.48, 411986.76999999955 5635780.26, 411991.5700000003 5635779.210000001, 412013.61000000034 5635765.26, 412053.3099999996 5635740.199999999, 412128.3799999999 5635699.8100000005, 412137.8799999999 5635695.65, 412150.0099999998 5635682.949999999, 412214.21999999974 5635647.23, 412216.21999999974 5635645.5600000005, 412256.78000000026 5635611.66, 412290.66000000015 5635602.359999999, 412315.6799999997 5635595.48, 412368.45999999996 5635553.91, 412422.96999999974 5635412.32, 412424.4900000002 5635387.550000001, 412425.01999999955 5635378.880000001, 412425.4199999999 5635372.449999999, 412426 5635362.800000001, 412426.38999999966 5635356.470000001, 412427.0099999998 5635338.460000001, 412429.04000000004 5635301.33, 412429.8799999999 5635285.92, 412430.0999999996 5635281.890000001, 412435.6299999999 5635278.17, 412437.5999999996 5635276.82, 412443.1799999997 5635273.02, 412454.6799999997 5635265.1899999995, 412487.2400000002 5635243.029999999, 412505.6200000001 5635230.52, 412522.5700000003 5635218.970000001, 412527.5599999996 5635215.58, 412545.4400000004 5635213.5, 412614.70999999996 5635202.07, 412716.1299999999 5635185.34, 412716.86000000034 5635184.16, 412723.1699999999 5635173.9399999995, 412733.79000000004 5635156.74, 412738.23000000045 5635149.550000001, 412739.38999999966 5635147.68, 412740.04000000004 5635146.5600000005, 412744.63999999966 5635139.109999999, 412745.6900000004 5635137.48, 412749.95999999996 5635130.539999999, 412750.8799999999 5635129.039999999, 412752.91000000015 5635125.76, 412821.7000000002 5635014.23, 412823.2999999998 5635011.640000001, 412955.5499999998 5634797.26, 412957.9900000002 5634793.300000001, 413009.4400000004 5634709.85, 413066.5599999996 5634674.98, 413070.03000000026 5634672.8100000005, 413145.28000000026 5634626.8100000005, 413152.8700000001 5634620.449999999, 413155.53000000026 5634618.24, 413171.26999999955 5634605.0600000005, 413178.3300000001 5634599.15, 413173.8099999996 5634593.800000001, 413172.0099999998 5634591.630000001, 413164.0999999996 5634582.220000001, 413127.8799999999 5634545.9, 413123.5700000003 5634543.539999999, 412944.3300000001 5634443.289999999, 412899.53000000026 5634414.6899999995, 412875.6699999999 5634392.16, 412864.4500000002 5634375.74, 412839.5499999998 5634332.66, 412820.86000000034 5634316.57, 412804.63999999966 5634305.49, 412769.2999999998 5634294.91, 412741.9199999999 5634293.02, 412702.03000000026 5634296.34, 412663.0499999998 5634311.699999999, 412640.4299999997 5634311.029999999, 412605.6699999999 5634300.640000001, 412588.1699999999 5634289.74, 412580.20999999996 5634279.0600000005, 412570.3099999996 5634265.8100000005, 412569.25 5634263.779999999, 412538.76999999955 5634205.029999999, 412530.3700000001 5634193.17, 412513.48000000045 5634169.550000001, 412492.9199999999 5634148.279999999, 412477.96999999974 5634128.82, 412466.3099999996 5634114.17, 412465.2599999998 5634112.3100000005, 412461.26999999955 5634106.460000001, 412460.3700000001 5634105.32, 412433.26999999955 5634070.970000001, 412431.4199999999 5634068.630000001, 412412.8200000003 5634045.07, 412388.4299999997 5634014.16, 412362.2999999998 5633994.32, 412346.38999999966 5633982.279999999, 412304.5499999998 5633962.57, 412278.3200000003 5633950.17, 412274.46999999974 5633948.35, 412230.66000000015 5633925.59, 412173.70999999996 5633896.039999999, 412123.54000000004 5633862.210000001, 412183.5099999998 5633847.609999999, 412261.8099999996 5633828.550000001, 412435.76999999955 5633786.199999999, 412544.0999999996 5633759.83, 412569.16000000015 5633753.75, 412576.58999999985 5633751.92, 412595.8200000003 5633747.24, 412669.9500000002 5633728.789999999, 412675.7599999998 5633727.33, 412688.7000000002 5633724.15, 412695.6900000004 5633722.41, 412698.01999999955 5633721.789999999, 412719.3700000001 5633706.5600000005, 412735.8799999999 5633694.800000001, 412759.11000000034 5633669.68, 412765.25 5633643.25, 412774.0800000001 5633623.970000001, 412776.33999999985 5633619.050000001, 412775.6799999997 5633601.02, 412773.16000000015 5633584.58, 412767.78000000026 5633576.9, 412764.4500000002 5633565.59, 412768.54000000004 5633543.32, 412766.9500000002 5633528.359999999, 412753.8200000003 5633497.32, 412749.4400000004 5633488.85, 412748.45999999996 5633478.02, 412757.73000000045 5633457.970000001, 412759.8200000003 5633448.1899999995, 412764.33999999985 5633427.16, 412771.0099999998 5633412.539999999, 412780.0599999996 5633401.710000001, 412787.6799999997 5633393.529999999, 412804.3300000001 5633385.49, 412817.1500000004 5633370.800000001, 412822.5099999998 5633364.66, 412819.38999999966 5633357.039999999, 412818.4299999997 5633354.720000001, 412817.79000000004 5633353.16, 412831.9900000002 5633346.34, 412848.1900000004 5633337.609999999, 412858.75 5633331.25, 412872.6200000001 5633311.32, 412888.4500000002 5633279.93, 412886.0599999996 5633278.98, 412898.5700000003 5633278.67, 412908.1799999997 5633276.35, 412921.9400000004 5633256.15, 412931.6699999999 5633257.5, 412942.21999999974 5633250.0600000005, 412946.63999999966 5633239.27, 412955.9500000002 5633230.99, 412969.7000000002 5633240.199999999, 412975.9199999999 5633245.4399999995, 412985.6699999999 5633216.16, 412992.5999999996 5633210.949999999, 412995.1500000004 5633207.24, 413002.4000000004 5633196.699999999, 413003.6699999999 5633186.0600000005, 413006.8799999999 5633157.880000001, 413019.70999999996 5633120.24, 412997.6799999997 5633107.369999999, 413028.66000000015 5633058.26, 413053.3799999999 5633033.02, 413070.11000000034 5633032.460000001, 413074.28000000026 5633030.32, 413082.41000000015 5633026.15, 413094.4199999999 5632986.9399999995, 413105.0800000001 5632968.84, 413114.9299999997 5632962.800000001, 413118.5099999998 5632953.800000001, 413145.9199999999 5632917.67, 413168.70999999996 5632901.199999999, 413169.5800000001 5632893.449999999, 413175.7000000002 5632888.66, 413186.88999999966 5632863.52, 413195.70999999996 5632833.529999999, 413203.6699999999 5632816.789999999, 413213.8099999996 5632809.77, 413216.3799999999 5632804.26, 413234.5499999998 5632796.779999999, 413245.51999999955 5632804.0600000005, 413253.63999999966 5632801.699999999, 413267.79000000004 5632782.470000001, 413267.1200000001 5632781.82, 413273.6200000001 5632774.75, 413274.1900000004 5632775.470000001, 413278.8799999999 5632774.609999999, 413290.01999999955 5632760.9399999995, 413297.33999999985 5632758.6, 413328.8099999996 5632721.529999999, 413325.3700000001 5632717.33, 413331.5999999996 5632713.529999999, 413338.3700000001 5632710.199999999, 413336.3099999996 5632706.050000001, 413352.26999999955 5632694.1899999995, 413360.29000000004 5632692.949999999, 413364.1500000004 5632685.5, 413358.08999999985 5632675.550000001, 413374.70999999996 5632659.050000001, 413373.5700000003 5632655.6, 413419.38999999966 5632624.93, 413431.0700000003 5632611.59, 413441.01999999955 5632555.970000001, 413442.1200000001 5632553.85, 413441.20999999996 5632552.02, 413441.2400000002 5632542.300000001, 413443.6200000001 5632541.92, 413447.0700000003 5632541.359999999, 413449.3799999999 5632540.98, 413449.5 5632540.119999999, 413454.0999999996 5632539.93, 413564.95999999996 5632535.34, 413603.23000000045 5632538.140000001, 413651.78000000026 5632553.93, 413663.88999999966 5632557.859999999, 413685.98000000045 5632570.17, 413696.83999999985 5632577.470000001, 413705.36000000034 5632587.26, 413721.9500000002 5632606.33, 413750.86000000034 5632644.199999999, 413789.28000000026 5632665.5, 413826.5800000001 5632689.08, 413852.4400000004 5632707.82, 413876.29000000004 5632723.970000001, 413890 5632759.42, 413892.48000000045 5632768.710000001, 413910.7000000002 5632805.35, 413915.8300000001 5632814.890000001, 413931.4199999999 5632843.880000001, 413949.70999999996 5632871.699999999, 413955.2999999998 5632880.199999999, 413962.7400000002 5632893.23, 413977.8799999999 5632902.1899999995, 414003.8700000001 5632916.970000001, 414017.45999999996 5632920.4, 414023.5499999998 5632920.52, 414042.2999999998 5632920.67, 414075.4900000002 5632916.789999999, 414092.2400000002 5632920.050000001, 414113.6900000004 5632916.869999999, 414156.04000000004 5632920.130000001, 414178.58999999985 5632920.08, 414203.01999999955 5632921.460000001, 414216.3499999996 5632923.619999999, 414241.0099999998 5632932.279999999, 414253.4299999997 5632937.470000001, 414277.5499999998 5632943.119999999, 414286.8300000001 5632946.51, 414295.2000000002 5632953.52, 414300.25 5632958.02, 414309.04000000004 5632961.25, 414313.98000000045 5632962.960000001, 414343.0700000003 5632973.07, 414353.4000000004 5632978.4399999995, 414367.46999999974 5632991.66, 414383.76999999955 5633011.289999999, 414400.1200000001 5633025.32, 414422.8700000001 5633044.869999999, 414425.38999999966 5633042.119999999, 414454.26999999955 5633057.779999999, 414483.36000000034 5633071.93, 414508.3200000003 5633083.24, 414511.4900000002 5633084.67, 414512.8099999996 5633085.390000001, 414565.6200000001 5633106.9399999995, 414586.38999999966 5633066.880000001, 414612.9000000004 5633016.48, 414650.9199999999 5632952.050000001, 414667.08999999985 5632921.15, 414680.79000000004 5632893.6899999995, 414709.8499999996 5632869.859999999, 414729 5632853.960000001, 414731.7999999998 5632851.65, 414746.83999999985 5632839.17, 414755.73000000045 5632865.77, 414775.91000000015 5632918.59, 414801.8099999996 5632959.76, 414846.45999999996 5633037.5, 414901.3700000001 5633078.130000001, 414926.26999999955 5633096.85, 414946.8700000001 5633119.380000001, 414963.91000000015 5633142.6, 414975.38999999966 5633165.42, 415009.1200000001 5633195.9, 415013.4299999997 5633200.82, 415045.20999999996 5633237.779999999, 415066.11000000034 5633254.93, 415072.75 5633260.390000001, 415085.26999999955 5633270.630000001, 415091.6900000004 5633266.640000001, 415095.9199999999 5633264.029999999, 415122.5099999998 5633247.5, 415167.03000000026 5633216.84, 415217.0999999996 5633182.140000001, 415269.3700000001 5633151.26, 415285.8200000003 5633144.029999999, 415319.28000000026 5633133.08, 415363.8499999996 5633122.640000001, 415412.51999999955 5633126.539999999, 415482.6299999999 5633142.01, 415549.5800000001 5633156.890000001, 415572.13999999966 5633156.960000001, 415652.08999999985 5633143.529999999, 415715 5633146.1, 415730.8700000001 5633147.67, 415772.61000000034 5633146.66, 415778.21999999974 5633146.529999999, 415803.8700000001 5633133.43, 415826.83999999985 5633126.67, 415845.5099999998 5633121.18, 415913.5099999998 5633107.1899999995, 415963.0800000001 5633097.779999999, 415994.9299999997 5633091.789999999, 416025.28000000026 5633084.18, 416080.0599999996 5633073.42, 416094.5800000001 5633071.4399999995, 416115.91000000015 5633069.84, 416143.8799999999 5633070.91, 416171.03000000026 5633071.93, 416173.45999999996 5633072.029999999, 416178.6500000004 5633072.23, 416226.3700000001 5633074.539999999, 416233.1299999999 5633074.67, 416319.8799999999 5633078.58, 416323.03000000026 5633078.720000001, 416327.8099999996 5633078.58, 416290.8300000001 5633188.300000001, 416280.9299999997 5633217.5600000005, 416278.79000000004 5633227.5600000005, 416273.3700000001 5633252.59, 416263.70999999996 5633297.27, 416248.66000000015 5633366.76, 416244.75 5633385.289999999, 416225.4500000002 5633458.199999999, 416215.5700000003 5633480.699999999, 416193.95999999996 5633529.960000001, 416170.28000000026 5633585.029999999, 416160.36000000034 5633597.539999999, 416138.83999999985 5633624.779999999, 416128.0700000003 5633647.710000001, 416108.8099999996 5633688.58, 416105.83999999985 5633695.99, 416099.4400000004 5633711.82, 416110.8499999996 5633720.5, 416023.13999999966 5633990.42, 416001.9900000002 5634055.529999999, 416000.3099999996 5634060.68, 415989.8799999999 5634092.779999999, 415952.0599999996 5634213.33, 416009.20999999996 5634523.529999999, 416037.9299999997 5634676.869999999, 416040.71999999974 5634691.630000001, 416043.8200000003 5634704.039999999, 416072.71999999974 5634819.869999999, 416120.26999999955 5635010.390000001, 416122.95999999996 5635025.880000001, 416124 5635031.74, 416137.86000000034 5635110.35, 416140.54000000004 5635125.5, 416143.23000000045 5635140.710000001, 416150.04000000004 5635178.789999999, 416160.16000000015 5635235.48, 416160.8099999996 5635239.130000001, 416165.38999999966 5635264.789999999, 416182.1200000001 5635360.51, 416229.1200000001 5635422.75, 416246.6699999999 5635446.01, 416259.8200000003 5635461.380000001, 416265.70999999996 5635470.27, 416319.3700000001 5635539.890000001, 416333.1299999999 5635557.68, 416369.3499999996 5635605.109999999, 416398.25 5635639.140000001, 416426.6500000004 5635673.119999999, 416507.4900000002 5635774.59, 416634.48000000045 5635934, 416698.26999999955 5636013.609999999, 416787.23000000045 5636154.109999999, 416809.9299999997 5636190.18, 416868.36000000034 5636283.0600000005, 416901.5099999998 5636335.76, 416940.3200000003 5636396.57, 416946.6699999999 5636406.609999999, 417100.7999999998 5636650.4399999995, 417104.8099999996 5636670.34, 417105.6699999999 5636674.3100000005, 417112 5636705.85, 417120.51999999955 5636748.300000001, 417122.46999999974 5636758.02, 417126.91000000015 5636780.109999999, 417128.78000000026 5636789.41, 417144.66000000015 5636868.58, 417145.95999999996 5636875.029999999, 417157.6900000004 5636933.57, 417164.1500000004 5636965.789999999, 417171.9199999999 5637004.52, 417184.1500000004 5637065.57, 417189.7599999998 5637093.73, 417196.5099999998 5637127.609999999, 417203.23000000045 5637160.82, 417259.3799999999 5637196.449999999, 417279.70999999996 5637209.359999999, 417344.2599999998 5637250.289999999, 417349.0800000001 5637253.35, 417429.08999999985 5637304.15, 417520.1299999999 5637345.92, 417638.75 5637400.35, 417629.8499999996 5637448.779999999, 417606.8700000001 5637573.57, 417604.7599999998 5637585.0600000005, 417600.5499999998 5637607.949999999, 417591.3799999999 5637679.880000001, 417590.66000000015 5637685.51, 417590.0700000003 5637690.109999999, 417589.91000000015 5637708.3100000005, 417589.8700000001 5637712.630000001, 417589.79000000004 5637722.0600000005, 417589.70999999996 5637731.1899999995, 417579.9199999999 5637776.859999999, 417574.48000000045 5637800.77, 417561.9299999997 5637855.93, 417555.71999999974 5637883.25, 417552.54000000004 5637897.26, 417551.5999999996 5637901.380000001, 417532.41000000015 5637985.1, 417541.8099999996 5638046.470000001, 417544.1200000001 5638061.470000001, 417551.5 5638109.49, 417574.4900000002 5638188.52, 417563.1900000004 5638256.130000001, 417502.28000000026 5638300.17, 417475.75 5638340.66, 417499.01999999955 5638387.550000001, 417533.28000000026 5638426.52, 417537.3700000001 5638435.43, 417606.9000000004 5638586.630000001, 417662.0599999996 5638696.43, 417663.75 5638699.800000001, 417700.51999999955 5638772.93, 417708.3300000001 5638788.48, 417730.6900000004 5638810.119999999, 417741.23000000045 5638820.3100000005, 417753.33999999985 5638832.029999999, 417771.25 5638849.35, 417799.0700000003 5638876.3100000005, 417804.5499999998 5638881.609999999, 417850.5999999996 5638925.33, 417852.95999999996 5638927.59, 417892.8499999996 5638965.470000001, 417901.3200000003 5638973.529999999, 417939.08999999985 5639009.41, 417947.66000000015 5639043.369999999, 417951.28000000026 5639057.75, 417963.1200000001 5639104.699999999, 417984.0800000001 5639202.890000001, 417989.38999999966 5639225.949999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7132-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7132-010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7132-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7132-010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="21.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108965</v>
       </c>
       <c r="O2" s="3">
-        <v>46215.36957594843</v>
+        <v>46315.73595558383</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25098</v>
       </c>
       <c r="S2" s="3">
         <v>25098</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>