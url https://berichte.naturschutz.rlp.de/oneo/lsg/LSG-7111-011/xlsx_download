--- v4 (2026-07-14)
+++ v5 (2026-10-09)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Am Angelberg</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7111-011</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>ST Koblenz</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7111-011.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7111-011.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((400579.1799999997 5576510.710000001, 400587.0599999996 5576513.029999999, 400589.25 5576529.4399999995, 400586.23000000045 5576547.4, 400586.13999999966 5576547.869999999, 400573.71999999974 5576546.17, 400568.9500000002 5576546.380000001, 400559.6500000004 5576546.800000001, 400529.6200000001 5576548.15, 400529.98000000045 5576552.289999999, 400529.7000000002 5576554.390000001, 400526.86000000034 5576575.470000001, 400525.95999999996 5576582.960000001, 400524.08999999985 5576598.380000001, 400523.5800000001 5576602.609999999, 400526.73000000045 5576603.08, 400528.7999999998 5576603.4, 400525.95999999996 5576625.619999999, 400525.8700000001 5576626.300000001, 400531 5576626.210000001, 400532.45999999996 5576626.18, 400531.0700000003 5576632.75, 400527.7599999998 5576648.6899999995, 400527.48000000045 5576650.050000001, 400526.71999999974 5576654.67, 400524.3700000001 5576668.92, 400523.4400000004 5576674.32, 400521.25 5576686.02, 400520.5099999998 5576689.960000001, 400520.54000000004 5576690.4399999995, 400520.8499999996 5576697.84, 400520.9299999997 5576699.99, 400521.13999999966 5576705.460000001, 400521.61000000034 5576715.73, 400521.78000000026 5576720.52, 400529.2999999998 5576723.6, 400535.76999999955 5576727.4, 400535.8799999999 5576732.449999999, 400536.04000000004 5576739.49, 400536.1500000004 5576743.58, 400536.6500000004 5576760.9, 400536.6799999997 5576762.029999999, 400510.6900000004 5576763.119999999, 400510.9000000004 5576767.130000001, 400517.6799999997 5576768.08, 400520.5599999996 5576778.98, 400519.53000000026 5576787.9399999995, 400518.71999999974 5576794.140000001, 400518.73000000045 5576794.83, 400518.73000000045 5576799.41, 400518.7400000002 5576804, 400518.7599999998 5576804.35, 400519.13999999966 5576810.550000001, 400519.21999999974 5576811.710000001, 400520.16000000015 5576826.76, 400520.2999999998 5576828.92, 400520.48000000045 5576831.8100000005, 400520.88999999966 5576838.26, 400521.38999999966 5576840.369999999, 400523.9299999997 5576850.83, 400525.3499999996 5576856.710000001, 400538.5700000003 5576856.640000001, 400542.6299999999 5576856.59, 400543.3499999996 5576863.26, 400539.83999999985 5576863.279999999, 400540.6200000001 5576868.199999999, 400541.46999999974 5576873.59, 400544.1900000004 5576885.9, 400546.13999999966 5576885.74, 400559.6200000001 5576884.43, 400560.9900000002 5576888.539999999, 400562.46999999974 5576892.960000001, 400563.9500000002 5576896.41, 400564.61000000034 5576898.48, 400567.1799999997 5576906.449999999, 400569.2999999998 5576913.09, 400569.9199999999 5576914.99, 400570.6699999999 5576917.33, 400572.3099999996 5576922.470000001, 400574.54000000004 5576925.720000001, 400574.8300000001 5576936.43, 400575.0099999998 5576943.529999999, 400575.1200000001 5576947.710000001, 400587.1900000004 5576950.220000001, 400591.1900000004 5576963.15, 400592.1200000001 5576966.140000001, 400593.3300000001 5576970.07, 400594.2000000002 5576972.859999999, 400591.58999999985 5576973.24, 400580.53000000026 5576974.869999999, 400582.5 5576983.550000001, 400583.16000000015 5576986.48, 400585.45999999996 5576996.630000001, 400590.70999999996 5577015.08, 400591.91000000015 5577021.390000001, 400592.6500000004 5577024.17, 400595.41000000015 5577023.609999999, 400596.5700000003 5577023.369999999, 400603.61000000034 5577046.75, 400599.5999999996 5577047.75, 400597.53000000026 5577048.26, 400588.63999999966 5577051.880000001, 400581.0999999996 5577054.949999999, 400578.5700000003 5577055.98, 400559.1500000004 5577063.890000001, 400564.23000000045 5577072.48, 400557.5599999996 5577074.66, 400561.01999999955 5577080.74, 400552.4299999997 5577085.76, 400549.5099999998 5577080.779999999, 400534.45999999996 5577088.9, 400536.3300000001 5577092.57, 400538.9900000002 5577097.52, 400546.1799999997 5577110.880000001, 400550.75 5577112.9399999995, 400556.0700000003 5577113.449999999, 400544.9000000004 5577128.76, 400542.45999999996 5577131.5600000005, 400538.76999999955 5577128.83, 400531.79000000004 5577139.0600000005, 400535.5 5577141.75, 400533.8200000003 5577144.1899999995, 400515.8700000001 5577170.109999999, 400506.2400000002 5577181.5, 400496.1699999999 5577189.49, 400494.13999999966 5577185.300000001, 400479.1200000001 5577190.390000001, 400480.08999999985 5577195.050000001, 400462.0800000001 5577198.4, 400462.48000000045 5577185.359999999, 400447.2599999998 5577186.75, 400428.1500000004 5577186.970000001, 400416.9400000004 5577189.93, 400443.9500000002 5577137.720000001, 400453.54000000004 5577116.970000001, 400452.33999999985 5577110.75, 400451.04000000004 5577104.02, 400453.3200000003 5577103.609999999, 400453.21999999974 5577102.869999999, 400450.3300000001 5577080.119999999, 400450.13999999966 5577078.550000001, 400449.8200000003 5577075.970000001, 400449.3200000003 5577072.5600000005, 400448.51999999955 5577066.949999999, 400446.9000000004 5577055.640000001, 400446.51999999955 5577052.99, 400448.2599999998 5577052.67, 400451.6200000001 5577052.0600000005, 400459.36000000034 5577050.65, 400474.88999999966 5577047.83, 400483.0800000001 5577046.34, 400482.5800000001 5577043.710000001, 400481.23000000045 5577036.720000001, 400477.2400000002 5577016.15, 400501.58999999985 5577011.75, 400499.8799999999 5577001.77, 400499.4500000002 5576999.23, 400497.3799999999 5576987.08, 400495.4400000004 5576975.68, 400495.0999999996 5576973.68, 400495.04000000004 5576973.33, 400493.0599999996 5576973.5, 400484.01999999955 5576974.25, 400419.6799999997 5576979.58, 400417.70999999996 5576979.74, 400417.58999999985 5576975.9399999995, 400415.3799999999 5576964.800000001, 400414.16000000015 5576958.619999999, 400429.1900000004 5576958.3100000005, 400429.2400000002 5576956.99, 400429.58999999985 5576946.859999999, 400429.7000000002 5576943.8100000005, 400445.4400000004 5576942.539999999, 400445.1799999997 5576930.27, 400421.46999999974 5576930.57, 400420.75 5576916.26, 400416.5499999998 5576916.380000001, 400414.0099999998 5576916.449999999, 400413.0099999998 5576903.26, 400410.4500000002 5576894.890000001, 400409.36000000034 5576887.210000001, 400408.04000000004 5576882.119999999, 400407.5499999998 5576878.449999999, 400407.25 5576876.289999999, 400407.04000000004 5576874.75, 400406.33999999985 5576869.6899999995, 400405.3700000001 5576865.470000001, 400402.5700000003 5576859.57, 400405.11000000034 5576858.869999999, 400414.5099999998 5576856.33, 400426.1200000001 5576852.68, 400419.5700000003 5576835.41, 400417.3099999996 5576827.6899999995, 400415.7000000002 5576822.130000001, 400412 5576801.59, 400410.9900000002 5576795.949999999, 400409.13999999966 5576786.539999999, 400408.1299999999 5576779.119999999, 400408.0700000003 5576778.630000001, 400407.7000000002 5576770.42, 400409.9900000002 5576770.130000001, 400408.73000000045 5576762.15, 400408.20999999996 5576758.880000001, 400407.71999999974 5576757.26, 400404.54000000004 5576746.630000001, 400403.01999999955 5576741.289999999, 400402.4000000004 5576739.08, 400402.2400000002 5576738.630000001, 400397.9500000002 5576727.109999999, 400397.08999999985 5576724.800000001, 400395.73000000045 5576721.130000001, 400395.1500000004 5576714.58, 400393.7400000002 5576703.460000001, 400393.53000000026 5576701.369999999, 400392.66000000015 5576692.3100000005, 400391.86000000034 5576685.83, 400390.0800000001 5576671.25, 400389.86000000034 5576670.630000001, 400387.71999999974 5576664.68, 400386.8099999996 5576660.369999999, 400386.1200000001 5576657.1, 400385.5099999998 5576651.41, 400387.5099999998 5576651.09, 400404.1200000001 5576648.470000001, 400403.9199999999 5576645.960000001, 400403.25 5576637.51, 400408.8200000003 5576636.59, 400423.3200000003 5576636.32, 400423.6699999999 5576630.76, 400423.8200000003 5576627.970000001, 400423.86000000034 5576609.23, 400424.2000000002 5576598.76, 400424.71999999974 5576590.5, 400426.4900000002 5576562.3100000005, 400426.9900000002 5576554.25, 400428.2400000002 5576534.279999999, 400509.29000000004 5576514.1, 400521.2000000002 5576509.630000001, 400521.86000000034 5576509.33, 400527.9500000002 5576506.529999999, 400532.4299999997 5576505.01, 400544.51999999955 5576499.84, 400557.33999999985 5576498.01, 400567.78000000026 5576499.6899999995, 400570.0499999998 5576500.0600000005, 400578.53000000026 5576503.609999999, 400580.61000000034 5576504.48, 400580.3099999996 5576506.8100000005, 400579.1799999997 5576510.710000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7111-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7111-011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7111-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7111-011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108962</v>
       </c>
       <c r="O2" s="3">
-        <v>46217.18552129932</v>
+        <v>46304.34691400841</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>35200</v>
       </c>
       <c r="S2" s="3">
         <v>35200</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>