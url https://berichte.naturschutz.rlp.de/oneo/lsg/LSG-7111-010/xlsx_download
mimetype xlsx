--- v1 (2026-02-15)
+++ v2 (2026-04-02)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108961</v>
       </c>
       <c r="O2" s="3">
-        <v>46068.93660477785</v>
+        <v>46114.96114496885</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>33954</v>
       </c>
       <c r="S2" s="3">
         <v>33954</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>