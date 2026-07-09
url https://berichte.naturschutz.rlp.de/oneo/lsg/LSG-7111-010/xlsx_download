--- v2 (2026-04-02)
+++ v3 (2026-07-09)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108961</v>
       </c>
       <c r="O2" s="3">
-        <v>46114.96114496885</v>
+        <v>46212.86349214867</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>33954</v>
       </c>
       <c r="S2" s="3">
         <v>33954</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>