--- v3 (2026-07-09)
+++ v4 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Heyerberg - Kimmelberg</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7111-010</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>ST Koblenz</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7111-010.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7111-010.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((394651.6200000001 5577688.09, 394654.3200000003 5577687.67, 394657.3300000001 5577687.199999999, 394662.4500000002 5577686.390000001, 394682.11000000034 5577685.640000001, 394735.54000000004 5577681.960000001, 394741.9900000002 5577681.699999999, 394812.9000000004 5577678.880000001, 394832.86000000034 5577679.619999999, 394855.26999999955 5577681.42, 394877.21999999974 5577685.33, 394895.45999999996 5577691.369999999, 394897.45999999996 5577692.34, 394900.1799999997 5577693.66, 394928.9500000002 5577707.68, 394943.7599999998 5577715.43, 394963.0599999996 5577725.84, 394963.5800000001 5577726.199999999, 394987.48000000045 5577736.300000001, 394990.2599999998 5577737.07, 394999.79000000004 5577739.720000001, 395011.1900000004 5577742.73, 395032.70999999996 5577747.48, 395100.9400000004 5577761.210000001, 395168.9500000002 5577774.890000001, 395241.29000000004 5577790.16, 395268.3200000003 5577796.59, 395280.8200000003 5577801.470000001, 395281.96999999974 5577801.92, 395285.4900000002 5577803.24, 395286.6699999999 5577803.91, 395302.13999999966 5577809.6899999995, 395303.66000000015 5577810.35, 395310.91000000015 5577813.9399999995, 395318.91000000015 5577817.9, 395321.95999999996 5577819.41, 395336.8300000001 5577828.630000001, 395343.3799999999 5577832.710000001, 395345.9400000004 5577834.949999999, 395355.25 5577843.15, 395366.8099999996 5577853.33, 395376.8300000001 5577863.42, 395388.33999999985 5577875.029999999, 395396.8700000001 5577883.630000001, 395400.78000000026 5577887.57, 395413.5599999996 5577900.27, 395421.29000000004 5577907.970000001, 395426.1900000004 5577913.3100000005, 395432.9199999999 5577920.65, 395437.3300000001 5577925.470000001, 395440.5700000003 5577928.949999999, 395441.11000000034 5577929.539999999, 395454.51999999955 5577944.33, 395468.2000000002 5577959.15, 395470.01999999955 5577961.16, 395475.1699999999 5577966.83, 395486 5577979.539999999, 395487.01999999955 5577980.74, 395494.9400000004 5577990.039999999, 395503.5599999996 5578000.17, 395504.71999999974 5578001.619999999, 395511.73000000045 5578009.23, 395515.04000000004 5578012.85, 395518.6500000004 5578016.8100000005, 395522.16000000015 5578020.32, 395527.25 5578025.4, 395533.0599999996 5578031.220000001, 395536.7000000002 5578034.84, 395540.88999999966 5578039.039999999, 395541.7999999998 5578039.800000001, 395555.29000000004 5578051.029999999, 395559.38999999966 5578054.460000001, 395568.33999999985 5578061.1899999995, 395577.78000000026 5578067.609999999, 395582.76999999955 5578071, 395585.8300000001 5578072.640000001, 395603.1900000004 5578081.9399999995, 395622.8700000001 5578089.83, 395630.70999999996 5578092.029999999, 395656.16000000015 5578099.1899999995, 395661.98000000045 5578100.35, 395669.63999999966 5578101.869999999, 395666.20999999996 5578104.83, 395662.2400000002 5578111.039999999, 395653.9299999997 5578145.039999999, 395651.9400000004 5578163.6899999995, 395653.4299999997 5578164.0600000005, 395663.03000000026 5578164.699999999, 395678.86000000034 5578163.640000001, 395717.5 5578158.050000001, 395719.01999999955 5578162.5, 395721.3499999996 5578169.32, 395722.7000000002 5578174.9, 395757.78000000026 5578162.84, 395812.6699999999 5578142.93, 395815.66000000015 5578142.1, 395815.95999999996 5578145.92, 395818.26999999955 5578173.970000001, 395818.1500000004 5578175.41, 395818.0099999998 5578178.73, 395816.78000000026 5578207.609999999, 395816.63999999966 5578210.800000001, 395816.28000000026 5578220.27, 395816.6699999999 5578240.84, 395816.7999999998 5578242.210000001, 395818.41000000015 5578259.289999999, 395821.70999999996 5578273.3100000005, 395822.46999999974 5578276.529999999, 395828.0700000003 5578300.369999999, 395829.3799999999 5578305.9, 395847.21999999974 5578308.539999999, 395849.8200000003 5578308.92, 395849.5599999996 5578316.24, 395849.4299999997 5578319.23, 395849.1299999999 5578325.539999999, 395848.8499999996 5578332.210000001, 395864.1699999999 5578336.65, 395882.6299999999 5578341.9399999995, 395881.8799999999 5578343.74, 395911.3499999996 5578347.800000001, 395904.5800000001 5578316.9399999995, 395911.38999999966 5578317.9399999995, 395921.6299999999 5578319.42, 395927.86000000034 5578320.33, 395928.4199999999 5578312.98, 395928.6200000001 5578309.66, 395925.2599999998 5578297.210000001, 395912.8200000003 5578273.699999999, 395905.9500000002 5578256.699999999, 395902.83999999985 5578235.02, 395890.08999999985 5578190.93, 395882.3499999996 5578155.51, 395890.45999999996 5578167.68, 395894.0999999996 5578165.57, 395900.58999999985 5578161.48, 395907.03000000026 5578157.630000001, 395913.2400000002 5578153.720000001, 395927.4299999997 5578167.01, 395967.70999999996 5578141.75, 395976.20999999996 5578134.02, 396016.8200000003 5578097.390000001, 395994.9199999999 5578093.18, 395993.78000000026 5578083.859999999, 395991.6900000004 5578080.4399999995, 395990.46999999974 5578068.0600000005, 395988.1900000004 5578056.42, 395986.1299999999 5578045.99, 395983.9400000004 5578034.8100000005, 395982.6299999999 5578028.15, 395981.5800000001 5578024.16, 395978.83999999985 5578013.84, 395975.96999999974 5578003.109999999, 395972.6299999999 5577991.779999999, 395970.3799999999 5577984.119999999, 395985.96999999974 5577982.859999999, 395994.33999999985 5577982.210000001, 396053.9000000004 5577977.43, 396050.4000000004 5577973.6899999995, 396043.2000000002 5577966.02, 396042.23000000045 5577964.98, 396035.38999999966 5577957.68, 396032.73000000045 5577954.83, 396028.4299999997 5577950.25, 396023.04000000004 5577944.43, 396013.2999999998 5577934.050000001, 396017.7999999998 5577927.050000001, 396018.98000000045 5577925.220000001, 396022.1200000001 5577920.32, 396013.1699999999 5577916, 396012.29000000004 5577915.609999999, 396015.5800000001 5577910.609999999, 396021.6500000004 5577901.390000001, 396035.2999999998 5577880.65, 396029.36000000034 5577873.0600000005, 396024.36000000034 5577866.57, 396030.54000000004 5577860.789999999, 396035.04000000004 5577856.5600000005, 396035.28000000026 5577856.32, 396041.21999999974 5577851.859999999, 396046.23000000045 5577848.050000001, 396051.0499999998 5577844.09, 396063.4199999999 5577835.800000001, 396065.98000000045 5577834.02, 396069.8200000003 5577839.720000001, 396070.38999999966 5577840.41, 396074.2999999998 5577837.41, 396076.5499999998 5577835.699999999, 396077.2999999998 5577835.130000001, 396084.8799999999 5577829.35, 396085.01999999955 5577829.5600000005, 396101.28000000026 5577816.949999999, 396109.3499999996 5577810.699999999, 396108.8099999996 5577810.220000001, 396131.58999999985 5577793.140000001, 396144.3700000001 5577783.619999999, 396145.78000000026 5577782.24, 396153.1299999999 5577775.02, 396161.25 5577767.050000001, 396153.4299999997 5577759.199999999, 396147.48000000045 5577753.23, 396152.0599999996 5577748.75, 396156.3300000001 5577744.58, 396165.8499999996 5577736.449999999, 396175.4900000002 5577727.529999999, 396191.76999999955 5577715.27, 396195.1900000004 5577724.699999999, 396219.1900000004 5577721.25, 396228.2599999998 5577722.24, 396229.1200000001 5577714.539999999, 396230.04000000004 5577706.949999999, 396230.9199999999 5577707.18, 396240.53000000026 5577709.6899999995, 396247.1200000001 5577711.41, 396248.86000000034 5577711.869999999, 396254.88999999966 5577715.460000001, 396255.76999999955 5577716.01, 396265.79000000004 5577722.15, 396268.0599999996 5577723.85, 396280.3200000003 5577733, 396280.41000000015 5577733.09, 396280.8700000001 5577733.52, 396287.2400000002 5577739.4399999995, 396287.3200000003 5577739.51, 396288.0999999996 5577740.24, 396289.8700000001 5577741.880000001, 396294.38999999966 5577746.710000001, 396298.3499999996 5577750.93, 396309.8799999999 5577762.390000001, 396313.71999999974 5577766.58, 396311.5 5577768.5, 396300.9500000002 5577777.59, 396317.1699999999 5577790.99, 396320.98000000045 5577787.15, 396326.33999999985 5577790.949999999, 396338.2000000002 5577803.92, 396337.5800000001 5577806.5, 396338.86000000034 5577807.98, 396336.88999999966 5577809.84, 396344.0099999998 5577816.449999999, 396351.98000000045 5577821.42, 396358.4299999997 5577825.43, 396365.3300000001 5577831.029999999, 396373.75 5577837.85, 396375.9500000002 5577835.220000001, 396394.36000000034 5577849.24, 396399.8499999996 5577854.52, 396403.08999999985 5577850.789999999, 396409.6299999999 5577856.6, 396415.6699999999 5577862.029999999, 396423.0499999998 5577868.67, 396433.5599999996 5577858.9399999995, 396437.3799999999 5577863.710000001, 396439.6299999999 5577866.52, 396441.5599999996 5577868.93, 396442.45999999996 5577870.050000001, 396445.6500000004 5577874.029999999, 396448.4900000002 5577877.59, 396444.0700000003 5577882.130000001, 396447.48000000045 5577885.65, 396447.88999999966 5577886.08, 396448.4199999999 5577886.630000001, 396452.08999999985 5577890.43, 396452.88999999966 5577891.26, 396460.5999999996 5577899.23, 396459.08999999985 5577900.68, 396463.04000000004 5577904.949999999, 396467.70999999996 5577909.99, 396469.9000000004 5577912.380000001, 396477.48000000045 5577917.210000001, 396486.0499999998 5577923.970000001, 396489.46999999974 5577926.68, 396492.98000000045 5577929.460000001, 396498.21999999974 5577933.609999999, 396501.86000000034 5577936.99, 396482.08999999985 5577953.789999999, 396468.2599999998 5577965.5600000005, 396470.63999999966 5577966.9, 396479.1200000001 5577972.720000001, 396488.2999999998 5577979.970000001, 396493.25 5577983.5, 396497.6500000004 5577987.109999999, 396498.75 5577988.01, 396508.8799999999 5577996.32, 396515.7000000002 5578002.130000001, 396523.11000000034 5578008.4399999995, 396528.0999999996 5578012.67, 396537.5599999996 5578020.68, 396549.54000000004 5578030.529999999, 396554.3799999999 5578034.4, 396561.63999999966 5578040.1899999995, 396566.1799999997 5578043.779999999, 396574.13999999966 5578050.050000001, 396580.1200000001 5578054.779999999, 396581.3099999996 5578055.25, 396581.61000000034 5578055.369999999, 396587.79000000004 5578057.859999999, 396598.0999999996 5578062, 396600.4400000004 5578062.92, 396599.01999999955 5578069.35, 396584.3700000001 5578079.01, 396578.1299999999 5578082.23, 396582.8700000001 5578091.43, 396549.1200000001 5578107.09, 396551.3700000001 5578114.26, 396553.5 5578121.09, 396554.66000000015 5578124.779999999, 396555.7000000002 5578128.039999999, 396555.83999999985 5578128.529999999, 396557.8300000001 5578134.43, 396558.41000000015 5578136.24, 396559.9299999997 5578141.130000001, 396538.83999999985 5578148.9399999995, 396539.48000000045 5578150.800000001, 396541.0999999996 5578155.49, 396542.7999999998 5578160.460000001, 396544.16000000015 5578164.42, 396544.5099999998 5578165.449999999, 396546.4500000002 5578171.08, 396547.9199999999 5578175.369999999, 396549.91000000015 5578182.0600000005, 396552.9500000002 5578180.98, 396569.58999999985 5578176.289999999, 396591.58999999985 5578170.25, 396594.0800000001 5578169.57, 396595.7599999998 5578180.59, 396596.5099999998 5578185.529999999, 396597.46999999974 5578190.140000001, 396598.3300000001 5578194.369999999, 396602.4500000002 5578193.0600000005, 396613.6500000004 5578189.43, 396615.61000000034 5578188.800000001, 396616.4000000004 5578192.02, 396617.63999999966 5578196.470000001, 396619.16000000015 5578202.23, 396620.3700000001 5578206.77, 396621.1799999997 5578209.84, 396624.83999999985 5578209.390000001, 396624.7400000002 5578213.6, 396624.63999999966 5578218.16, 396624.4000000004 5578227.76, 396624.3799999999 5578229.050000001, 396619.7599999998 5578229.26, 396612.71999999974 5578229.57, 396602.63999999966 5578231.390000001, 396597.70999999996 5578234.07, 396604.3799999999 5578247.550000001, 396609.6299999999 5578258.140000001, 396630.11000000034 5578251.09, 396630.61000000034 5578260.73, 396631.0700000003 5578268.24, 396638.9199999999 5578265.74, 396639.20999999996 5578268.1899999995, 396639.5800000001 5578269.82, 396639.8799999999 5578272.470000001, 396643.38999999966 5578293.5, 396643.1900000004 5578295.050000001, 396642.21999999974 5578302.1, 396642.76999999955 5578305.289999999, 396642.95999999996 5578306.449999999, 396643.51999999955 5578316.48, 396643.5599999996 5578319.66, 396643.7000000002 5578321.93, 396643.91000000015 5578326.6, 396644.5700000003 5578338.98, 396635.11000000034 5578340.08, 396631.25 5578340.51, 396614.3499999996 5578342.4399999995, 396600.71999999974 5578344, 396603.0599999996 5578369.050000001, 396616.70999999996 5578367.65, 396636.51999999955 5578365.619999999, 396637.8799999999 5578386.109999999, 396638.1299999999 5578389.98, 396639.3499999996 5578389.779999999, 396639.54000000004 5578391.57, 396637.6699999999 5578400.300000001, 396635.8300000001 5578408.85, 396633.79000000004 5578418.35, 396632.9299999997 5578422.42, 396630.79000000004 5578428.789999999, 396628.5700000003 5578435.460000001, 396596.0999999996 5578440.300000001, 396577.23000000045 5578439.27, 396579.2599999998 5578457.5600000005, 396608.8099999996 5578447.960000001, 396612.2999999998 5578455.99, 396615.61000000034 5578461.1, 396619.38999999966 5578466.92, 396620.5999999996 5578468.789999999, 396623 5578472.5, 396626.2400000002 5578479.630000001, 396627.8200000003 5578483.109999999, 396628.5800000001 5578486.210000001, 396629.83999999985 5578491.369999999, 396631.16000000015 5578496.779999999, 396623.13999999966 5578499.220000001, 396624.21999999974 5578503.050000001, 396648.8300000001 5578497.039999999, 396668.95999999996 5578492.109999999, 396666.91000000015 5578496.449999999, 396665.8200000003 5578498.76, 396664.5700000003 5578501.41, 396665.3799999999 5578513.83, 396665.9000000004 5578521.84, 396666.5700000003 5578525.77, 396668.11000000034 5578534.859999999, 396668.53000000026 5578539.529999999, 396669.8700000001 5578553.949999999, 396671.4199999999 5578570.82, 396667.45999999996 5578573.09, 396666.21999999974 5578575.68, 396669 5578583.050000001, 396670.2400000002 5578582.5600000005, 396674.7999999998 5578580.24, 396688.4400000004 5578573.3100000005, 396692.3499999996 5578580.18, 396696.13999999966 5578586.84, 396697.2400000002 5578588.789999999, 396700.41000000015 5578594.35, 396705.5999999996 5578603.460000001, 396706.9299999997 5578605.8100000005, 396707.3200000003 5578606.48, 396715.4000000004 5578620.699999999, 396727.2400000002 5578613.710000001, 396728.8200000003 5578616.23, 396731.5599999996 5578620.640000001, 396734.7599999998 5578625.75, 396736.0499999998 5578627.83, 396737.8099999996 5578630.65, 396739.0599999996 5578632.66, 396739.6500000004 5578633.609999999, 396741.4299999997 5578636.48, 396741.71999999974 5578636.93, 396756.66000000015 5578632.890000001, 396759.83999999985 5578632.07, 396762.8700000001 5578639.99, 396773.7599999998 5578661.050000001, 396784.4400000004 5578657.880000001, 396790 5578656.24, 396791.13999999966 5578656.01, 396798.1900000004 5578690.0600000005, 396799.29000000004 5578695.57, 396806.2599999998 5578709.26, 396810.8499999996 5578718.35, 396811.3799999999 5578719.380000001, 396815.2599999998 5578727.01, 396817.98000000045 5578732.34, 396822.5499999998 5578739.6899999995, 396825.03000000026 5578743.67, 396830.16000000015 5578752.82, 396835.5099999998 5578760.029999999, 396845.79000000004 5578773.970000001, 396847.6500000004 5578776.4, 396849.86000000034 5578779.41, 396853.0999999996 5578783.84, 396853.9199999999 5578784.9, 396856.5599999996 5578788.449999999, 396857.48000000045 5578789.710000001, 396858.7999999998 5578791.48, 396862.23000000045 5578794.68, 396873.23000000045 5578810.17, 396876.66000000015 5578814.99, 396877.20999999996 5578815.41, 396889.0599999996 5578824.25, 396891.9199999999 5578825.27, 396894.96999999974 5578826.369999999, 396898.4500000002 5578827.609999999, 396902.5099999998 5578829.07, 396904.88999999966 5578829.92, 396932.6200000001 5578843.26, 396947.78000000026 5578850.300000001, 396962.7400000002 5578859.68, 396963.63999999966 5578858.470000001, 396976.1500000004 5578841.49, 396983.01999999955 5578845.890000001, 396991.70999999996 5578851.119999999, 396997.25 5578855, 396999.5999999996 5578856.619999999, 396999.9000000004 5578856.84, 397001.48000000045 5578857.93, 397013.2599999998 5578865.73, 397019.2400000002 5578869.41, 397024.3099999996 5578872.890000001, 397029.4500000002 5578875.859999999, 397034.95999999996 5578879.02, 397055.36000000034 5578891.66, 397055.7400000002 5578892.02, 397059.6900000004 5578895.91, 397064.3099999996 5578899.869999999, 397076.3700000001 5578911.57, 397090.1200000001 5578925.880000001, 397096.71999999974 5578932.390000001, 397103.6799999997 5578939.25, 397115.0999999996 5578950.970000001, 397122.3200000003 5578958.380000001, 397125.98000000045 5578962.140000001, 397128.8300000001 5578965.539999999, 397129.4900000002 5578966.34, 397141.5 5578980.66, 397145.54000000004 5578985.5, 397149.6299999999 5578990.369999999, 397154.5099999998 5578996.300000001, 397159.5 5579002.220000001, 397177.6299999999 5579023.73, 397189.28000000026 5579037.5600000005, 397196.1799999997 5579045.73, 397204.4199999999 5579055.49, 397213.6200000001 5579066.390000001, 397222.73000000045 5579077.18, 397224.4000000004 5579079.15, 397195.95999999996 5579095.220000001, 397204.4000000004 5579110.6899999995, 397208.0599999996 5579117.41, 397214.2599999998 5579128.76, 397214.73000000045 5579128.5, 397218.04000000004 5579136.02, 397226.4299999997 5579154.08, 397227.5700000003 5579153.630000001, 397227.83999999985 5579154.210000001, 397229.53000000026 5579158.58, 397231.9900000002 5579157.49, 397232.45999999996 5579157.289999999, 397236.95999999996 5579167.369999999, 397237.0700000003 5579168.470000001, 397238.54000000004 5579184.609999999, 397237.20999999996 5579185.300000001, 397237.8499999996 5579188.390000001, 397239.3499999996 5579194.210000001, 397239.5700000003 5579194.949999999, 397242.20999999996 5579205.800000001, 397248.86000000034 5579226.4399999995, 397242.03000000026 5579230.859999999, 397245.1299999999 5579236.23, 397252.2400000002 5579248.470000001, 397263.1500000004 5579242.630000001, 397271.6500000004 5579258.75, 397270.4199999999 5579259.59, 397243.46999999974 5579277.76, 397237.6799999997 5579270.99, 397225.25 5579266.109999999, 397216.8200000003 5579255.74, 397212.3200000003 5579250.199999999, 397212.03000000026 5579249.85, 397208.8200000003 5579245.890000001, 397208.1799999997 5579245.09, 397204.25 5579240.27, 397205.5999999996 5579240.390000001, 397206.11000000034 5579234.65, 397215.70999999996 5579235.210000001, 397212.63999999966 5579232.960000001, 397207.61000000034 5579229.289999999, 397199.04000000004 5579225.52, 397196.8099999996 5579224.07, 397195.28000000026 5579222.199999999, 397194.6200000001 5579217.460000001, 397193.6200000001 5579214.380000001, 397192.3200000003 5579210.32, 397190.5999999996 5579204.83, 397190.4500000002 5579204.529999999, 397187.8200000003 5579198.01, 397186.86000000034 5579196.26, 397183.7000000002 5579190.539999999, 397182.21999999974 5579187.859999999, 397177.98000000045 5579180.15, 397170.6200000001 5579168.4, 397167.4000000004 5579169.890000001, 397147.3099999996 5579179.15, 397151.8499999996 5579189.630000001, 397152.7999999998 5579191.8100000005, 397154.58999999985 5579199.779999999, 397155.9400000004 5579205.73, 397156.96999999974 5579210.41, 397157.71999999974 5579213.630000001, 397158.4900000002 5579217.07, 397158.9199999999 5579223.390000001, 397159.3700000001 5579229.8100000005, 397159.8300000001 5579236.43, 397160.0999999996 5579240.43, 397160.36000000034 5579244.220000001, 397161.6299999999 5579263.369999999, 397159.6900000004 5579261.529999999, 397158.7000000002 5579270.34, 397158.5700000003 5579272.6, 397157.9500000002 5579278.73, 397146.1799999997 5579280.390000001, 397128.4500000002 5579282.890000001, 397100.2400000002 5579286.77, 397108 5579296.279999999, 397115.5099999998 5579310.26, 397116.3099999996 5579312.33, 397119.0099999998 5579319.3100000005, 397123.4900000002 5579330.949999999, 397126.75 5579341.34, 397121.20999999996 5579340.869999999, 397116.63999999966 5579340.5, 397110.01999999955 5579339.949999999, 397108.0599999996 5579339.800000001, 397108.26999999955 5579342.43, 397108.51999999955 5579345.58, 397109.16000000015 5579353.68, 397110.3499999996 5579368.73, 397111.73000000045 5579386.1, 397113.8799999999 5579413.279999999, 397114.71999999974 5579423.869999999, 397111.7599999998 5579433.960000001, 397111.21999999974 5579435.93, 397109.4199999999 5579442.5600000005, 397108.03000000026 5579447.710000001, 397107.29000000004 5579450.41, 397105.41000000015 5579457.3100000005, 397103.08999999985 5579465.869999999, 397099.96999999974 5579477.33, 397094.91000000015 5579495.960000001, 397092.41000000015 5579505.15, 397089.1799999997 5579513.949999999, 397082.6500000004 5579531.75, 397075.6900000004 5579550.699999999, 397048.63999999966 5579565.380000001, 397029.11000000034 5579581.74, 397019.5099999998 5579589.77, 397017.4299999997 5579595.49, 397014.3300000001 5579603.98, 397012.5099999998 5579609, 397010.29000000004 5579615.07, 397008.0700000003 5579621.17, 397005.98000000045 5579626.9, 397004.01999999955 5579632.300000001, 397002.3700000001 5579636.82, 396987.04000000004 5579678.880000001, 396986.8499999996 5579679.41, 396977.6299999999 5579704.630000001, 396971.26999999955 5579722.039999999, 396960.5700000003 5579751.369999999, 396957.53000000026 5579759.51, 396955.54000000004 5579765.0600000005, 396948.70999999996 5579783.970000001, 396940.23000000045 5579807.42, 396935.96999999974 5579818.550000001, 396932.13999999966 5579829.109999999, 396924.08999999985 5579822.550000001, 396919.76999999955 5579819.02, 396901.4400000004 5579804.07, 396900.9400000004 5579804.789999999, 396893.48000000045 5579798.390000001, 396890.8200000003 5579796.119999999, 396888.54000000004 5579794.039999999, 396886.5700000003 5579792.26, 396874.0800000001 5579782.720000001, 396810.5599999996 5579847.83, 396767.3700000001 5579884.43, 396748.3200000003 5579900.6, 396745.58999999985 5579902.91, 396738.58999999985 5579896.960000001, 396729.1500000004 5579888.93, 396714.36000000034 5579874.33, 396710.13999999966 5579870.16, 396707.3099999996 5579867.140000001, 396705.78000000026 5579865.49, 396703.79000000004 5579863.35, 396700.9400000004 5579860.369999999, 396684.61000000034 5579839.67, 396677.2599999998 5579828.58, 396669.2000000002 5579816.42, 396658.3799999999 5579795.26, 396651.08999999985 5579782.640000001, 396645.5099999998 5579772.970000001, 396641.5499999998 5579766.140000001, 396638.0700000003 5579760.1, 396629.3499999996 5579745, 396625.0499999998 5579744.289999999, 396622.26999999955 5579739.49, 396619.6900000004 5579735.01, 396593.5599999996 5579732.1, 396543.33999999985 5579722.23, 396497.0800000001 5579715.1, 396481 5579709.960000001, 396468.63999999966 5579704.9, 396455.98000000045 5579699.619999999, 396452.41000000015 5579705.5, 396409.8499999996 5579738.630000001, 396389.0800000001 5579754.800000001, 396378.4400000004 5579763.07, 396370.7999999998 5579769.02, 396344.8200000003 5579784.529999999, 396322.01999999955 5579798.15, 396322.7000000002 5579799.4399999995, 396297.96999999974 5579816.210000001, 396265.48000000045 5579838.24, 396265.11000000034 5579857.85, 396285.1299999999 5579878.48, 396305.41000000015 5579898.720000001, 396311.28000000026 5579904.58, 396313.21999999974 5579906.52, 396325.16000000015 5579918.41, 396304.8700000001 5579929.91, 396292.1200000001 5579937.15, 396279.3200000003 5579954.1899999995, 396273.63999999966 5579961.76, 396268.8700000001 5579970.01, 396268.38999999966 5579970.85, 396262.0999999996 5579981.74, 396259.0700000003 5579987.01, 396254.2999999998 5579995.26, 396246.5099999998 5580008.73, 396244.7000000002 5580011.859999999, 396229.23000000045 5580026.9399999995, 396228.3700000001 5580026.609999999, 396227.33999999985 5580029.460000001, 396220.29000000004 5580048.98, 396218.54000000004 5580053.51, 396217.0700000003 5580057.3100000005, 396212.9199999999 5580066.539999999, 396202.8799999999 5580088.85, 396197.28000000026 5580101.300000001, 396191.45999999996 5580114.23, 396185.66000000015 5580127.130000001, 396178.1900000004 5580143.75, 396171.3300000001 5580158.99, 396169.33999999985 5580162.779999999, 396174.4299999997 5580170.380000001, 396176.78000000026 5580175.07, 396184.98000000045 5580191.48, 396189.2599999998 5580200.029999999, 396176.4299999997 5580225.119999999, 396115.03000000026 5580188.35, 396081.0700000003 5580166.140000001, 396045.8499999996 5580143.09, 396048.6799999997 5580137.369999999, 396051.54000000004 5580131.58, 396060.2400000002 5580113.970000001, 396062.4199999999 5580116.039999999, 396104.3799999999 5580061.24, 396103.9000000004 5580059.49, 396097.8300000001 5580046.17, 396093.03000000026 5580035.630000001, 396085.48000000045 5580019.07, 396076.6200000001 5579999.029999999, 396053.98000000045 5579965.33, 396051.9199999999 5579962.279999999, 396049.96999999974 5579959.369999999, 396045.0599999996 5579952.0600000005, 396035.5800000001 5579939.01, 396026.2000000002 5579926.07, 396017.75 5579914.43, 396009.88999999966 5579903.1, 396006.95999999996 5579899.33, 396001.9400000004 5579894.529999999, 395987.8099999996 5579881, 395983.26999999955 5579875.77, 395972.4500000002 5579863.34, 395964.03000000026 5579853.65, 395954.2000000002 5579841.43, 395947.3499999996 5579832.9, 395943.1500000004 5579825.83, 395938.9299999997 5579818.720000001, 395937.8700000001 5579811.16, 395941.86000000034 5579807.4399999995, 395948.41000000015 5579799.08, 395952.20999999996 5579793.050000001, 395957.1500000004 5579785.1899999995, 396018.7599999998 5579711.369999999, 396018.88999999966 5579709.68, 396029.1900000004 5579697.460000001, 396041.6200000001 5579682.710000001, 396042.26999999955 5579681.960000001, 396043.58999999985 5579680.5, 396050.04000000004 5579672.710000001, 396052.28000000026 5579674.23, 396054.1799999997 5579675.390000001, 396058.29000000004 5579670.390000001, 396063.3799999999 5579664.220000001, 396068.51999999955 5579657.949999999, 396070.48000000045 5579655.57, 396073.58999999985 5579651.779999999, 396077.4199999999 5579647.119999999, 396083.1299999999 5579640.16, 396090.03000000026 5579631.779999999, 396096.48000000045 5579623.93, 396099.3300000001 5579620.470000001, 396102.2599999998 5579616.890000001, 396105.21999999974 5579613.289999999, 396111.13999999966 5579606.09, 396113.96999999974 5579602.640000001, 396119.1299999999 5579596.359999999, 396124.1299999999 5579590.289999999, 396125.7599999998 5579588.300000001, 396129.6200000001 5579583.6, 396133.3200000003 5579579.1, 396137.0099999998 5579574.609999999, 396143.63999999966 5579566.550000001, 396147.20999999996 5579562.199999999, 396150.1299999999 5579559.02, 396154.04000000004 5579554.75, 396154.76999999955 5579553.9399999995, 396160.9400000004 5579547.1899999995, 396161.4400000004 5579546.630000001, 396166.0999999996 5579541.539999999, 396175.71999999974 5579531.02, 396179.79000000004 5579526.58, 396183.38999999966 5579522.640000001, 396190.20999999996 5579515.210000001, 396197.01999999955 5579507.76, 396201.03000000026 5579503.4, 396202.3700000001 5579501.9399999995, 396207.48000000045 5579496.369999999, 396211.2999999998 5579492.220000001, 396217.5599999996 5579485.42, 396221.45999999996 5579481.17, 396226.13999999966 5579476.09, 396227 5579475.140000001, 396231.4500000002 5579470.289999999, 396235.53000000026 5579465.85, 396238.3200000003 5579462.8100000005, 396241.78000000026 5579459.050000001, 396245.1799999997 5579455.34, 396250.1299999999 5579449.960000001, 396251.2999999998 5579448.6899999995, 396255.2999999998 5579444.34, 396260.75 5579438.41, 396264.0800000001 5579434.77, 396267.0499999998 5579431.539999999, 396269.88999999966 5579428.449999999, 396272.61000000034 5579425.49, 396276.53000000026 5579421.220000001, 396280.51999999955 5579416.880000001, 396284.6799999997 5579412.35, 396285.5999999996 5579411.35, 396287.7999999998 5579408.949999999, 396288.7999999998 5579407.859999999, 396290.0800000001 5579406.470000001, 396293.5800000001 5579402.66, 396299.36000000034 5579396.369999999, 396308.2000000002 5579402.869999999, 396318.75 5579410.710000001, 396321.83999999985 5579404.77, 396329.25 5579390.460000001, 396355.13999999966 5579340.09, 396372.26999999955 5579300.130000001, 396384.76999999955 5579270.960000001, 396387.9199999999 5579263.85, 396392.9500000002 5579249.82, 396397.8799999999 5579236.039999999, 396408.2000000002 5579207.27, 396424.08999999985 5579163.109999999, 396428.6500000004 5579154.289999999, 396433.8200000003 5579144.279999999, 396436.5800000001 5579138.91, 396439.1900000004 5579133.869999999, 396441.91000000015 5579128.6, 396444.75 5579123.1, 396448.0099999998 5579116.779999999, 396452.41000000015 5579108.26, 396457.0099999998 5579099.35, 396457.38999999966 5579098.609999999, 396460.28000000026 5579093.029999999, 396462.9299999997 5579087.890000001, 396466.4000000004 5579081.279999999, 396469.54000000004 5579075.140000001, 396472.7000000002 5579069, 396478.5999999996 5579057.550000001, 396483.8499999996 5579047.380000001, 396488.8300000001 5579037.73, 396490.53000000026 5579034.4399999995, 396496.38999999966 5579023.1, 396497.86000000034 5579020.23, 396503.4000000004 5579009.51, 396507.91000000015 5579000.77, 396513.03000000026 5578990.84, 396517.45999999996 5578982.279999999, 396521.71999999974 5578974.029999999, 396526.51999999955 5578964.720000001, 396528.7400000002 5578960.41, 396529.54000000004 5578958.869999999, 396525.7599999998 5578956.09, 396515.2000000002 5578948.41, 396512.46999999974 5578946.42, 396504.98000000045 5578940.960000001, 396498.4000000004 5578936.17, 396491.29000000004 5578930.99, 396485.3099999996 5578926.640000001, 396483.86000000034 5578925.58, 396476.75 5578920.41, 396470.36000000034 5578915.539999999, 396461.3099999996 5578908.67, 396456.51999999955 5578905.029999999, 396449.7999999998 5578899.9, 396443.01999999955 5578894.74, 396439.3700000001 5578891.970000001, 396438.8300000001 5578891.550000001, 396432.5099999998 5578886.75, 396426.0499999998 5578881.82, 396421.91000000015 5578878.68, 396418.3499999996 5578875.970000001, 396415.2000000002 5578873.58, 396411.26999999955 5578870.59, 396408.5800000001 5578868.529999999, 396407.5 5578867.73, 396398.8799999999 5578861.16, 396405.7999999998 5578854.109999999, 396411.1699999999 5578848.640000001, 396415.88999999966 5578843.84, 396417.1200000001 5578842.59, 396377.8300000001 5578812.640000001, 396370.6799999997 5578807.1899999995, 396366.04000000004 5578803.65, 396362.66000000015 5578801.07, 396359.3300000001 5578798.52, 396352.5700000003 5578793.359999999, 396364.5499999998 5578776.960000001, 396376.03000000026 5578761.23, 396371.51999999955 5578758.3100000005, 396366.9299999997 5578755.359999999, 396356.8200000003 5578748.8100000005, 396347.70999999996 5578742.92, 396344.6299999999 5578740.93, 396341.58999999985 5578738.960000001, 396337.98000000045 5578736.630000001, 396334.6200000001 5578734.4399999995, 396331.95999999996 5578732.73, 396328.1500000004 5578730.26, 396324.46999999974 5578727.880000001, 396321.04000000004 5578725.66, 396315.1799999997 5578721.869999999, 396308.96999999974 5578717.779999999, 396302.53000000026 5578713.550000001, 396296.6799999997 5578709.699999999, 396291.86000000034 5578706.539999999, 396322.7999999998 5578641.380000001, 396324.2400000002 5578630.359999999, 396325.1699999999 5578623.199999999, 396326.21999999974 5578615.140000001, 396326.9299999997 5578609.66, 396328.20999999996 5578600.800000001, 396329.4900000002 5578591.8100000005, 396330.8099999996 5578582.619999999, 396331.7599999998 5578576.029999999, 396332.6699999999 5578569.66, 396333.0099999998 5578567.289999999, 396332.1699999999 5578563.73, 396329.75 5578553.51, 396320.4000000004 5578513.960000001, 396319.70999999996 5578513.6, 396314.86000000034 5578511.119999999, 396314.26999999955 5578510.8100000005, 396191.2999999998 5578447.890000001, 396169.86000000034 5578436.91, 396163.86000000034 5578434.3100000005, 396111.9299999997 5578553.34, 396100.7000000002 5578583.300000001, 396085.04000000004 5578625.1, 396076.4500000002 5578682.0600000005, 396074.38999999966 5578695.77, 396067.01999999955 5578713.66, 396059.48000000045 5578731.949999999, 396053.3700000001 5578743.65, 396032.0700000003 5578784.390000001, 396025.7599999998 5578795.67, 396012.0099999998 5578796.52, 396006.11000000034 5578796.890000001, 396003.86000000034 5578797, 395985.4299999997 5578798.16, 395974.7400000002 5578797.390000001, 395964.5999999996 5578796.65, 395947.8200000003 5578795.41, 395930.63999999966 5578792.02, 395906.3099999996 5578782.869999999, 395887.21999999974 5578776.73, 395869.9400000004 5578771.18, 395863.3700000001 5578769.0600000005, 395851.36000000034 5578760.630000001, 395846.0700000003 5578756.9399999995, 395840.61000000034 5578753.109999999, 395835.5700000003 5578749.59, 395829.83999999985 5578745.5600000005, 395824.9500000002 5578742.130000001, 395816.5700000003 5578736.26, 395808.440</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7111-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7111-010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7111-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7111-010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108961</v>
       </c>
       <c r="O2" s="3">
-        <v>46212.86349214867</v>
+        <v>46262.2277077208</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>33954</v>
       </c>
       <c r="S2" s="3">
         <v>33954</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>