--- v1 (2026-02-16)
+++ v2 (2026-04-18)
@@ -650,51 +650,51 @@
       <c r="G2" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H2" s="3">
         <v>44721</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" t="s">
         <v>30</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>31</v>
       </c>
       <c r="N2">
         <v>109585</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.62179945704</v>
+        <v>46130.43864764769</v>
       </c>
       <c r="P2" t="s">
         <v>32</v>
       </c>
       <c r="Q2" t="s">
         <v>33</v>
       </c>
       <c r="R2" s="3">
         <v>25880</v>
       </c>
       <c r="S2" s="3">
         <v>25880</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
       <c r="V2" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>