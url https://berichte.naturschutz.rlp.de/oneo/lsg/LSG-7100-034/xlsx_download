--- v2 (2026-04-18)
+++ v3 (2026-07-07)
@@ -650,51 +650,51 @@
       <c r="G2" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H2" s="3">
         <v>44721</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" t="s">
         <v>30</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>31</v>
       </c>
       <c r="N2">
         <v>109585</v>
       </c>
       <c r="O2" s="3">
-        <v>46130.43864764769</v>
+        <v>46210.30547908026</v>
       </c>
       <c r="P2" t="s">
         <v>32</v>
       </c>
       <c r="Q2" t="s">
         <v>33</v>
       </c>
       <c r="R2" s="3">
         <v>25880</v>
       </c>
       <c r="S2" s="3">
         <v>25880</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
       <c r="V2" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>