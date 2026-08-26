--- v3 (2026-07-07)
+++ v4 (2026-08-26)
@@ -114,51 +114,51 @@
   <si>
     <t>Das Objekt wurde bis 9. Juni 2022 irrtümlich als ein Naturpark angezeigt. Rechtlich hat das Schutzobjekt den Status eines Landschaftsschutzgebietes, wenngleich operativ das Gebiet von den Naturschutzbehörden ähnlich einem Naturpark behandelt wird.Die osiris-ID zu NTP-Zeiten wurde beibehalten, samt aller Verknüpfungen zu abhängigen Tabellen.</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-034</t>
   </si>
   <si>
     <t>Müller, Martin; Lanis-Zentrale</t>
   </si>
   <si>
     <t>fachliche Korrektur</t>
   </si>
   <si>
     <t>Umwandlung der Objektart von NTP in LSG</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7100-034.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7100-034.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((316348.8300000001 5584558.82, 316277.5999999996 5584697.300000001, 316279.83999999985 5584807.380000001, 316207.7000000002 5584939.949999999, 316203.75 5584946.67, 316197.53000000026 5584991.859999999, 316110.7000000002 5585151.67, 316010.23000000045 5585124.15, 316008.33999999985 5585123.630000001, 315916.76999999955 5585098.539999999, 315864.7999999998 5585084.1899999995, 315820.29000000004 5585070.869999999, 315804.0700000003 5585066.02, 315722.04000000004 5585041.48, 315720.58999999985 5585041.0600000005, 315687.8300000001 5585031.25, 315669.54000000004 5585025.779999999, 315666.33999999985 5585024.84, 315654.16000000015 5585021.1899999995, 315652.16000000015 5585020.58, 315616.6900000004 5585009.98, 315609.95999999996 5585007.960000001, 315562.5499999998 5584993.789999999, 315527.6299999999 5584983.34, 315484.54000000004 5584970.460000001, 315420.9500000002 5584951.4399999995, 315336.01999999955 5584926.15, 315331.2000000002 5584924.710000001, 315228.5 5584893.970000001, 315188.91000000015 5584882.07, 315106.7599999998 5584860.119999999, 315104.8300000001 5584859.609999999, 315027.2400000002 5584838.880000001, 315020.9500000002 5584837.41, 314959.01999999955 5584822.83, 314947.8200000003 5584820.1899999995, 314897.5999999996 5584808.16, 314871.5099999998 5584801.91, 314870.54000000004 5584801.68, 314838.9900000002 5584794.130000001, 314790.96999999974 5584782.300000001, 314782.0700000003 5584780.15, 314779.1900000004 5584779.460000001, 314777.7000000002 5584779.09, 314700.4000000004 5584760.34, 314696.4299999997 5584759.380000001, 314694.4900000002 5584758.91, 314620.25 5584740.91, 314618.2400000002 5584740.42, 314549.29000000004 5584723.6899999995, 314547.3499999996 5584723.210000001, 314420.33999999985 5584692.08, 314416.5 5584691.140000001, 314324.11000000034 5584668.48, 314314.4299999997 5584666.119999999, 314228.1900000004 5584644.970000001, 314191.9000000004 5584636.039999999, 314184.26999999955 5584634.15, 314164.23000000045 5584629.26, 314135.16000000015 5584622.16, 314122.38999999966 5584618.99, 314102.0099999998 5584612.140000001, 314096 5584610.15, 314087.83999999985 5584606.52, 314086.73000000045 5584606.01, 314085.11000000034 5584605.300000001, 314084.9000000004 5584603.82, 314084.3499999996 5584599.880000001, 314111.7599999998 5584590.73, 314109.4000000004 5584584.1, 314108.3799999999 5584569.869999999, 314113.75 5584562.15, 314123.36000000034 5584568.82, 314127.5 5584553.93, 314142.1200000001 5584548.49, 314142.48000000045 5584530.460000001, 314154.21999999974 5584524.970000001, 314154.1200000001 5584516.869999999, 314163.4900000002 5584518.630000001, 314165.9299999997 5584493.869999999, 314180.95999999996 5584477.529999999, 314175.8099999996 5584472.789999999, 314192.86000000034 5584460.9, 314197.63999999966 5584465.300000001, 314202.75 5584456.8100000005, 314198.1699999999 5584447.84, 314213.3700000001 5584429.609999999, 314203.66000000015 5584419.27, 314224.9199999999 5584403.199999999, 314243.5499999998 5584418.84, 314252.41000000015 5584405.5600000005, 314254.5999999996 5584390.140000001, 314264.6299999999 5584378.529999999, 314263.71999999974 5584372.300000001, 314270.16000000015 5584368.789999999, 314273.1900000004 5584371.1, 314271.48000000045 5584354.699999999, 314283.01999999955 5584337.09, 314291.8700000001 5584338.18, 314283.9299999997 5584324.33, 314300.6900000004 5584314.720000001, 314306.4199999999 5584314.3100000005, 314311.98000000045 5584318.550000001, 314315.29000000004 5584312.890000001, 314322.70999999996 5584311.390000001, 314319.1500000004 5584300.380000001, 314333.6900000004 5584289.6899999995, 314327.66000000015 5584272.4399999995, 314331.54000000004 5584262.99, 314337.11000000034 5584265.210000001, 314336.4199999999 5584275.039999999, 314352.54000000004 5584273.15, 314355.2000000002 5584268.43, 314359.3099999996 5584253.83, 314371.3300000001 5584254.6, 314383.13999999966 5584241.949999999, 314374.78000000026 5584245.289999999, 314373.1200000001 5584226.550000001, 314363.9900000002 5584217.300000001, 314381.13999999966 5584217.359999999, 314382.51999999955 5584211.24, 314392.0499999998 5584209.5600000005, 314400.61000000034 5584215.859999999, 314414.08999999985 5584219.84, 314425.41000000015 5584205.26, 314444.13999999966 5584210.33, 314452.26999999955 5584204.949999999, 314455.5700000003 5584195.82, 314465.7999999998 5584190.1899999995, 314476.1699999999 5584199.16, 314479.03000000026 5584175.48, 314486.1699999999 5584169.300000001, 314500.41000000015 5584176.07, 314504.66000000015 5584168.880000001, 314501.4400000004 5584143.15, 314514.73000000045 5584145.5, 314520.0800000001 5584139.359999999, 314518.8300000001 5584131.59, 314521.11000000034 5584125.029999999, 314528.71999999974 5584117.9399999995, 314534.45999999996 5584110.43, 314538.6500000004 5584118.23, 314532.0800000001 5584122.789999999, 314537.1900000004 5584130.18, 314553.63999999966 5584131.8100000005, 314555.13999999966 5584121.16, 314563.91000000015 5584121.17, 314571.38999999966 5584108.09, 314566.5099999998 5584103.68, 314573.6699999999 5584102.25, 314574.61000000034 5584100.98, 314582.1299999999 5584090.83, 314584.5999999996 5584080.18, 314579.1200000001 5584074.1, 314573.5800000001 5584069.57, 314573.28000000026 5584064.77, 314564.6200000001 5584053.529999999, 314563.95999999996 5584043.220000001, 314555 5584035.380000001, 314542.7000000002 5584029.25, 314535.16000000015 5584019.34, 314518.8300000001 5584005.050000001, 314504.9900000002 5583997.1899999995, 314506.45999999996 5583991.5600000005, 314489.6799999997 5583989.779999999, 314478.86000000034 5583983.98, 314471.20999999996 5583970.289999999, 314461.51999999955 5583957.029999999, 314455.23000000045 5583955.449999999, 314452.53000000026 5583946.710000001, 314446.36000000034 5583939.68, 314432.33999999985 5583929.51, 314424.4299999997 5583921.550000001, 314416.96999999974 5583917.41, 314415.54000000004 5583901.119999999, 314410.6900000004 5583867.300000001, 314400.3099999996 5583847.279999999, 314393.53000000026 5583831.300000001, 314370.4900000002 5583758.640000001, 314371.91000000015 5583610.390000001, 314382.8499999996 5583567.289999999, 314384.1900000004 5583520.289999999, 314384.4000000004 5583513.1899999995, 314385.95999999996 5583458.75, 314388.20999999996 5583382.35, 314349.1900000004 5583242.59, 314347.5599999996 5583236.800000001, 314339.6500000004 5583208.77, 314338.96999999974 5583206.359999999, 314425.9299999997 5583183.0600000005, 314443.9199999999 5583180.23, 314460.48000000045 5583170.949999999, 314479.4299999997 5583168.869999999, 314478.8300000001 5583157.779999999, 314488.1699999999 5583143.58, 314495.2999999998 5583129.65, 314500.9000000004 5583126.699999999, 314502.0800000001 5583132.68, 314508.6200000001 5583123.710000001, 314515.83999999985 5583130.630000001, 314521.0700000003 5583127.34, 314519.88999999966 5583121.359999999, 314527.2599999998 5583118.73, 314526.8099999996 5583114.130000001, 314534.9199999999 5583112.9, 314547.61000000034 5583110.52, 314553.45999999996 5583102.970000001, 314561.1299999999 5583097.85, 314557.51999999955 5583094.4, 314565.1200000001 5583085.75, 314568.73000000045 5583089.210000001, 314578.54000000004 5583084.76, 314581.9400000004 5583078.33, 314588.9299999997 5583074.640000001, 314596.88999999966 5583065.640000001, 314599.9500000002 5583044.720000001, 314594.45999999996 5583046.07, 314600.96999999974 5583032.470000001, 314597.48000000045 5583028.59, 314603.83999999985 5583027.77, 314603.1900000004 5583022.109999999, 314605.8700000001 5583019.640000001, 314598.9400000004 5583016.6, 314598.8300000001 5583007.17, 314610.1299999999 5582998.24, 314619.11000000034 5582999.02, 314621.3499999996 5582987.51, 314627.7400000002 5582980.869999999, 314629.6699999999 5582973.85, 314633.08999999985 5582975.93, 314641.61000000034 5582970.58, 314641.9900000002 5582966.130000001, 314650.3700000001 5582957.1899999995, 314651.4900000002 5582943.82, 314649.3300000001 5582934.18, 314654.63999999966 5582932.4399999995, 314655.51999999955 5582922.960000001, 314652.51999999955 5582912.42, 314655.25 5582904.23, 314651.78000000026 5582903.720000001, 314659.5800000001 5582898.800000001, 314655.4900000002 5582895.67, 314658.33999999985 5582890.029999999, 314662.5 5582892.66, 314666.9500000002 5582893.3100000005, 314665.5800000001 5582881.99, 314667.79000000004 5582877.26, 314661.3700000001 5582872.779999999, 314667.7599999998 5582863.800000001, 314664.1699999999 5582857.67, 314658.2000000002 5582860.27, 314658.6200000001 5582854.27, 314661.53000000026 5582848.65, 314656.58999999985 5582847.880000001, 314660.58999999985 5582844.960000001, 314658.25 5582840.539999999, 314664.6699999999 5582841.550000001, 314666.1200000001 5582838.74, 314662.71999999974 5582834.67, 314667.29000000004 5582831.33, 314662.8099999996 5582827.6, 314668.5499999998 5582826.48, 314667.2000000002 5582822.220000001, 314659.7999999998 5582821.050000001, 314660.21999999974 5582815.039999999, 314665.01999999955 5582810.23, 314677.0099999998 5582817.68, 314677.8700000001 5582812.25, 314674.0800000001 5582810.640000001, 314675.83999999985 5582805.85, 314681.26999999955 5582806.710000001, 314688.8499999996 5582800.300000001, 314679.46999999974 5582798.83, 314680.7599999998 5582787.4, 314684.38999999966 5582786.93, 314688.7599999998 5582781.57, 314683.79000000004 5582777.75, 314686.21999999974 5582775.1, 314696.5999999996 5582776.720000001, 314699.4000000004 5582768.5600000005, 314691.9299999997 5582761.32, 314694.04000000004 5582757.6, 314698.8099999996 5582759.369999999, 314698.8700000001 5582755.83, 314701.98000000045 5582752.25, 314706.88999999966 5582753.039999999, 314707.4299999997 5582751.960000001, 314722.66000000015 5582721.99, 314726.78000000026 5582713.91, 314733.78000000026 5582700.15, 314735 5582697.75, 314764.5700000003 5582700.5600000005, 314792.7000000002 5582706.109999999, 314907.76999999955 5582733.460000001, 314908.2000000002 5582730.99, 314915.6500000004 5582680.859999999, 314928.5999999996 5582644.92, 314932.9900000002 5582616.24, 314938.2000000002 5582600.18, 314940.25 5582544.5600000005, 314927.63999999966 5582525.33, 314916.5599999996 5582508.390000001, 314908.3300000001 5582495.83, 314897.66000000015 5582486.960000001, 314885.98000000045 5582477.27, 314858.83999999985 5582457.3100000005, 314832.33999999985 5582436, 314818.7599999998 5582407.82, 314799.71999999974 5582390.5, 314781.3300000001 5582374.619999999, 314773.9299999997 5582361.869999999, 314755.8200000003 5582330.75, 314708.2999999998 5582309.880000001, 314702.11000000034 5582277.449999999, 314700.8300000001 5582270.48, 314697.3099999996 5582252.35, 314707.1299999999 5582150.35, 314724.29000000004 5582116.199999999, 314734.29000000004 5582096.279999999, 314739.2000000002 5582086.51, 314755.29000000004 5582067.51, 314755.75 5582065.039999999, 314793.73000000045 5582072.93, 314833.0499999998 5582082.57, 314871.7599999998 5582093.07, 314910.7599999998 5582104.51, 314960.4400000004 5582120.289999999, 315008.63999999966 5582136.539999999, 315088.6500000004 5582165.18, 315163.7999999998 5582193.039999999, 315237.71999999974 5582220.34, 315284.75 5582237.199999999, 315334.9000000004 5582254.130000001, 315380.6299999999 5582268.449999999, 315406.26999999955 5582274.970000001, 315434.1900000004 5582280.43, 315461.4400000004 5582284.029999999, 315474.0700000003 5582285.74, 315499.1299999999 5582290.08, 315504.3700000001 5582292.6899999995, 315506.7400000002 5582290.9399999995, 315501.33999999985 5582285.73, 315497.5800000001 5582281.15, 315456.58999999985 5582212.859999999, 315434.71999999974 5582179.359999999, 315412.9199999999 5582148.52, 315390.41000000015 5582119.109999999, 315366.61000000034 5582090.619999999, 315338.6799999997 5582060.800000001, 315313.4199999999 5582036.43, 315292.36000000034 5582018.1899999995, 315266.70999999996 5581999.029999999, 315234.1200000001 5581977.880000001, 315199.1900000004 5581957.640000001, 315177.5 5581946.550000001, 315168.66000000015 5581941.93, 315159.5499999998 5581937.23, 315116.3300000001 5581917.470000001, 315088.7400000002 5581905.57, 315065.4299999997 5581893.789999999, 315047.1299999999 5581882.66, 315030.51999999955 5581870.359999999, 315016.38999999966 5581857.57, 315004.48000000045 5581843, 314994.58999999985 5581825.93, 314973.08999999985 5581781.550000001, 314961.6799999997 5581761.18, 314949.63999999966 5581742.48, 314937.3300000001 5581725.949999999, 314924.33999999985 5581710.77, 314909.1699999999 5581695.57, 314894.8200000003 5581683.1, 314865.9400000004 5581659.24, 314867.4500000002 5581657.25, 314874.4199999999 5581652.42, 314901.26999999955 5581624.17, 314911.0499999998 5581613.890000001, 314943.7599999998 5581579.5, 314961.03000000026 5581555.539999999, 314972.9500000002 5581546.18, 315022.5499999998 5581482.460000001, 315023.96999999974 5581480.640000001, 315044.4299999997 5581454.35, 315053.76999999955 5581442.35, 315075.54000000004 5581398.109999999, 315088.7400000002 5581371.279999999, 315105.0800000001 5581334.93, 315140.2999999998 5581256.5600000005, 315147.04000000004 5581253.74, 315142.36000000034 5581252, 315144.6900000004 5581246.720000001, 315147.48000000045 5581240.380000001, 315151.0599999996 5581232.279999999, 315157.5599999996 5581217.789999999, 315169.29000000004 5581191.640000001, 315176.5099999998 5581175.539999999, 315183.4400000004 5581160.109999999, 315184.63999999966 5581157.529999999, 315202.0999999996 5581120.050000001, 315208.5800000001 5581107.68, 315273.5999999996 5581000.970000001, 315290.5800000001 5580973.1, 315336.3099999996 5580894.130000001, 315341.3300000001 5580885.460000001, 315353.21999999974 5580866.73, 315357.38999999966 5580860.17, 315366.6900000004 5580845.529999999, 315361.20999999996 5580843.09, 315321.8200000003 5580828.279999999, 315320.13999999966 5580821.49, 315319.2999999998 5580818.07, 315315.8300000001 5580803.99, 315324.9900000002 5580807.51, 315321.1500000004 5580794.85, 315302.2000000002 5580733.49, 315302.33999999985 5580711.82, 315299.4299999997 5580695.869999999, 315296.0499999998 5580677.4, 315256.5499999998 5580461.43, 315254.4500000002 5580419.720000001, 315252.9299999997 5580389.67, 315268.86000000034 5580307.42, 315275.8099999996 5580287.42, 315277.88999999966 5580281.449999999, 315316.5 5580170.42, 315345.8499999996 5580085.890000001, 315370.58999999985 5580014.24, 315390.70999999996 5579956.66, 315406.13999999966 5579912.380000001, 315439.0999999996 5579837.82, 315470.28000000026 5579767.300000001, 315482.9400000004 5579728.57, 315525.4299999997 5579666.300000001, 315531.6299999999 5579657.199999999, 315534.08999999985 5579652.85, 315552.8099999996 5579619.779999999, 315565.28000000026 5579597.77, 315575.3499999996 5579579.960000001, 315586.2999999998 5579562.390000001, 315649.4299999997 5579461.130000001, 315676.7400000002 5579418.57, 315696.76999999955 5579387.34, 315712.1299999999 5579363.4, 315721.0599999996 5579349.52, 315734.4000000004 5579332.970000001, 315738.8499999996 5579328.26, 315787.0700000003 5579263, 315792.25 5579255.970000001, 315835.96999999974 5579174.15, 315842.9199999999 5579159.119999999, 315874.63999999966 5579090.550000001, 315892.75 5579051.4, 315899.5999999996 5579014.98, 315913.0700000003 5578995.140000001, 315939.21999999974 5578956.609999999, 315985.6699999999 5578888.1899999995, 316030.1699999999 5578822.640000001, 316087.1299999999 5578834.73, 316103.6299999999 5578835.5600000005, 316133.4199999999 5578837.0600000005, 316141.26999999955 5578831.539999999, 316142.8799999999 5578829.98, 316222.13999999966 5578879.789999999, 316239.45999999996 5578891.48, 316259.11000000034 5578898.49, 316280.4199999999 5578902.869999999, 316300.4299999997 5578904.0600000005, 316319.46999999974 5578903.77, 316341.2999999998 5578904.359999999, 316362.1200000001 5578906.98, 316429.3300000001 5578912.75, 316574.41000000015 5578914.359999999, 316701.1799999997 5578910.15, 316701.26999999955 5578907.65, 316699.1799999997 5578907.720000001, 316691.9900000002 5578886.85, 316685.4500000002 5578838.5, 316682.9000000004 5578831.07, 316641.16000000015 5578759.35, 316631.28000000026 5578745.32, 316618.95999999996 5578732.779999999, 316604.5499999998 5578722.32, 316589.5099999998 5578713.210000001, 316574.76999999955 5578702.710000001, 316564.4299999997 5578691.58, 316555.4400000004 5578677.35, 316548.1500000004 5578640.869999999, 316550.1799999997 5578640.84, 316548.5700000003 5578632.75, 316547.98000000045 5578629.83, 316536.38999999966 5578581.210000001, 316539.26999999955 5578535.449999999, 316546.46999999974 5578487.77, 316551.6699999999 5578466.34, 316564.38999999966 5578436.1, 316583.21999999974 5578393.99, 316584.4000000004 5578391.359999999, 316586.70999999996 5578386.18, 316587.88999999966 5578383.5600000005, 316589.91000000015 5578378.99, 316597.21999999974 5578362.5, 316615.63999999966 5578327.029999999, 316657.1799999997 5578250.85, 316659.5800000001 5578246.460000001, 316662.8300000001 5578241.550000001, 316676.04000000004 5578222.42, 316691.54000000004 5578199.779999999, 316715.91000000015 5578164.199999999, 316736.76999999955 5578117.359999999, 316713.3200000003 5578102.050000001, 316688.0800000001 5578082.49, 316676.7999999998 5578066.41, 316667.71999999974 5578024.35, 316649.91000000015 5577941.77, 316657.5499999998 5577932.119999999, 316662.8099999996 5577926.279999999, 316684.70999999996 5577902, 316712.4299999997 5577847.789999999, 316722.28000000026 5577820.91, 316746.5700000003 5577787.09, 316751.8700000001 5577779.32, 316790.25 5577726.07, 316790.5700000003 5577707.890000001, 316785.7000000002 5577702.17, 316782.36000000034 5577698.24, 316781.53000000026 5577695.630000001, 316780.20999999996 5577691.529999999, 316770.5099999998 5577684.140000001, 316762.70999999996 5577680.119999999, 316754 5577679.34, 316743.04000000004 5577680.3100000005, 316722.0700000003 5577683.949999999, 316632.13999999966 5577701.449999999, 316567.0099999998 5577712.17, 316369.1699999999 5577752.57, 316349.1200000001 5577772.140000001, 316338.7400000002 5577779.880000001, 316325.2999999998 5577784.43, 316305.5 5577786.9399999995, 316254.88999999966 5577806.449999999, 316196.79000000004 5577841.130000001, 316097.4900000002 5577876.789999999, 316082.21999999974 5577880.49, 316008.9199999999 5577889.630000001, 315988.5099999998 5577887.92, 315959.01999999955 5577878.52, 315882.3099999996 5577844.67, 315874.3200000003 5577839.57, 315852.33999999985 5577819.949999999, 315837.88999999966 5577809.289999999, 315825.13999999966 5577804.390000001, 315618.5800000001 5577755.18, 315598.1900000004 5577753.609999999, 315573.6699999999 5577759.1899999995, 315485.5999999996 5577791.369999999, 315471.6299999999 5577794.800000001, 315457.7999999998 5577794.68, 315409.1799999997 5577787.789999999, 315389.04000000004 5577787.66, 315341.9299999997 5577795.93, 315342.4199999999 5577798.75, 315334.8499999996 5577799.48, 315327.75 5577800.390000001, 315323.6799999997 5577800.84, 315270.73000000045 5577799.109999999, 315181.1299999999 5577782.9, 315126.4299999997 5577773.1, 314963.46999999974 5577734.210000001, 314827.6799999997 5577702.17, 314645.5599999996 5577658.9, 314581.26999999955 5577649.9399999995, 314483.2000000002 5577636.539999999, 314379.01999999955 5577622.289999999, 314341.5700000003 5577617.0600000005, 314324.5 5577614.68, 314243.7999999998 5577603.630000001, 314231.08999999985 5577601.83, 314226.1799999997 5577601.210000001, 314172.51999999955 5577593.91, 314167.5499999998 5577593.18, 314156.11000000034 5577591.57, 314032.4199999999 5577637.289999999, 314001.88999999966 5577642.640000001, 313957.7000000002 5577651.58, 313953.5 5577652.82, 313941.9299999997 5577656.07, 313846.5700000003 5577682.99, 313784.48000000045 5577701.33, 313769.7000000002 5577705.01, 313764.7999999998 5577706.25, 313755.0700000003 5577708.720000001, 313677.2599999998 5577728.130000001, 313638.6699999999 5577698.640000001, 313597.6699999999 5577665.220000001, 313593.6200000001 5577659.51, 313586.1900000004 5577649.01, 313580.3099999996 5577638.32, 313575.25 5577626.390000001, 313565.9900000002 5577604.390000001, 313558.2400000002 5577588.26, 313553.0499999998 5577577.4399999995, 313549.9000000004 5577561.34, 313550.54000000004 5577547.57, 313552.63999999966 5577537.43, 313555.0700000003 5577527.84, 313561.23000000045 5577501.41, 313574.1799999997 5577445.82, 313580.8499999996 5577417.220000001, 313583.5700000003 5577407.23, 313549.79000000004 5577397.630000001, 313524.2000000002 5577393.92, 313470.4199999999 5577391.5, 313463.7400000002 5577392.98, 313410.23000000045 5577405.0600000005, 313409.8099999996 5577387.199999999, 313385.79000000004 5577378.08, 313361.1200000001 5577364.960000001, 313337.9000000004 5577347.640000001, 313322.6500000004 5577331.619999999, 313330.73000000045 5577317.220000001, 313263.0800000001 5577268.34, 313190.13999999966 5577224.699999999, 313193.41000000015 5577218.48, 313200.83999999985 5577203.68, 313208.98000000045 5577187.460000001, 313217.2599999998 5577172.15, 313218.3499999996 5577169.91, 313233.16000000015 5577141.710000001, 313244.9900000002 5577120.869999999, 313231.53000000026 5577095.949999999, 313221.23000000045 5577089.5, 313206.28000000026 5577079.27, 313195.1500000004 5577070.550000001, 313183.83999999985 5577061.699999999, 313174.0700000003 5577054.3100000005, 313151.20999999996 5577042.34, 313142.7999999998 5577040.67, 313131.53000000026 5577042.609999999, 313109.8099999996 5577049.09, 313112.6900000004 5577044.43, 313123.9000000004 5577035.75, 313138.8099999996 5577011.960000001, 313144.5599999996 5577008.34, 313161.1299999999 5576986.74, 313176.0999999996 5576971.960000001, 313187.86000000034 5576966.9, 313209.38999999966 5576951.8100000005, 313198.2000000002 5576941.949999999, 313186.9500000002 5576920.3100000005, 313180.4000000004 5576912.039999999, 313165.61000000034 5576879.6, 313158.88999999966 5576872.609999999, 313154.75 5576859.859999999, 313144.6900000004 5576835.27, 313137.4299999997 5576824.82, 313130.3300000001 5576811.630000001, 313108.58999999985 5576798.91, 313092.8499999996 5576787.949999999, 313075.13999999966 5576785.01, 313040.9400000004 5576781.58, 313028.45999999996 5576778.35, 313008.2400000002 5576778.32, 312995.8300000001 5576778.449999999, 312958.58999999985 5576770.17, 312940.0499999998 5576760.720000001, 312929.9500000002 5576756.9, 312914.2999999998 5576751.32, 312897.5599999996 5576747.300000001, 312889.5999999996 5576736.73, 312872.1699999999 5576727.18, 312844.9900000002 5576717.050000001, 312817.4299999997 5576701.33, 312802 5576688.68, 312767.54000000004 5576685.83, 312750.0599999996 5576699.08, 312720.2400000002 5576721.779999999, 312710.2599999998 5576731.5600000005, 312700.86000000034 5576737.35, 312696.1699999999 5576740.609999999, 312690.2400000002 5576745.1, 312686.46999999974 5576748.609999999, 312674.54000000004 5576770.83, 312662.76999999955 5576780.140000001, 312650.86000000034 5576795.35, 312639.28000000026 5576803.82, 312609.7400000002 5576821.98, 312605.26999999955 5576823.779999999, 312587.8799999999 5576830.800000001, 312577.9400000004 5576834.84, 312567.16000000015 5576804.23, 312566.58999999985 5576802.630000001, 312547.96999999974 5576799.210000001, 312534.83999999985 5576802.710000001, 312528.86000000034 5576802.17, 312512.95999999996 5576800.75, 312491.8799999999 5576808.630000001, 312466.9900000002 5576816.970000001, 312454.4299999997 5576828.34, 312421.96999999974 5576840.109999999, 312391.1200000001 5576862.67, 312367.4299999997 5576871.640000001, 312353.0099999998 5576880.83, 312339.33999999985 5576887.67, 312329.83999999985 5576892.470000001, 312318.4000000004 5576904.18, 312311.2999999998 5576905.859999999, 312305.79000000004 5576907.1, 312285.7999999998 5576907.109999999, 312263.5499999998 5576919.279999999, 312249.96999999974 5576928.890000001, 312236.3200000003 5576938.49, 312225.33999999985 5576943.34, 312215.9199999999 5576944.380000001, 312208.5499999998 5576941.59, 312198.73000000045 5576947.0600000005, 312183.5700000003 5576952.6899999995, 312169.54000000004 5576959.99, 312155.58999999985 5576962.6, 312152.5999999996 5576943.49, 312145.1799999997 5576896.16, 312148.0999999996 5576885.210000001, 312140.58999999985 5576819.26, 312090.86000000034 5576810.59, 312065.96999999974 5576806.17, 312031.70999999996 5576800.15, 311995.0999999996 5576783.369999999, 311989.33999999985 5576780.720000001, 311985.7599999998 5576773.83, 311983.41000000015 5576760.07, 311980.8099999996 5576753.539999999, 311978.29000000004 5576769.529999999, 311980.4000000004 5576787.73, 311975.4400000004 5576801.18, 311968.9000000004 5576812.42, 311962.4199999999 5576819.91, 311942.4400000004 5576781.24, 311947.0499999998 5576769.279999999, 311953.5 5576727.970000001, 311954.20999999996 5576706.9399999995, 311952.5800000001 5576690.08, 311953.25 5576673.6, 311953.4500000002 5576667.4, 311952.6500000004 5576653.880000001, 311964.3099999996 5576603.869999999, 311967.4400000004 5576590.220000001, 311981.28000000026 5576530.02, 311974.71999999974 5576522.26, 311970.71999999974 5576528.619999999, 311967.20999999996 5576534.199999999, 311931.13999999966 5576584.48, 311915.2999999998 5576576.66, 311896.3799999999 5576585.92, 311887.1900000004 5576559.130000001, 311899.16000000015 5576550.210000001, 311913.6699999999 5576536.34, 311937.58999999985 5576505.66, 311958.5099999998 5576475.82, 311975.11000000034 5576446.4, 311951.25 5576430.98, 311935.0099999998 5576414.970000001, 311931.45999999996 5576411.41, 311917.3099999996 5576419.390000001, 311911.7599999998 5576409.449999999, 311908.5999999996 5576403.52, 311939.28000000026 5576379.16, 311962.16000000015 5576352.57, 311977.2000000002 5576339.25, 311985.3799999999 5576333.65, 312004.78000000026 5576323.380000001, 312013 5576314.119999999, 312026.38999999966 5576280.84, 312039.5999999996 5576231.33, 312041.91000000015 5576211.470000001, 312045.98000000045 5576195.68, 312052.8200000003 5576179.0600000005, 312053.4299999997 5576177.58, 312064.0099999998 5576156.140000001, 312068.4500000002 5576149.449999999, 312094.4500000002 5576119.25, 312112.26999999955 5576100.380000001, 312121.71999999974 5576094.68, 312141.53000000026 5576088, 312151.61000000034 5576082.550000001, 312157.4500000002 5576073.02, 312166.6500000004 5576041.640000001, 312173.6699999999 5576029.550000001, 312181.5599999996 5576020.859999999, 312184.5599999996 5576017.5600000005, 312214.11000000034 5575993.24, 312229.4199999999 5575983.630000001, 312227.4500000002 5575956.99, 312229.1299999999 5575935.4399999995, 312269.1699999999 5575924.289999999, 312291.6900000004 5575921.91, 312293.86000000034 5575910.33, 312237.63999999966 5575916.24, 312206.88999999966 5575930.890000001, 312193.2999999998 5575944.16, 312123.75 5575998.52, 312111.4000000004 5576011.619999999, 312099.9400000004 5576015.32, 312077.1299999999 5576017.01, 312069.45999999996 5576024.140000001, 312035.5 5576047.4, 312015.6299999999 5576064.16, 312001.46999999974 5576071.33, 311989.61000000034 5576081.779999999, 311979.54000000004 5576086.07, 311971.0800000001 5576091.18, 311948.0599999996 5576108.85, 311930.20999999996 5576126.34, 311926.5800000001 5576129.609999999, 311922.6900000004 5576133.109999999, 311913.7000000002 5576145.01, 311907.8200000003 5576155.470000001, 311887.1699999999 5576212.960000001, 311861.45999999996 5576255.789999999, 311839.6799999997 5576277.970000001, 311791.04000000004 5576332.470000001, 311773.76999999955 5576342.59, 311741.0700000003 5576367.42, 311703.4500000002 5576397.25, 311682.48000000045 5576404.02, 311660.8300000001 5576413.82, 311642.0999999996 5576426.0600000005, 311606 5576454.93, 311590.5999999996 5576462.390000001, 311553.3200000003 5576472.57, 311529.3300000001 5576484.74, 311510.36000000034 5576491.66, 311487.25 5576507.24, 311465.0999999996 5576513.91, 311452.2999999998 5576521.640000001, 311435.21999999974 5576539.23, 311411.63999999966 5576559.380000001, 311397.91000000015 5576582.65, 311393.13999999966 5576596.800000001, 311391.7999999998 5576618.77, 311379.01999999955 5576664.710000001, 311369.51999999955 5576688.02, 311366.9299999997 5576736.029999999, 311359.8700000001 5576734.01, 311326.4000000004 5576724.27, 311323.95999999996 5576723.59, 311321.9900000002 5576723.039999999, 311314.29000000004 5576725.51, 311292.83999999985 5576738.5600000005, 311290.1900000004 5576746.1899999995, 311290.4000000004 5576756.27, 311289.86000000034 5576772.279999999, 311288.2000000002 5576779.609999999, 311286.5999999996 5576783.07, 311281.2400000002 5576792.5, 311280.1500000004 5576808.83, 311279.4000000004 5576820.34, 311273.88999999966 5576835.84, 311269.1799999997 5576850.140000001, 311266.66000000015 5576858.84, 311262.5499999998 5576871.48, 311262.2400000002 5576873.289999999, 311254.83999999985 5576896.279999999, 311255.0499999998 5576898.210000001, 311257.28000000026 5576900.83, 311264.54000000004 5576907.039999999, 311268.9400000004 5576915.220000001, 311271.11000000034 5576926.109999999, 311273.6500000004 5576931.65, 311274.95999999996 5576938.34, 311272.86000000034 5576944.49, 311265.38999999966 5576951.52, 311259.0999999996 5576955.98, 311255.5700000003 5576959.68, 311252.51999999955 5576965.720000001, 311250.7000000002 5576976.48, 311251.01999999955 5576987.109999999, 311251.1299999999 5576990.27, 311249.70999999996 5576992.140000001, 311243.53000000026 5576994.02, 311239.86000000034 5576997.73, 311232.58999999985 5577006.220000001, 311222.6799999997 5577018.3100000005, 311216.29000000004 5577022.869999999, 311211.1900000004 5577025.529999999, 311207.28000000026 5577026.050000001, 311201.73000000045 5577023.949999999, 311194.5499999998 5577020.300000001, 311187.7599999998 5577015.970000001, 311176.75 5577009.9, 311170.9500000002 5577005.85, 311163.95999999996 5577001.529999999, 311158.48000000045 5577000.73, 311153.2599999998 5577004.3100000005, 311145.2999999998 5577011.84, 311131.8300000001 5577021.68, 311125.95999999996 5577021.25, 311120.0499999998 5577020.08, 311112.2599999998 5577018.15, 311104.8700000001 5577014.18, 311097.63999999966 5577007.789999999, 311089.3099999996 5576998.26, 311080.26999999955 5576991.789999999, 311070.38999999966 5576990.1, 311062.1699999999 5576986.75, 311051.61000000034 5576981.050000001, 311046.70999999996 5576978.9, 311037.1500000004 5576976.01, 311026.5999999996 5576975.640000001, 311023.5599999996 5576979, 311016.6799999997 5576983.76, 311009.01999999955 5576994.15, 311006.0099999998 5576998.52, 310997.61000000034 5577007.369999999, 310992.3700000001 5577012.99, 310986.3200000003 5577018.779999999, 310984.03000000026 5577019.119999999, 310972.63999999966 5577020.5, 310963.8200000003 5577020.74, 310956.5599999996 5577018.73, 310944.3700000001 5577025.859999999, 310933.1799999997 5577033.51, 310921.45999999996 5577039.77, 310915.7400000002 5577040.970000001, 310903.4000000004 5577042.59, 310898 5577044.84, 310890.8799999999 5577046.76, 310882.54000000004 5577048.779999999, 310869.1200000001 5577052.33, 310847.48000000045 5577058.65, 310837.98000000045 5577062.4, 310833.0099999998 5577063.9, 310828.83999999985 5577064.869999999, 310822.6500000004 5577066.300000001, 310815.0800000001 5577067.630000001, 310810.8200000003 5577068.74, 310800.8799999999 5577072.4, 310784.25 5577075.17, 310771.6200000001 5577081.859999999, 310762.9400000004 5577085.17, 310754.2000000002 5577087.119999999, 310746.7400000002 5577090.869999999, 310737.54000000004 5577095.32, 310730.1900000004 5577097.41, 310719.0599999996 5577100, 310705.70999999996 5577100.380000001, 310703.1500000004 5577100.369999999, 310687.6500000004 5577101.8100000005, 310681.70999999996 5577103.859999999, 310676.5099999998 5577106.449999999, 310671.48000000045 5577109.3100000005, 310665.96999999974 5577114.52, 310662.1299999999 5577119.699999999, 310659.6500000004 5577131.26, 310657.6500000004 5577134.539999999, 310657.4299999997 5577134.91, 310655.25 5577135.710000001, 310666.4000000004 5577147.630000001, 310673 5577150.35, 310704.0800000001 5577150.300000001, 310708.1200000001 5577154.949999999, 310708.2000000002 5577158.18, 310711.1900000004 5577173.91, 310716.8799999999 5577182.609999999, 310720.3099999996 5577184.720000001, 310721.9400000004 5577185.5, 310727.6200000001 5577185.01, 310730.5 5577182.859999999, 310727.4400000004 5577176.289999999, 310724.58999999985 5577159.380000001, 310727.5700000003 5577148.65, 310741.9500000002 5577140.960000001, 310753.51999999955 5577136.289999999, 310756.25 5577136.74, 310758.3300000001 5577137.779999999, 310762.5099999998 5577143.880000001, 310761.5599999996 5577149.9399999995, 310763.7400000002 5577155.18, 310769.86000000034 5577157.529999999, 310783.8300000001 5577154.84, 310787.13999999966 5577154.449999999, 310792.86000000034 5577156.41, 310802.86000000034 5577167.57, 310813.2000000002 5577177.32, 310815.11000000034 5577182.210000001, 310807.98000000045 5577204.98, 310808</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -498,86 +498,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-034" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7100-034.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-034" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7100-034.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="27.28515625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="17.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="38.42578125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -650,51 +650,51 @@
       <c r="G2" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H2" s="3">
         <v>44721</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" t="s">
         <v>30</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>31</v>
       </c>
       <c r="N2">
         <v>109585</v>
       </c>
       <c r="O2" s="3">
-        <v>46210.30547908026</v>
+        <v>46260.53419448986</v>
       </c>
       <c r="P2" t="s">
         <v>32</v>
       </c>
       <c r="Q2" t="s">
         <v>33</v>
       </c>
       <c r="R2" s="3">
         <v>25880</v>
       </c>
       <c r="S2" s="3">
         <v>25880</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
       <c r="V2" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>