--- v6 (2026-08-23)
+++ v7 (2026-10-09)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Landschaftsschutzverordnung zum Schutze von Landschaftsbestandteilen und Landschaftsteilen im Regierungsbezirk Trier</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-033</t>
   </si>
   <si>
     <t>Müller, M., Lanis-Zentrale</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7100-033.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7100-033.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((356925.03000000026 5549625.869999999, 356917.0999999996 5549620, 356888.8700000001 5549603.09, 356850.3499999996 5549592.6899999995, 356808.0599999996 5549574.210000001, 356781.8099999996 5549564.5600000005, 356768.2999999998 5549561.199999999, 356736.23000000045 5549555.119999999, 356667.8099999996 5549540.49, 356658.3099999996 5549538.039999999, 356722.88999999966 5549405.32, 356726.75 5549393.48, 356718.1200000001 5549375.68, 356711.6200000001 5549267.300000001, 356694.21999999974 5549202.52, 356628.1200000001 5549124.949999999, 356619.1200000001 5549114.390000001, 356608.48000000045 5549101.619999999, 356602.0499999998 5549093.9, 356594.46999999974 5549083.359999999, 356593.46999999974 5549051.41, 356593.2000000002 5549028.109999999, 356592.46999999974 5548996.390000001, 356591.95999999996 5548974.029999999, 356591.6500000004 5548970.1899999995, 356591.5700000003 5548968.359999999, 356540.38999999966 5548943.720000001, 356482.6799999997 5548915.93, 356340.21999999974 5548876.1899999995, 356289.3799999999 5548866.16, 356142.54000000004 5548821.68, 356145.4500000002 5548808.550000001, 356151.2000000002 5548782.65, 356155.7000000002 5548762.390000001, 356214.1699999999 5548783.02, 356298.1799999997 5548804.51, 356332.4000000004 5548820.68, 356369.48000000045 5548810.59, 356400.9500000002 5548797.449999999, 356414.5099999998 5548792.65, 356450.20999999996 5548787.390000001, 356473.1699999999 5548791.130000001, 356481.75 5548786.49, 356491.5999999996 5548781.32, 356493.9500000002 5548780.08, 356505.5099999998 5548774.01, 356522.1900000004 5548751.01, 356592.1699999999 5548778.890000001, 356653.03000000026 5548806.49, 356680.21999999974 5548812.41, 356720.7400000002 5548822.109999999, 356745.0800000001 5548820.029999999, 356759.8499999996 5548819.220000001, 356845.36000000034 5548803.710000001, 356875.9000000004 5548792.390000001, 356921.6299999999 5548765.210000001, 356938.11000000034 5548762.35, 356955.1900000004 5548766.48, 356972.13999999966 5548776.119999999, 357008.95999999996 5548805, 357144.0999999996 5548895.5600000005, 357259.8300000001 5548920.960000001, 357254.2599999998 5548970.91, 357253.70999999996 5548975.789999999, 357371.08999999985 5549029.82, 357390.91000000015 5549030.93, 357397.5599999996 5549000.9, 357395.7999999998 5548958.369999999, 357402.9900000002 5548950.15, 357462.9000000004 5548959.300000001, 357463.2000000002 5548954.26, 357464.71999999974 5548924.58, 357514.3799999999 5548858.83, 357539.9400000004 5548775.42, 357562.1200000001 5548703.880000001, 357576.33999999985 5548654.57, 357573.4199999999 5548650.65, 357574.03000000026 5548645.08, 357578.7999999998 5548645.4399999995, 357582.41000000015 5548645.18, 357578.33999999985 5548615.970000001, 357576.48000000045 5548602.619999999, 357573.1900000004 5548578.99, 357575.83999999985 5548575.59, 357536.01999999955 5548528.65, 357452.4199999999 5548546.48, 357436.4900000002 5548555.73, 357413.33999999985 5548559.460000001, 357398.3700000001 5548558.41, 357386.3700000001 5548552.279999999, 357380.53000000026 5548538.359999999, 357379.6699999999 5548509.609999999, 357367.0700000003 5548485.369999999, 357333.0800000001 5548457.279999999, 357300.0700000003 5548440.24, 357289.7400000002 5548436.9399999995, 357247.16000000015 5548431.51, 357215.9199999999 5548434.41, 357209.2000000002 5548436.01, 357140.5800000001 5548461.1, 357127.0099999998 5548474.289999999, 357117.9500000002 5548494.3100000005, 357120.41000000015 5548521.130000001, 357116.5499999998 5548530.369999999, 357103.86000000034 5548539.949999999, 357092.9900000002 5548538.550000001, 357079.03000000026 5548535.140000001, 357059.4400000004 5548518.859999999, 357052.0800000001 5548522.279999999, 357046.0999999996 5548526.470000001, 357031.4400000004 5548534.789999999, 357024.3799999999 5548497.84, 357041.0700000003 5548485.220000001, 357048.6299999999 5548476.17, 357050.8799999999 5548456.140000001, 357052.9400000004 5548453.5600000005, 357054.2999999998 5548441.58, 357052.7400000002 5548440.1899999995, 357052.54000000004 5548434.43, 357049.1900000004 5548414.380000001, 357049.8499999996 5548406.039999999, 357033.4400000004 5548402.949999999, 357051.38999999966 5548396.77, 357070.71999999974 5548396.02, 357070.3499999996 5548393.9, 357069.26999999955 5548387.6899999995, 357068.8700000001 5548385.359999999, 357062.6500000004 5548378.550000001, 357053.33999999985 5548373.380000001, 357055.4000000004 5548368.32, 357078.70999999996 5548349.92, 357102.41000000015 5548349.6899999995, 357101.76999999955 5548339.5600000005, 357108.4299999997 5548341.0600000005, 357129.6799999997 5548330.9, 357138.6900000004 5548326.91, 357151.45999999996 5548318.050000001, 357154.5499999998 5548318.23, 357163.01999999955 5548315.42, 357188.28000000026 5548298.75, 357192.71999999974 5548296.41, 357203.7599999998 5548290.359999999, 357213.95999999996 5548294.390000001, 357222.61000000034 5548289.17, 357242.1299999999 5548285.42, 357266.7400000002 5548286.77, 357288.5999999996 5548289.720000001, 357350.7000000002 5548305.1, 357397.7000000002 5548314.6, 357406.83999999985 5548316.17, 357415.86000000034 5548320.8100000005, 357436.4000000004 5548331.8100000005, 357477.96999999974 5548348.01, 357497.4299999997 5548351.17, 357524.3700000001 5548351.289999999, 357532.8499999996 5548350.01, 357552.4500000002 5548345.460000001, 357569.71999999974 5548335.67, 357587.16000000015 5548318.74, 357598.58999999985 5548292.35, 357603.9500000002 5548282.42, 357611.66000000015 5548273.470000001, 357626.36000000034 5548264.08, 357645.91000000015 5548254.199999999, 357668.0599999996 5548245.26, 357700.04000000004 5548237.76, 357714.1200000001 5548235.83, 357752.96999999974 5548231.539999999, 357782.1799999997 5548237.6899999995, 357825.9000000004 5548249.5600000005, 357827.5499999998 5548243.48, 357829.3099999996 5548212.9399999995, 357829.7599999998 5548209.970000001, 357831.8200000003 5548206.289999999, 357834.1799999997 5548196.1, 357826.41000000015 5548178.1899999995, 357811.5 5548143.77, 357802.33999999985 5548123.130000001, 357783.9199999999 5548086.68, 357768.4500000002 5548055.8100000005, 357770.5 5548049.470000001, 357773.98000000045 5548038.710000001, 357778.7999999998 5547995.609999999, 357784.9400000004 5547963.800000001, 357784.33999999985 5547948.01, 357783.54000000004 5547927.210000001, 357789.6500000004 5547906.41, 357791.48000000045 5547899.380000001, 357800.3300000001 5547885.48, 357802.20999999996 5547877.91, 357813.91000000015 5547861.51, 357817.79000000004 5547853.17, 357824.0099999998 5547834.8100000005, 357827.0800000001 5547817.369999999, 357835.79000000004 5547799.98, 357838.9299999997 5547791.77, 357837.28000000026 5547779.880000001, 357836.78000000026 5547761.220000001, 357834.7400000002 5547754.07, 357832.11000000034 5547741.800000001, 357825.61000000034 5547728.68, 357823.96999999974 5547715.93, 357823.7599999998 5547711.029999999, 357816.7000000002 5547699.289999999, 357814.04000000004 5547688.4399999995, 357818.11000000034 5547677.039999999, 357819.29000000004 5547668.029999999, 357823.04000000004 5547666.73, 357981.7400000002 5547611.789999999, 357990.8499999996 5547608.640000001, 358000.4199999999 5547600.48, 358009.1900000004 5547562.34, 358042.5 5547514.01, 358045.4500000002 5547509.73, 358076.03000000026 5547447.710000001, 358071.7000000002 5547442.869999999, 358071.13999999966 5547440.5600000005, 358068.3799999999 5547429.17, 358064.1200000001 5547411.59, 358050.1799999997 5547354.029999999, 358049.6200000001 5547351.699999999, 358051.36000000034 5547301.869999999, 358065.23000000045 5547283.720000001, 358026.78000000026 5547234.279999999, 358015.46999999974 5547219.74, 358005.45999999996 5547172.65, 358010.1299999999 5547171.220000001, 358018.73000000045 5547161.039999999, 358021.73000000045 5547147.699999999, 358022.3300000001 5547134.029999999, 358023.2400000002 5547113.49, 358019.29000000004 5547093.02, 358009.1299999999 5547059.140000001, 357992.7400000002 5546967.68, 357996.16000000015 5546964.140000001, 357992.21999999974 5546935.449999999, 357999.5 5546938.949999999, 358003.3700000001 5546936.16, 358005.3499999996 5546934.73, 358015.45999999996 5546935.039999999, 358080.9000000004 5546962.76, 358119.41000000015 5546984.210000001, 358139.2599999998 5546995.9399999995, 358157.1500000004 5547005.710000001, 358177.6699999999 5547017.960000001, 358198.29000000004 5547028.84, 358213.23000000045 5547029.98, 358221.5 5547024.01, 358420.83999999985 5546970.300000001, 358412.4299999997 5546951.3100000005, 358405.79000000004 5546931.9399999995, 358404.1699999999 5546907.49, 358399.7599999998 5546874.93, 358396.4900000002 5546853.51, 358389.4199999999 5546821.99, 358386.8099999996 5546792.4399999995, 358386.46999999974 5546768.359999999, 358394.61000000034 5546744.65, 358405.04000000004 5546699.16, 358420.75 5546676.449999999, 358445.76999999955 5546640.26, 358471.3499999996 5546612.529999999, 358482.1900000004 5546594.470000001, 358514.41000000015 5546569.93, 358534.63999999966 5546556.75, 358551.2000000002 5546542.6899999995, 358570.4299999997 5546528.890000001, 358574.01999999955 5546519.49, 358575.4299999997 5546515.800000001, 358576.38999999966 5546510.58, 358576.63999999966 5546504.58, 358580.08999999985 5546493.92, 358589.4400000004 5546475.73, 358589.63999999966 5546472.49, 358596.2400000002 5546472.5600000005, 358641.83999999985 5546473.050000001, 358970.4199999999 5546484.74, 358929.63999999966 5546454.119999999, 358925.28000000026 5546450.880000001, 358883.0999999996 5546419.58, 358831.8300000001 5546381.529999999, 358771.54000000004 5546336.800000001, 358773.0499999998 5546266.779999999, 358773.1299999999 5546262.800000001, 358780.8099999996 5546261.57, 358822.8099999996 5546254.85, 358824.48000000045 5546254.58, 358898.70999999996 5546252.74, 358997.75 5546224.6899999995, 359030.20999999996 5546242.42, 359066.3099999996 5546262.140000001, 359116.91000000015 5546297.82, 359139.8799999999 5546314.02, 359133.4400000004 5546339.869999999, 359126.8700000001 5546365.75, 359124.23000000045 5546376.25, 359114.0999999996 5546415.27, 359182.8300000001 5546386.15, 359202.4900000002 5546377.710000001, 359225.4299999997 5546367.84, 359233.8700000001 5546364.220000001, 359311.75 5546330.76, 359311.20999999996 5546315.09, 359310.54000000004 5546295.57, 359310.1500000004 5546284.16, 359309.1299999999 5546254.18, 359308.53000000026 5546236.48, 359308.8099999996 5546225.539999999, 359311.51999999955 5546120.869999999, 359324.04000000004 5546124.16, 359354.04000000004 5546131.789999999, 359373.8700000001 5546136.91, 359376.0800000001 5546137.220000001, 359384.3200000003 5546140.300000001, 359388.7999999998 5546141.98, 359407.4199999999 5546148.93, 359430.8799999999 5546157.699999999, 359432.5700000003 5546158.32, 359438.48000000045 5546091.4399999995, 359460.5800000001 5546001.17, 359513.1200000001 5545935.74, 359514.6799999997 5545939.16, 359518.41000000015 5545947.380000001, 359532.98000000045 5545938.82, 359580.8499999996 5545935.640000001, 359693.4400000004 5546091.390000001, 359705.66000000015 5546131.93, 359727.9199999999 5546158.83, 359778.73000000045 5546171.35, 359842.6299999999 5546147.609999999, 359884.1900000004 5546160.5, 359919.76999999955 5546189.51, 359961.58999999985 5546242.1, 359992.9400000004 5546264.67, 360049.3499999996 5546284.91, 360151.3300000001 5546319.199999999, 360186.2599999998 5546266.17, 360222.73000000045 5546251.470000001, 360253.33999999985 5546255.529999999, 360287.5999999996 5546251.51, 360342.45999999996 5546200.33, 360368.9400000004 5546200.59, 360422.29000000004 5546216.98, 360416.0599999996 5546294, 360437.6299999999 5546328.880000001, 360441.33999999985 5546355.199999999, 360455.2999999998 5546373.17, 360494.5800000001 5546395.42, 360493.88999999966 5546411.33, 360462.6500000004 5546424.5, 360426.1299999999 5546437.880000001, 360388.1900000004 5546514.859999999, 360356.91000000015 5546592.890000001, 360358.03000000026 5546653.73, 360380.2400000002 5546712.4, 360382.9900000002 5546748.029999999, 360403.4000000004 5546761.77, 360430.25 5546738.1899999995, 360500.98000000045 5546719.470000001, 360547.1299999999 5546748.0600000005, 360593.1799999997 5546774.01, 360598.20999999996 5546800.279999999, 360564.1299999999 5546907.539999999, 360565.03000000026 5546930.01, 360615.9900000002 5546946.49, 360610.13999999966 5546998.35, 360638.11000000034 5547035.619999999, 360655.66000000015 5547077.27, 360649.23000000045 5547147.68, 360681.8499999996 5547201.970000001, 360719.1299999999 5547240.18, 360775.28000000026 5547286.9, 360795.79000000004 5547336.380000001, 360821.70999999996 5547388.279999999, 360814.88999999966 5547416.35, 360902.9199999999 5547465.76, 360956.4199999999 5547479.5, 360986.9199999999 5547480.92, 360999.5999999996 5547467.17, 360988.75 5547394.8100000005, 361009.36000000034 5547314.5600000005, 361028.63999999966 5547267.449999999, 361068.1799999997 5547230.130000001, 361098.11000000034 5547316.289999999, 361136.5499999998 5547383.57, 361174.08999999985 5547428.390000001, 361193.98000000045 5547495.1, 361194.7999999998 5547647.289999999, 361257.41000000015 5547755.970000001, 361346.5999999996 5547834.449999999, 361385.45999999996 5547714.289999999, 361432.4500000002 5547697.84, 361452.26999999955 5547663.949999999, 361481.6500000004 5547604.529999999, 361495.28000000026 5547548.390000001, 361387.4900000002 5547237.68, 361391.75 5547146.18, 361393.4299999997 5547056.1, 361352.33999999985 5546955.83, 361325.53000000026 5546914.539999999, 361277.46999999974 5546871.470000001, 361243.7400000002 5546822.529999999, 361183.45999999996 5546772, 361111.9400000004 5546737.8100000005, 361015.2999999998 5546737.720000001, 361005.08999999985 5546681.210000001, 360976.54000000004 5546662.51, 360963.0499999998 5546623.34, 360967.95999999996 5546547.6899999995, 360994.96999999974 5546528.07, 361063.48000000045 5546520.029999999, 361062.04000000004 5546484.34, 361038.76999999955 5546432.33, 361020.4199999999 5546370.85, 361014.3799999999 5546319.470000001, 361024.73000000045 5546247.58, 361060.04000000004 5546203.800000001, 361100.5800000001 5546191.58, 361206.7400000002 5546231, 361289.51999999955 5546215.76, 361343.0099999998 5546229.5, 361371.88999999966 5546289.23, 361420.2599999998 5546307.140000001, 361488.71999999974 5546292.65, 361529.9900000002 5546237.869999999, 361603.1500000004 5546213.75, 361685.8300000001 5546228.960000001, 361746.36000000034 5546253, 361777.4000000004 5546300.73, 361779.78000000026 5546360.199999999, 361744.95999999996 5546415.869999999, 361734.66000000015 5546456, 361750.51999999955 5546488.449999999, 361780.1799999997 5546501.82, 361848.16000000015 5546513.65, 361858.21999999974 5546599.289999999, 361871.29000000004 5546660.970000001, 361895.25 5546730.17, 361864.8099999996 5546796.25, 361889.1299999999 5546841.6, 361909.33999999985 5546883.15, 361925.2599999998 5546950.02, 361976.4900000002 5546973.109999999, 361974.8499999996 5546965.23, 362024.95999999996 5546960.57, 362080.5700000003 5546960.98, 362135.4199999999 5546955.130000001, 362174.8200000003 5546939.539999999, 362188.1799999997 5546910.98, 362188.33999999985 5546875.91, 362184.3700000001 5546842.98, 362185 5546792.65, 362210.20999999996 5546761.1899999995, 362211.36000000034 5546724.08, 362231.0700000003 5546687.550000001, 362260.51999999955 5546695.640000001, 362304.9299999997 5546713.710000001, 362337.4900000002 5546700.49, 362364.0800000001 5546703.390000001, 362356.0999999996 5546735.48, 362363.13999999966 5546778.880000001, 362388.0999999996 5546840.09, 362416.5499999998 5546889.24, 362460.26999999955 5546923.23, 362511.8099999996 5546921.16, 362556.53000000026 5546914.0600000005, 362593.2599999998 5546872.880000001, 362621.01999999955 5546871.76, 362623.4500000002 5546899.460000001, 362691.38999999966 5546976.15, 362808.2999999998 5547118.380000001, 362869.4500000002 5547092.1, 362921.53000000026 5547103.25, 362960.23000000045 5547144.050000001, 362995.1200000001 5547155.880000001, 363048.2400000002 5547127.279999999, 363079.0499999998 5547070.4399999995, 363116.6799999997 5547051.720000001, 363121.0599999996 5546995.949999999, 363190.2000000002 5546970.67, 363205.20999999996 5546948.890000001, 363181.13999999966 5546877.0600000005, 363175.48000000045 5546834.93, 363187.5800000001 5546806.640000001, 363223.51999999955 5546778.73, 363286.16000000015 5546756.359999999, 363331.98000000045 5546710.83, 363305.96999999974 5546656.279999999, 363313.88999999966 5546622.869999999, 363333.70999999996 5546588.99, 363342.7400000002 5546550.24, 363317.6200000001 5546518.15, 363269.3099999996 5546501.5600000005, 363219.61000000034 5546483.710000001, 363103.08999999985 5546383.82, 363029.8099999996 5546306.02, 363038.3700000001 5546288.460000001, 363119.98000000045 5546244.15, 363158.3499999996 5546210.84, 363197.5700000003 5546198.68, 363187.51999999955 5546146.140000001, 363190.0999999996 5546111.619999999, 363219.7599999998 5546091.890000001, 363274.78000000026 5546077.77, 363326.4299999997 5546078.34, 363379.61000000034 5546084.15, 363471.3200000003 5546060.609999999, 363515.2999999998 5546035.02, 363523.7999999998 5545983.050000001, 363513.21999999974 5545950.390000001, 363468.1799999997 5545916.460000001, 363408.3799999999 5545877.82, 363355.8799999999 5545823.01, 363298.2999999998 5545740.609999999, 363266.20999999996 5545699.539999999, 363295.86000000034 5545679.82, 363359.29000000004 5545677.27, 363372.98000000045 5545655.550000001, 363314.48000000045 5545616.199999999, 363254.95999999996 5545584.18, 363197.95999999996 5545549.4, 363153.8700000001 5545506.17, 363104.7599999998 5545455.35, 363078.73000000045 5545423.880000001, 363018.71999999974 5545405.779999999, 362985.5499999998 5545408.109999999, 362940.28000000026 5545408.43, 362918.9900000002 5545426.300000001, 362911.3499999996 5545466.630000001, 362897.2599999998 5545526.73, 362864.61000000034 5545523.529999999, 362822.63999999966 5545498.289999999, 362776.95999999996 5545481.6, 362724.5099999998 5545428.109999999, 362668.79000000004 5545425.050000001, 362635.36000000034 5545452.199999999, 362653.48000000045 5545505.09, 362596.5999999996 5545539.140000001, 362558.23000000045 5545572.449999999, 362526.53000000026 5545639.91, 362496.2999999998 5545644.960000001, 362466.9900000002 5545601.039999999, 362443.70999999996 5545556.949999999, 362428.0700000003 5545495.609999999, 362410.73000000045 5545459.24, 362370.1200000001 5545437.050000001, 362298.1299999999 5545438.720000001, 362249.1799999997 5545453.199999999, 362215.0800000001 5545476.08, 362202.0700000003 5545507.119999999, 362199.1799999997 5545531.279999999, 362174.1299999999 5545566.699999999, 362103.28000000026 5545619.65, 362065.0499999998 5545684.92, 362027.45999999996 5545712.25, 361994.11000000034 5545698.359999999, 361968.79000000004 5545576.57, 361925.61000000034 5545550.35, 361850.28000000026 5545479.109999999, 361768.1299999999 5545410.93, 361706.26999999955 5545386.9399999995, 361683.4400000004 5545411.68, 361673.6200000001 5545496.789999999, 361597.3700000001 5545558.039999999, 361514.1299999999 5545555.24, 361460.1799999997 5545617.720000001, 361421.7999999998 5545554.5600000005, 361366.9199999999 5545506.470000001, 361393.5499999998 5545444.51, 361356.3300000001 5545440.710000001, 361307.91000000015 5545421.470000001, 361320.4900000002 5545405.08, 361357.4900000002 5545403.6, 361325.1699999999 5545370.08, 361264.0499999998 5545351.09, 361207.20999999996 5545339.880000001, 361168.9299999997 5545355.710000001, 361129.66000000015 5545366.82, 361114.41000000015 5545402.369999999, 361117.0800000001 5545429.27, 361095.86000000034 5545415.029999999, 361094.6799999997 5545365.84, 361126.38999999966 5545344.710000001, 361162.95999999996 5545325.77, 361241.36000000034 5545300.380000001, 361255.79000000004 5545283.92, 361232.1500000004 5545229.27, 361238.5499999998 5545190.890000001, 361257.4199999999 5545146.449999999, 361242.9500000002 5545102.5600000005, 361217.7999999998 5545065.16, 361275.54000000004 5545044.07, 361368.6200000001 5544988.699999999, 361430.3799999999 5544983.84, 361501.2000000002 5544987.35, 361590.4500000002 5544975.029999999, 361631.6500000004 5544952.720000001, 361753.4500000002 5544999.460000001, 361840.7999999998 5544979.27, 361944.5099999998 5544971.130000001, 362008.2000000002 5544974.93, 362034.83999999985 5544965.92, 362042.61000000034 5544941.779999999, 362052.3700000001 5544908.029999999, 362110.88999999966 5544901.710000001, 362181.78000000026 5544906.800000001, 362257.4299999997 5544931.5600000005, 362335.2000000002 5544949.880000001, 362364.25 5544941.57, 362373.29000000004 5544909.4399999995, 362368.13999999966 5544860.4, 362362.8700000001 5544828.050000001, 362334.8300000001 5544776.58, 362324.3200000003 5544765.5, 362319.11000000034 5544760.119999999, 362221.63999999966 5544662.27, 362225.4000000004 5544643.109999999, 362219.9500000002 5544650.15, 362207.96999999974 5544643.01, 362199.96999999974 5544619.119999999, 362203.75 5544578.66, 362197.83999999985 5544564.880000001, 362194.76999999955 5544564.8100000005, 362145.8300000001 5544567.84, 362088.9400000004 5544565.119999999, 362021.45999999996 5544575.800000001, 361859.63999999966 5544515.48, 361819.29000000004 5544482.23, 361809.23000000045 5544473.710000001, 361820.54000000004 5544462.16, 361816.4900000002 5544435.789999999, 361826.78000000026 5544425.35, 361841.58999999985 5544425.140000001, 361861.0999999996 5544438.970000001, 361879.21999999974 5544462.960000001, 361914.66000000015 5544444.67, 361925.79000000004 5544439.1, 361939.23000000045 5544435.58, 361964.88999999966 5544434.289999999, 362060.95999999996 5544437.65, 362451.0999999996 5544438.6, 362540.8300000001 5544435.76, 362576.6200000001 5544429.539999999, 362601.1299999999 5544416.869999999, 362668.8499999996 5544367.720000001, 362709.16000000015 5544343.029999999, 362780.04000000004 5544308.26, 362805.23000000045 5544293.449999999, 362830.41000000015 5544271.300000001, 362847.9199999999 5544238.279999999, 362865.1299999999 5544220.789999999, 362888.4199999999 5544207.09, 362900.4900000002 5544183.800000001, 362934.6200000001 5544102.59, 362991.28000000026 5544016.93, 363010.1799999997 5543988.6899999995, 362999.76999999955 5543986.699999999, 362980.1799999997 5543982.93, 362972.1699999999 5543981.390000001, 362964.2400000002 5543979.869999999, 362955.4299999997 5543978.18, 362952.4400000004 5543977.609999999, 362946.4299999997 5543977.800000001, 362933.2000000002 5543978.210000001, 362920.83999999985 5543978.59, 362908.46999999974 5543978.98, 362897.3700000001 5543979.32, 362873.1299999999 5543980.08, 362872.0999999996 5543981.09, 362846.4299999997 5544006.42, 362833.45999999996 5544019.220000001, 362817.9900000002 5544034.49, 362802.46999999974 5544049.23, 362656.5800000001 5544175.960000001, 362464.76999999955 5544200.02, 362451.8799999999 5544201.630000001, 362284.91000000015 5544052.619999999, 362222.70999999996 5543973.140000001, 362148.9900000002 5543855.630000001, 362193.25 5543787.4399999995, 362264.63999999966 5543700.42, 362343.8799999999 5543551.07, 362392.5800000001 5543322.800000001, 362337.0700000003 5543302.140000001, 362291.71999999974 5543293.83, 362234.16000000015 5543284.369999999, 362144.01999999955 5543281.91, 362078.3499999996 5543279.8100000005, 362013.95999999996 5543305.380000001, 361993.23000000045 5543300.74, 361935.16000000015 5543324.960000001, 361915.91000000015 5543332.289999999, 361901.1500000004 5543336.51, 361878.1200000001 5543339.029999999, 361863.71999999974 5543342.130000001, 361846.5 5543348.789999999, 361821.9500000002 5543354.91, 361809.98000000045 5543354.23, 361801.0800000001 5543353.199999999, 361786.3300000001 5543347.050000001, 361770.3499999996 5543339.949999999, 361746.23000000045 5543320.68, 361737.2000000002 5543317.1, 361727.6200000001 5543318.970000001, 361719.0599999996 5543323.699999999, 361708.8099999996 5543330.33, 361679.5800000001 5543349.210000001, 361676.79000000004 5543352.07, 361650.86000000034 5543378.67, 361623.0700000003 5543408.77, 361612.16000000015 5543421.23, 361609.1900000004 5543424.619999999, 361606.0700000003 5543428.210000001, 361584.88999999966 5543453.359999999, 361559.5700000003 5543486.07, 361556.76999999955 5543489.68, 361525.6900000004 5543507.15, 361509.41000000015 5543512.74, 361485.8700000001 5543519.470000001, 361434.53000000026 5543551.199999999, 361380.0099999998 5543580.51, 361332.5099999998 5543587.42, 361280.45999999996 5543582.65, 361236.8200000003 5543586.83, 361199.3300000001 5543602.529999999, 361157.26999999955 5543615.58, 361120.8499999996 5543637.720000001, 361038.0599999996 5543648.77, 360960.61000000034 5543657.380000001, 360945.21999999974 5543604.470000001, 360925.53000000026 5543568.74, 360894.0700000003 5543538.98, 360849.23000000045 5543506.27, 360779.9900000002 5543451.51, 360789.7000000002 5543398.539999999, 360824.2400000002 5543369.99, 360827.86000000034 5543372.140000001, 360870.4900000002 5543341.970000001, 360907.9500000002 5543313.32, 360914.78000000026 5543314.01, 360946.2999999998 5543371.789999999, 360951.9900000002 5543457.17, 360972.9900000002 5543457.33, 361076 5543458.109999999, 361105.79000000004 5543450.9399999995, 361256.4199999999 5543471.390000001, 361291.0599999996 5543461.630000001, 361300.38999999966 5543452.029999999, 361311.6799999997 5543445.609999999, 361324.6799999997 5543446.41, 361334.88999999966 5543454.390000001, 361434.33999999985 5543466.0600000005, 361432.6799999997 5543455.91, 361460.36000000034 5543377.15, 361478.6299999999 5543354.85, 361481.9199999999 5543346.01, 361482.46999999974 5543318.380000001, 361482.6200000001 5543303.32, 361483.04000000004 5543279.75, 361483.3799999999 5543261.1899999995, 361483.73000000045 5543241.76, 361486.03000000026 5543235.24, 361505.26999999955 5543180.550000001, 361514.5099999998 5543154.279999999, 361533.04000000004 5543130.24, 361550.6299999999 5543107.91, 361554.5800000001 5543106.4399999995, 361600.54000000004 5543089.390000001, 361623.3300000001 5543086.859999999, 361642.46999999974 5543092.630000001, 361633.8499999996 5543032.24, 361624.86000000034 5542969.3100000005, 361623.96999999974 5542960.27, 361629.6200000001 5542958.01, 361635.4199999999 5542955.41, 361692.9000000004 5542889.15, 361694.75 5542880.07, 361695 5542878.85, 361687.4400000004 5542855.91, 361679.5599999996 5542831.960000001, 361674.26999999955 5542823.74, 361678.6500000004 5542821.029999999, 361682.36000000034 5542824.52, 361685.6200000001 5542820.640000001, 361721.79000000004 5542779.41, 361742.6200000001 5542755.66, 361755.7999999998 5542740.65, 361764.45999999996 5542730.77, 361773 5542727.960000001, 361776.1200000001 5542737.369999999, 361781.54000000004 5542753.6, 361792.25 5542779.24, 361796.25 5542788.84, 361806.8499999996 5542813.08, 361812.73000000045 5542826.529999999, 361815.6500000004 5542834.07, 361817.4000000004 5542838.8100000005, 361821.4900000002 5542851.199999999, 361823.9000000004 5542864.720000001, 361825.25 5542878.1899999995, 361825.3700000001 5542891.630000001, 361823.78000000026 5542906.16, 361823.4400000004 5542908.039999999, 361818.86000000034 5542933.91, 361813.9199999999 5542957.08, 361807.3200000003 5542979.08, 361803.25 5542991.699999999, 361802.4199999999 5542997.109999999, 361803.1200000001 5543002.140000001, 361805 5543007.039999999, 361808.2599999998 5543011.119999999, 361812.3799999999 5543014.359999999, 361851.76999999955 5543043.4, 361861.1500000004 5543052.369999999, 361928.83999999985 5543078.49, 361943.9299999997 5543084.3100000005, 361948.9299999997 5543082.26, 361984.6200000001 5543067.390000001, 362004.5999999996 5543059.09, 362022.4500000002 5543051.67, 362038.96999999974 5543044.99, 362057.1799999997 5543038.74, 362074.45999999996 5543033.68, 362138.2999999998 5543019.380000001, 362154.3099999996 5543015.550000001, 362165.4900000002 5543012.52, 362174.5 5543008.6899999995, 362182.6500000004 5543004.539999999, 362192.1799999997 5542998.029999999, 362332.51999999955 5542882.640000001, 362337.38999999966 5542878.8100000005, 362341.53000000026 5542871.029999999, 362351.3300000001 5542847.66, 362359.1200000001 5542837.800000001, 362363.08999999985 5542832.77, 362363.6299999999 5542827.26, 362369.7999999998 5542819.1899999995, 362395.5099999998 5542784.3100000005, 362407.3499999996 5542768.25, 362420.7999999998 5542750.01, 362423.71999999974 5542746.039999999, 362434.33999999985 5542730.07, 362435.04000000004 5542729.02, 362440.5999999996 5542720.66, 362467.5999999996 5542688.43, 362497.70999999996 5542652.48, 362501.9900000002 5542637.59, 362506.9500000002 5542625.630000001, 362530.76999999955 5542638.710000001, 362580.08999999985 5542671.109999999, 362624.11000000034 5542714.390000001, 362652.71999999974 5542742.32, 362689.5099999998 5542778.029999999, 362702.8200000003 5542793.050000001, 362729.4299999997 5542823.470000001, 362730.2000000002 5542824.58, 362735.4199999999 5542822.26, 362742.7400000002 5542819, 362749.63999999966 5542815.93, 362757.96999999974 5542829.18, 362764.6500000004 5542839.82, 362766.1500000004 5542842.58, 362779.33999999985 5542866.949999999, 362786.0599999996 5542863.93, 362803.5599999996 5542879.83, 362813.25 5542896.43, 362819.0999999996 5542916.18, 362841.25 5542949.67, 362852.6699999999 5542964.24, 362862.3300000001 5542979.380000001, 362883.51999999955 5542992.720000001, 362903.4199999999 5543034.369999999, 362917.48000000045 5543057.35, 362946.1900000004 5543081.07, 362945.83999999985 5543093.08, 362958.3499999996 5543103.949999999, 362974.4000000004 5543117.59, 362984.20999999996 5543126.460000001, 362993.48000000045 5543134.85, 363010.83999999985 5543150.550000001, 363033.48000000045 5543171.039999999, 363036.7999999998 5543174.869999999, 363038.9000000004 5543177.119999999, 363046.79000000004 5543185.6, 363061.88999999966 5543198.630000001, 363094.1799999997 5543229.380000001, 363107.8099999996 5543242.359999999, 363122.6200000001 5543251.27, 363123.23000000045 5543251.869999999, 363131.29000000004 5543259.68, 363152.4900000002 5543280.220000001, 363183.63999999966 5543303.33, 363198.28000000026 5543315.949999999, 363215.9199999999 5543331.15, 363221.08999999985 5543335.039999999, 363225.0800000001 5543338.039999999, 363232.76999999955 5543343.83, 363258.9900000002 5543363.57, 363268.26999999955 5543370.960000001, 363269.53000000026 5543372.029999999, 363274.3499999996 5543375.9399999995, 363292.0099999998 5543385.470000001, 363310.11000000034 5543393.59, 363329.20999999996 5543402.539999999, 363331.51999999955 5543403.630000001, 363360.1699999999 5543416.68, 363366.63999999966 5543419.57, 363382.13999999966 5543426.73, 363394.7000000002 5543432.57, 363400.1299999999 5543435.1, 363440.9900000002 5543456.199999999, 363459.9500000002 5543468.82, 363471.5599999996 5543479.08, 363490.70999999996 5543500.58, 363498.0700000003 5543507.449999999, 363524.9900000002 5543537.02, 363539.0800000001 5543555.869999999, 363543.21999999974 5543559.699999999, 363569.01999999955 5543589.09, 363580.1799999997 5543603.869999999, 363591.96999999974 5543612.32, 363608.7400000002 5543627.949999999, 363628.1799999997 5543647.890000001, 363639.8499999996 5543676.4399999995, 363637.8099999996 5543685.35, 363631.0800000001 5543691.869999999, 363634.88999999966 5543697.1899999995, 363645.0999999996 5543699.09, 363653.13999999966 5543706.83, 363675.36000000034 5543737.720000001, 363700.28000000026 5543768.609999999, 363725.5 5543791.52, 363792.61000000034 5543830.210000001, 363794.5099999998 5543837.460000001, 363825.5999999996 5543846.0600000005, 363843.88999999966 5543851.630000001, 363858.8300000001 5543851.93, 363863.46999999974 5543856.59, 363881.0599999996 5543863.109999999, 363899.63999999966 5543868.130000001, 363918.58999999985 5543870.82, 363945.51999999955 5543846.220000001, 363978.03000000026 5543853.27, 363981.2400000002 5543853.949999999, 363983.7999999998 5543854.49, 363984.9400000004 5543863.710000001, 363986.8099999996 5543878.83, 363995.1299999999 5543876.710000001, 364008.36000000034 5543876.25, 364047.8499999996 5543879.84, 364069.1200000001 5543879.199999999, 364071.98000000045 5543886.4399999995, 364102.33999999985 5543874.460000001, 364136.08999999985 5543873.73, 364153.3799999999 5543873.199999999, 364186.9199999999 5543884.82, 364217.0800000001 5543886.039999999, 364253.20999999996 5543878.390000001, 364266.88999999966 5543875.5, 364273.38999999966 5543877.43, 364281.88999999966 5543879.960000001, 364308.3300000001 5543887.84, 364331.23000000045 5543898.949999999, 364357.8099999996 5543920.380000001, 364400.58999999985 5543948.390000001, 364412.08999999985 5543956.029999999, 364418.13999999966 5543952.99, 364423.6799999997 5543949.109999999, 364438.08999999985 5543956.9399999995, 364444.1200000001 5543964.15, 364443.5499999998 5543971.119999999, 364432.51999999955 5543976.68, 364425.3099999996 5</t>
   </si>
   <si>
     <t>Änderung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-033" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7100-033.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-033" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7100-033.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="108.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40881</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108997</v>
       </c>
       <c r="O2" s="3">
-        <v>46257.72314097258</v>
+        <v>46304.61976763102</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>22787</v>
       </c>
       <c r="S2" s="3">
         <v>33163</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>