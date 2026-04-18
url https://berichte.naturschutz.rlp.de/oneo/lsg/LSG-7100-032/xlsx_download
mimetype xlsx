--- v2 (2026-02-15)
+++ v3 (2026-04-18)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108996</v>
       </c>
       <c r="O2" s="3">
-        <v>46068.95761963217</v>
+        <v>46130.43865474905</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>33163</v>
       </c>
       <c r="S2" s="3">
         <v>33163</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>