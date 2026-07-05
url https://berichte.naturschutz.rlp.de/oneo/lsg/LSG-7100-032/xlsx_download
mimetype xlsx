--- v3 (2026-04-18)
+++ v4 (2026-07-05)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108996</v>
       </c>
       <c r="O2" s="3">
-        <v>46130.43865474905</v>
+        <v>46208.72968310385</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>33163</v>
       </c>
       <c r="S2" s="3">
         <v>33163</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>