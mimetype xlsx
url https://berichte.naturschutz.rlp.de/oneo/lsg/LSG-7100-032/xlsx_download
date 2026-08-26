--- v4 (2026-07-05)
+++ v5 (2026-08-26)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Meulenwald und Stadtwald Trier</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-032</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7100-032.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7100-032.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((324399.7000000002 5512581.02, 324398.4199999999 5512576.1899999995, 324396.9000000004 5512570.460000001, 324396.03000000026 5512568.449999999, 324392.5599999996 5512560.449999999, 324387.83999999985 5512553.09, 324386.76999999955 5512551.41, 324379.86000000034 5512542.970000001, 324378.83999999985 5512542.01, 324377.8499999996 5512543.4, 324371.7000000002 5512536.51, 324372.21999999974 5512535.77, 324370.3499999996 5512533.59, 324363.54000000004 5512525.68, 324359.5700000003 5512521.050000001, 324356.36000000034 5512517.26, 324345.5700000003 5512504.48, 324336.5599999996 5512493.82, 324327.7400000002 5512483.58, 324324.26999999955 5512479.5600000005, 324314.7400000002 5512465.460000001, 324313.4000000004 5512463.470000001, 324304.3700000001 5512446.3100000005, 324297.01999999955 5512428.34, 324291.6299999999 5512409.699999999, 324292.86000000034 5512399.5600000005, 324295.41000000015 5512393.970000001, 324309.8300000001 5512362.300000001, 324309.28000000026 5512354.24, 324306.4299999997 5512350.300000001, 324268.26999999955 5512341.34, 324258.79000000004 5512339.109999999, 324225.54000000004 5512329.49, 324140.2000000002 5512303.289999999, 324114.1299999999 5512289.35, 324101.7999999998 5512151.58, 324100.3200000003 5512129.91, 324100.4400000004 5512123.07, 324101.76999999955 5512113.82, 324140.7599999998 5512027.539999999, 324181.11000000034 5511937.880000001, 324185.88999999966 5511920.43, 324208.3099999996 5511911.01, 324247.8099999996 5511820.140000001, 324271.78000000026 5511765.550000001, 324277.0800000001 5511712.99, 324280.0099999998 5511654.24, 324278.2999999998 5511644.33, 324273.13999999966 5511614.619999999, 324271.79000000004 5511606.800000001, 324271.3799999999 5511601.6, 324270.58999999985 5511591.609999999, 324269.23000000045 5511574.15, 324272.3499999996 5511570.02, 324273.5 5511568.49, 324278.54000000004 5511563.6899999995, 324284.48000000045 5511559.949999999, 324296.25 5511555.4, 324321.83999999985 5511549.460000001, 324325.3200000003 5511548.66, 324338.53000000026 5511545.619999999, 324341.28000000026 5511544.869999999, 324347.9299999997 5511543.029999999, 324356.3200000003 5511540.710000001, 324363.3300000001 5511538.039999999, 324368.9500000002 5511535.93, 324378.66000000015 5511530.66, 324382.4500000002 5511528.17, 324387.78000000026 5511524.699999999, 324416.96999999974 5511487.1899999995, 324434.0099999998 5511467.6899999995, 324442.38999999966 5511455.5600000005, 324459.5999999996 5511428.92, 324463.61000000034 5511413.279999999, 324465.2400000002 5511404.609999999, 324463.70999999996 5511386.140000001, 324453.88999999966 5511355.8100000005, 324447.71999999974 5511327.33, 324444.6200000001 5511302.83, 324446.26999999955 5511290.98, 324449.3499999996 5511278.68, 324467.9500000002 5511247.08, 324478.7000000002 5511231.300000001, 324504.21999999974 5511204.0600000005, 324545.04000000004 5511171.85, 324553.8799999999 5511160.949999999, 324560.8700000001 5511150.699999999, 324566.13999999966 5511140.029999999, 324571.9000000004 5511125.1, 324580.54000000004 5511099.33, 324584.0599999996 5511081.460000001, 324585.26999999955 5511068.83, 324587.8099999996 5511062.77, 324591.4400000004 5511060.9, 324594.1900000004 5511066.619999999, 324597.70999999996 5511085.41, 324599.0999999996 5511096.74, 324605.3499999996 5511127.33, 324609.8499999996 5511157.210000001, 324614.25 5511171.199999999, 324620.01999999955 5511179.84, 324629.28000000026 5511182.779999999, 324638.4500000002 5511176.85, 324642.8300000001 5511167.41, 324647.95999999996 5511146.6899999995, 324651.9199999999 5511122.960000001, 324650.26999999955 5511094.970000001, 324648.4400000004 5511088.699999999, 324647.58999999985 5511085.74, 324646.75 5511082.859999999, 324644.83999999985 5511073.039999999, 324642.8300000001 5511062.75, 324640.66000000015 5511051.6, 324638.6500000004 5511041.3100000005, 324642.5599999996 5511027.779999999, 324645.0800000001 5511019.02, 324647.5700000003 5511010.35, 324648.41000000015 5511007.48, 324650.83999999985 5511001.460000001, 324652.75 5510996.75, 324655.5 5510989.91, 324662.08999999985 5510973.6, 324664.11000000034 5510968.609999999, 324667.3099999996 5510960.779999999, 324670.3799999999 5510953.1, 324671.25 5510948.77, 324678.0700000003 5510890.57, 324686 5510865.390000001, 324709.9900000002 5510825.859999999, 324826.83999999985 5510861.34, 324827.25 5510858.119999999, 324856.4199999999 5510865.17, 324855.8799999999 5510866.789999999, 324868.4299999997 5510871.1, 324889.1299999999 5510878.24, 324896.01999999955 5510880.59, 324900.16000000015 5510873.609999999, 324902.4500000002 5510869.73, 324904.8499999996 5510865.65, 324907.36000000034 5510861.390000001, 324912.51999999955 5510852.609999999, 324918.5700000003 5510842.32, 324921.7999999998 5510836.82, 324924.0700000003 5510832.970000001, 324926.53000000026 5510828.800000001, 324930.8799999999 5510821.390000001, 324933.41000000015 5510817.07, 324936.7400000002 5510811.42, 324944.26999999955 5510806.07, 324956.1500000004 5510797.65, 324961.33999999985 5510793.970000001, 324967.78000000026 5510789.4, 324970.7599999998 5510787.289999999, 324974.7000000002 5510784.49, 324978.5599999996 5510781.76, 324989.2599999998 5510777.1899999995, 324992.7999999998 5510775.68, 325001.20999999996 5510772.09, 325005.01999999955 5510770.470000001, 325018.0599999996 5510767.130000001, 325020.8300000001 5510766.42, 325022.7999999998 5510765.92, 325034.5 5510762.93, 325048.5499999998 5510759.34, 325054.3200000003 5510757.869999999, 325060.36000000034 5510756.3100000005, 325066.0099999998 5510754.880000001, 325068.25 5510754.300000001, 325074.4500000002 5510752.140000001, 325082.95999999996 5510749.18, 325085.33999999985 5510748.35, 325088.2999999998 5510746.98, 325093.6200000001 5510744.52, 325093.83999999985 5510744.42, 325108.9000000004 5510737.43, 325120.9299999997 5510731.859999999, 325133.04000000004 5510726.24, 325145.1299999999 5510720.640000001, 325145.86000000034 5510720.300000001, 325154.04000000004 5510716.5, 325163.71999999974 5510714.91, 325169.0499999998 5510714.039999999, 325176.26999999955 5510712.859999999, 325183.5599999996 5510711.66, 325188.33999999985 5510710.880000001, 325191.03000000026 5510716.380000001, 325191.5099999998 5510721.140000001, 325192.0599999996 5510726.52, 325192.8200000003 5510733.970000001, 325192.96999999974 5510736.039999999, 325193.2400000002 5510739.91, 325194.1299999999 5510747.6899999995, 325195.4199999999 5510758.9, 325196.4299999997 5510767.75, 325197.11000000034 5510773.65, 325198.71999999974 5510787.77, 325199.8300000001 5510797.4, 325200.08999999985 5510797.199999999, 325201.3099999996 5510796.3100000005, 325203.7400000002 5510794.52, 325204.58999999985 5510793.890000001, 325210.73000000045 5510789.369999999, 325214.4400000004 5510786.640000001, 325217.45999999996 5510784.42, 325223.04000000004 5510780.34, 325228.23000000045 5510776.52, 325231.0499999998 5510774.449999999, 325235.4000000004 5510771.24, 325237.54000000004 5510769.66, 325242.9500000002 5510765.6899999995, 325243.83999999985 5510765.029999999, 325248.9299999997 5510761.27, 325251.79000000004 5510759.17, 325255.4000000004 5510756.52, 325261.20999999996 5510752.24, 325265.8499999996 5510748.859999999, 325265.9299999997 5510748.789999999, 325267.9900000002 5510747.26, 325270.4299999997 5510745.779999999, 325277.23000000045 5510741.58, 325280.38999999966 5510739.619999999, 325284.1799999997 5510737.27, 325290.2599999998 5510733.52, 325295.51999999955 5510730.289999999, 325298.0499999998 5510728.73, 325299.75 5510727.68, 325300.29000000004 5510727.34, 325301.01999999955 5510726.609999999, 325309.11000000034 5510718.529999999, 325309.7400000002 5510717.9, 325317.95999999996 5510709.699999999, 325318.4900000002 5510709.16, 325319.0800000001 5510708.98, 325325.8499999996 5510706.9, 325327.2000000002 5510706.800000001, 325329.86000000034 5510706.609999999, 325334.0499999998 5510706.300000001, 325339.7999999998 5510705.9, 325341.7599999998 5510705.75, 325345.63999999966 5510705.48, 325354.2400000002 5510698.960000001, 325356.6299999999 5510697.15, 325357.3700000001 5510696.59, 325360.4500000002 5510694.26, 325362.2400000002 5510696.539999999, 325366.5599999996 5510695.07, 325368.48000000045 5510703.49, 325377.29000000004 5510742.220000001, 325379.1900000004 5510750.5600000005, 325385.2599999998 5510750.98, 325386.6299999999 5510751.07, 325391.51999999955 5510751.42, 325393.2400000002 5510751.550000001, 325398.4000000004 5510751.9, 325400.26999999955 5510752.039999999, 325406.11000000034 5510752.449999999, 325413.0800000001 5510752.9399999995, 325415.3200000003 5510745.08, 325419.4900000002 5510746.470000001, 325424.2999999998 5510748.0600000005, 325424.6500000004 5510748.17, 325428.7999999998 5510749.539999999, 325429.5700000003 5510749.75, 325434.16000000015 5510750.960000001, 325434.78000000026 5510751.130000001, 325441.54000000004 5510752.92, 325445.54000000004 5510753.98, 325446.6799999997 5510754.289999999, 325462.0599999996 5510758.369999999, 325464.29000000004 5510758.960000001, 325464.9900000002 5510759.15, 325474.08999999985 5510763.1899999995, 325476.96999999974 5510764.460000001, 325485.6699999999 5510768.33, 325489.5800000001 5510770.0600000005, 325491.0599999996 5510770.68, 325493.4299999997 5510771.65, 325497.38999999966 5510773.289999999, 325498.03000000026 5510773.550000001, 325502.5 5510775.380000001, 325503.6500000004 5510775.859999999, 325504.76999999955 5510776.32, 325510.3799999999 5510778.619999999, 325517.5099999998 5510781.550000001, 325524.5999999996 5510784.460000001, 325525.79000000004 5510782.09, 325532.75 5510768.1899999995, 325552.3700000001 5510774.02, 325553.98000000045 5510774.49, 325546.0599999996 5510791.83, 325542.91000000015 5510798.710000001, 325547.0800000001 5510801.119999999, 325555.46999999974 5510806.49, 325557.9299999997 5510808.380000001, 325564.29000000004 5510813.26, 325567.2599999998 5510815.5600000005, 325568.83999999985 5510816.77, 325571.5700000003 5510818.869999999, 325573.5599999996 5510820.390000001, 325586.2599999998 5510804.85, 325594.2000000002 5510795.119999999, 325597.2999999998 5510800.130000001, 325597.6900000004 5510800.77, 325604.61000000034 5510812.390000001, 325607.0099999998 5510817.26, 325609.4199999999 5510822.109999999, 325611.7000000002 5510826.699999999, 325613.95999999996 5510831.279999999, 325614.48000000045 5510832.33, 325615.9000000004 5510835.17, 325616.5099999998 5510835.91, 325618.9299999997 5510838.9399999995, 325621.6900000004 5510842.4, 325622.4199999999 5510843.32, 325624.2599999998 5510845.630000001, 325628.6799999997 5510851.17, 325629.8700000001 5510849.83, 325631.96999999974 5510847.460000001, 325634.4000000004 5510849.699999999, 325637.03000000026 5510852.109999999, 325639.6699999999 5510854.529999999, 325637.08999999985 5510857.41, 325644.6299999999 5510860.35, 325645.79000000004 5510860.789999999, 325651 5510862.77, 325653.4199999999 5510863.699999999, 325655.6299999999 5510864.550000001, 325659.4400000004 5510866.02, 325662 5510867.210000001, 325663.8300000001 5510864.74, 325665.79000000004 5510862.1, 325684.75 5510839.74, 325688.83999999985 5510834.3100000005, 325694.03000000026 5510838.83, 325695.25 5510839.859999999, 325701.4400000004 5510845.09, 325699.33999999985 5510848.210000001, 325691.25 5510862.17, 325689.53000000026 5510865.15, 325683.54000000004 5510875.48, 325680.1500000004 5510881.3100000005, 325679.0499999998 5510883.1899999995, 325688.63999999966 5510888.279999999, 325695.71999999974 5510892.02, 325698.5700000003 5510893.539999999, 325700.2999999998 5510894.460000001, 325701.01999999955 5510894.85, 325707.1900000004 5510898.109999999, 325704.7000000002 5510902, 325700.25 5510908.949999999, 325690.91000000015 5510923.529999999, 325698.6500000004 5510928.41, 325708.04000000004 5510915.67, 325710.8499999996 5510918.18, 325713.38999999966 5510920.460000001, 325722.6299999999 5510908.390000001, 325723.36000000034 5510907.43, 325731.5700000003 5510896.67, 325732.3200000003 5510895.6899999995, 325734.21999999974 5510893.210000001, 325734.38999999966 5510893.640000001, 325735.29000000004 5510895.98, 325735.9400000004 5510897.699999999, 325736.9299999997 5510900.24, 325738.6699999999 5510902.35, 325740.9299999997 5510905.1, 325746.76999999955 5510912.1899999995, 325747.9000000004 5510913.5600000005, 325755.16000000015 5510918.73, 325755.45999999996 5510918.9399999995, 325760.91000000015 5510922.4, 325765.58999999985 5510925.359999999, 325769.4900000002 5510927.83, 325773.41000000015 5510930.32, 325774.7000000002 5510931.130000001, 325777.04000000004 5510932.609999999, 325781.5700000003 5510935.48, 325781.9400000004 5510935.720000001, 325786.08999999985 5510938.34, 325788.3099999996 5510939.75, 325790.48000000045 5510941.119999999, 325793.08999999985 5510942.779999999, 325794.8700000001 5510943.91, 325799.21999999974 5510946.67, 325803.7000000002 5510949.51, 325806.8099999996 5510951.470000001, 325807.0800000001 5510951.74, 325810.20999999996 5510954.779999999, 325810.58999999985 5510955.16, 325814.01999999955 5510958.5, 325814.4400000004 5510958.92, 325817.73000000045 5510962.140000001, 325818.79000000004 5510963.18, 325822.46999999974 5510966.76, 325823.58999999985 5510967.859999999, 325826.16000000015 5510970.369999999, 325829.01999999955 5510973.18, 325829.2000000002 5510973.34, 325832.96999999974 5510975.52, 325835.5 5510977, 325840.04000000004 5510979.619999999, 325841.9400000004 5510980.720000001, 325842.75 5510981.199999999, 325847.0800000001 5510984.199999999, 325851.5999999996 5510987.33, 325852.2599999998 5510987.800000001, 325855.9900000002 5510990.369999999, 325857.3499999996 5510991.32, 325862.3200000003 5510994.76, 325866.21999999974 5510997.460000001, 325867.13999999966 5510998.09, 325867.5499999998 5510998.369999999, 325870.71999999974 5511000.51, 325872.3799999999 5511001.619999999, 325874.7599999998 5511003.220000001, 325877.25 5511004.9, 325882.2599999998 5511008.25, 325884.2400000002 5511009.59, 325885.16000000015 5511010.210000001, 325888.2000000002 5511012.25, 325890.5499999998 5511013.83, 325891.86000000034 5511014.710000001, 325892.20999999996 5511014.9399999995, 325895.5999999996 5511018.369999999, 325899.3099999996 5511022.140000001, 325903.0599999996 5511025.960000001, 325903.2999999998 5511026.210000001, 325906.71999999974 5511029.67, 325907.13999999966 5511030.1, 325910 5511033.73, 325913.13999999966 5511037.73, 325913.83999999985 5511038.6, 325917.03000000026 5511042.67, 325920.29000000004 5511046.800000001, 325920.7599999998 5511047.4, 325921.08999999985 5511047.82, 325924.4199999999 5511051.07, 325926.29000000004 5511052.880000001, 325929.33999999985 5511055.859999999, 325929.9400000004 5511056.4399999995, 325933.38999999966 5511059.800000001, 325934.1500000004 5511060.539999999, 325938.8099999996 5511065.09, 325942.73000000045 5511068.9, 325943.1799999997 5511069.34, 325949.16000000015 5511075.17, 325952 5511072.630000001, 325963.38999999966 5511062.390000001, 325981.9400000004 5511045.800000001, 325996.78000000026 5511031.359999999, 326008.6200000001 5511019.82, 326009.20999999996 5511019.25, 326012.25 5511016.289999999, 326022.36000000034 5511009.640000001, 326036.28000000026 5511000.140000001, 326039.7599999998 5510997.77, 326046.29000000004 5510993.1899999995, 326046.5499999998 5510993.01, 326050.88999999966 5510989.960000001, 326060.9000000004 5510982.09, 326062.45999999996 5510980.859999999, 326063.83999999985 5510979.789999999, 326071.48000000045 5510973.82, 326081.33999999985 5510968.25, 326085 5510966.380000001, 326088.5599999996 5510971.6, 326089.9900000002 5510973.710000001, 326093.3099999996 5510978.57, 326098.01999999955 5510985.51, 326103.9199999999 5510994.199999999, 326106.0099999998 5510997.199999999, 326107.8799999999 5510999.9, 326110.7999999998 5510997.1899999995, 326112.8700000001 5510995.279999999, 326114.8799999999 5510993.41, 326121.7999999998 5510987.01, 326123.79000000004 5510985.17, 326124.5599999996 5510984.4399999995, 326134.7599999998 5510975, 326144.91000000015 5510965.609999999, 326149.73000000045 5510961.140000001, 326156.8099999996 5510954.59, 326164.3799999999 5510963.01, 326165.26999999955 5510963.99, 326172.5099999998 5510956.23, 326187.7599999998 5510939.91, 326197.8799999999 5510929.08, 326201.0499999998 5510925.699999999, 326202.2400000002 5510924.42, 326205.79000000004 5510928.84, 326209.54000000004 5510933.52, 326213.54000000004 5510938.51, 326214.3200000003 5510939.470000001, 326221.01999999955 5510946.92, 326236.6200000001 5510964.220000001, 326243.8700000001 5510972.24, 326251.1699999999 5510980.32, 326258.75 5510988.710000001, 326259.6799999997 5510989.73, 326265.70999999996 5510996.380000001, 326266.36000000034 5510997.1, 326267.8099999996 5510998.699999999, 326275.2000000002 5511006.859999999, 326284.23000000045 5511016.84, 326292.9900000002 5511026.5, 326301.79000000004 5511036.199999999, 326315.23000000045 5511051.08, 326334.13999999966 5511071.98, 326339.03000000026 5511078.66, 326353.25 5511098.1, 326358.66000000015 5511105.5, 326364.26999999955 5511118.869999999, 326367.5700000003 5511126.68, 326374.2999999998 5511138.01, 326381.4500000002 5511150.07, 326388.04000000004 5511157.57, 326392.3300000001 5511162.449999999, 326394.5599999996 5511164.98, 326399.1299999999 5511170.15, 326407.0800000001 5511179.18, 326416.8200000003 5511190.23, 326420.86000000034 5511193.710000001, 326424.63999999966 5511196.949999999, 326430.54000000004 5511201.98, 326436.5499999998 5511207.119999999, 326440.48000000045 5511210.48, 326444.46999999974 5511213.880000001, 326448.5499999998 5511217.35, 326454.76999999955 5511222.66, 326497.33999999985 5511258.73, 326497.5700000003 5511259.039999999, 326501.78000000026 5511262.699999999, 326505.8300000001 5511266.23, 326509.0499999998 5511269.039999999, 326521.7000000002 5511280.050000001, 326526.5999999996 5511284.300000001, 326531.0999999996 5511288.1899999995, 326544.5700000003 5511299.949999999, 326549.6500000004 5511304.390000001, 326564.7999999998 5511317.6, 326569.83999999985 5511322, 326575.08999999985 5511326.6, 326580.20999999996 5511331.0600000005, 326584.5499999998 5511334.84, 326589.0499999998 5511338.27, 326594.1200000001 5511342.119999999, 326599.28000000026 5511346.050000001, 326615.33999999985 5511358.279999999, 326655.21999999974 5511388.640000001, 326660.21999999974 5511392.8100000005, 326667.9000000004 5511399.1899999995, 326675.1299999999 5511405.199999999, 326679.98000000045 5511409.24, 326687.23000000045 5511415.27, 326694.5999999996 5511421.4, 326698.2000000002 5511424.4, 326701.9299999997 5511427.49, 326704.46999999974 5511429.609999999, 326706.4900000002 5511431.51, 326710.96999999974 5511435.77, 326720.20999999996 5511444.52, 326729.13999999966 5511452.970000001, 326733.76999999955 5511457.35, 326738.58999999985 5511461.92, 326740.88999999966 5511464.09, 326745.3799999999 5511468.34, 326761.2000000002 5511483.01, 326766.0999999996 5511487.52, 326782.1299999999 5511502.369999999, 326790.8300000001 5511510.4, 326799.3099999996 5511516.83, 326804.2999999998 5511520.5, 326825.01999999955 5511535.779999999, 326830.1299999999 5511539.42, 326835.3799999999 5511543.279999999, 326840.63999999966 5511547.119999999, 326845.3099999996 5511550.539999999, 326857.8499999996 5511559.73, 326864.26999999955 5511564.449999999, 326871.0599999996 5511569.43, 326885.7400000002 5511580.23, 326896.26999999955 5511587.970000001, 326906.66000000015 5511595.6, 326925.38999999966 5511609.369999999, 326930.76999999955 5511613.1899999995, 326936.46999999974 5511617.23, 326941.86000000034 5511621.0600000005, 326947.79000000004 5511625.27, 326953.13999999966 5511629.07, 326958.8200000003 5511633.09, 326964.4900000002 5511637.119999999, 326969.8499999996 5511640.92, 326978.1299999999 5511646.789999999, 326980.1200000001 5511648.1899999995, 326986.4000000004 5511652.630000001, 326990.5700000003 5511655.58, 326996.6299999999 5511659.880000001, 327002.2599999998 5511663.92, 327008.29000000004 5511668.220000001, 327013.8200000003 5511672.17, 327019.5999999996 5511676.289999999, 327025.33999999985 5511680.359999999, 327032.54000000004 5511686.130000001, 327040.3499999996 5511692, 327048.36000000034 5511698.529999999, 327058.1799999997 5511707.67, 327064.6900000004 5511713.6899999995, 327067.41000000015 5511716.220000001, 327075.3499999996 5511723.640000001, 327078.63999999966 5511725.880000001, 327094.4199999999 5511736.58, 327099.71999999974 5511740.15, 327104.8799999999 5511743.65, 327117.3499999996 5511752.1899999995, 327119.3499999996 5511754.26, 327122.61000000034 5511757.619999999, 327126.04000000004 5511761.18, 327129.2000000002 5511764.4399999995, 327134.16000000015 5511769.5600000005, 327142.6299999999 5511778.32, 327146.0099999998 5511781.800000001, 327149.3300000001 5511785.220000001, 327152.9199999999 5511788.9399999995, 327156.20999999996 5511792.33, 327160.79000000004 5511797.08, 327162.48000000045 5511798.83, 327164.8499999996 5511801.27, 327166.36000000034 5511802.82, 327169.5999999996 5511806.91, 327147.4900000002 5511826.119999999, 327139.0800000001 5511833.029999999, 327122.66000000015 5511846.59, 327112.0599999996 5511855.35, 327110 5511857.0600000005, 327108.6699999999 5511858.16, 327108.0800000001 5511858.65, 327097.7999999998 5511867.140000001, 327091.8700000001 5511873.73, 327078.9900000002 5511887.220000001, 327071.7999999998 5511895.16, 327062.25 5511905.66, 327059.3700000001 5511908.93, 327058.2999999998 5511910.140000001, 327056.1500000004 5511907.960000001, 327055.13999999966 5511906.9399999995, 327054.6200000001 5511907.460000001, 327051.8499999996 5511910.220000001, 327046.01999999955 5511916.050000001, 327039.8700000001 5511922.699999999, 327025 5511938.43, 327019.1500000004 5511944.609999999, 327011.8300000001 5511951.5600000005, 326998.5700000003 5511964.15, 326992.26999999955 5511970.140000001, 326991.45999999996 5511970.9, 326989.33999999985 5511972.92, 326994.2999999998 5511979.210000001, 326993.3700000001 5511979.92, 326984.78000000026 5511986.470000001, 326978.2999999998 5511991.4, 326954.8300000001 5512009.27, 326948.6500000004 5512013.98, 326943.38999999966 5512017.970000001, 326945.1799999997 5512019.539999999, 326927.73000000045 5512030.75, 326881.4400000004 5512061.5600000005, 326864.7599999998 5512072.68, 326835.9000000004 5512093.779999999, 326804.3700000001 5512120.9399999995, 326806.71999999974 5512123.470000001, 326811.6900000004 5512128.880000001, 326839.0700000003 5512158.6, 326851.6200000001 5512172.210000001, 326864.7000000002 5512186.4, 326880.1799999997 5512201.300000001, 326888.1500000004 5512208.949999999, 326909.4900000002 5512229.449999999, 326941.9000000004 5512260.6, 326951.75 5512266.720000001, 327033.26999999955 5512317.369999999, 327063.23000000045 5512330.539999999, 327060.21999999974 5512344.390000001, 327099.8499999996 5512368.24, 327122.1200000001 5512395.890000001, 327125.8499999996 5512400.529999999, 327127.3799999999 5512402.4399999995, 327129.11000000034 5512404.58, 327137.8799999999 5512415.48, 327125.71999999974 5512444.960000001, 327121.26999999955 5512455.789999999, 327114.61000000034 5512472.07, 327109.4400000004 5512473.960000001, 327106.96999999974 5512474.85, 327104.83999999985 5512475.6, 327090.5099999998 5512480.800000001, 327084.4400000004 5512482.99, 327076.48000000045 5512485.890000001, 327077.73000000045 5512492.68, 327080.3499999996 5512506.93, 327081.8099999996 5512514.800000001, 327082.1299999999 5512516.539999999, 327083.26999999955 5512522.3100000005, 327084.4900000002 5512528.880000001, 327091.75 5512529.619999999, 327098.7400000002 5512530.32, 327115.38999999966 5512532.01, 327122.91000000015 5512532.77, 327076.0499999998 5512542.470000001, 327042.8499999996 5512549.0600000005, 327043.61000000034 5512555.9399999995, 327024.58999999985 5512555.4, 327017.1299999999 5512556.119999999, 327006.1200000001 5512557.18, 327002.01999999955 5512558.220000001, 326985.58999999985 5512562.359999999, 326977.25 5512564.470000001, 326968.9199999999 5512566.57, 326964.0700000003 5512567.800000001, 326952.25 5512570.699999999, 326945.4900000002 5512572.369999999, 326936.91000000015 5512574.48, 326935.5599999996 5512574.8100000005, 326923.5800000001 5512577.76, 326897.4000000004 5512588.890000001, 326883.3499999996 5512594.859999999, 326866.45999999996 5512604.59, 326861.11000000034 5512607.68, 326847.86000000034 5512614.5, 326847.0800000001 5512614.84, 326837.7000000002 5512619.630000001, 326835.8799999999 5512620.4, 326833.58999999985 5512621.380000001, 326819.6799999997 5512627.34, 326804.23000000045 5512633.869999999, 326801.86000000034 5512634.880000001, 326798.23000000045 5512636.42, 326793.1900000004 5512637.210000001, 326783.1299999999 5512638.68, 326771.78000000026 5512640.359999999, 326761.2999999998 5512641.869999999, 326749.1699999999 5512643.65, 326730.45999999996 5512646.42, 326713.91000000015 5512648.17, 326708.3799999999 5512648.76, 326702.8200000003 5512649.34, 326697.53000000026 5512649.890000001, 326691.58999999985 5512650.5, 326683.58999999985 5512651.34, 326680.21999999974 5512651.68, 326676.51999999955 5512652.0600000005, 326674.8200000003 5512652.23, 326668.73000000045 5512653.029999999, 326663.5800000001 5512653.699999999, 326657.7599999998 5512654.42, 326653.5999999996 5512654.960000001, 326643.98000000045 5512656.17, 326639.26999999955 5512656.76, 326625.2000000002 5512664.68, 326613.3200000003 5512677.99, 326611.3799999999 5512680.279999999, 326581.8499999996 5512691.449999999, 326583.0099999998 5512697.949999999, 326583.45999999996 5512700.4399999995, 326584.4500000002 5512705.98, 326584.7599999998 5512707.710000001, 326586.75 5512718.83, 326587.04000000004 5512756.6, 326588.0999999996 5512787.08, 326589.25 5512818.470000001, 326594.2599999998 5512818.5, 326599.1299999999 5512818.539999999, 326603.96999999974 5512818.5600000005, 326608.71999999974 5512818.6, 326618.9000000004 5512818.68, 326624.08999999985 5512818.710000001, 326628.8700000001 5512818.74, 326631.79000000004 5512818.76, 326633.53000000026 5512819.119999999, 326637.7999999998 5512820, 326641.8799999999 5512820.85, 326647.78000000026 5512822.07, 326650.04000000004 5512822.539999999, 326652.4000000004 5512823.029999999, 326657.2999999998 5512824.039999999, 326660.25 5512824.65, 326663.1200000001 5512825.25, 326669.53000000026 5512826.57, 326682.61000000034 5512829.279999999, 326697.7599999998 5512832.41, 326776.0499999998 5512830.93, 326780.98000000045 5512830.83, 326785.7000000002 5512830.73, 326792.9900000002 5512830.57, 326799.1900000004 5512830.43, 326801.8499999996 5512830.380000001, 326802.71999999974 5512830.35, 326806.6500000004 5512830.27, 326808.1500000004 5512830.220000001, 326814.63999999966 5512831.220000001, 326828.04000000004 5512833.3100000005, 326833.5599999996 5512834.18, 326835.7599999998 5512834.91, 326836.53000000026 5512835.18, 326843.51999999955 5512837.52, 326863.96999999974 5512844.359999999, 326883.66000000015 5512850.949999999, 326885.9400000004 5512850.6899999995, 326900.16000000015 5512849.09, 326907.73000000045 5512848.23, 326915.4000000004 5512847.359999999, 326920.2000000002 5512846.82, 326922.41000000015 5512845.25, 326929.9400000004 5512839.880000001, 326934.66000000015 5512836.8100000005, 326956.4400000004 5512821.76, 326964.6900000004 5512816.07, 326972.8700000001 5512810.41, 326981.5 5512804.4399999995, 326982.23000000045 5512803.9399999995, 326989.5800000001 5512798.369999999, 326992.26999999955 5512796.33, 326994.6200000001 5512794.5600000005, 326996.4199999999 5512793.18, 326998.53000000026 5512791.6, 327001.6299999999 5512789.24, 327004.61000000034 5512786.99, 327008.63999999966 5512783.9399999995, 327012.9500000002 5512780.67, 327017.5800000001 5512780.529999999, 327022.33999999985 5512780.380000001, 327026.66000000015 5512780.25, 327030.20999999996 5512780.140000001, 327033.9500000002 5512780.029999999, 327038.71999999974 5512779.890000001, 327040.8700000001 5512779.83, 327042.88999999966 5512779.77, 327049.08999999985 5512779.58, 327051.2000000002 5512779.51, 327057.6200000001 5512783.380000001, 327061.48000000045 5512785.710000001, 327063.6299999999 5512787, 327067.1799999997 5512789.140000001, 327070.0099999998 5512790.84, 327072.51999999955 5512792.359999999, 327077.29000000004 5512795.25, 327083.3099999996 5512798.890000001, 327085.7999999998 5512800.390000001, 327090.3300000001 5512803.109999999, 327091.73000000045 5512807.609999999, 327096.0499999998 5512821.67, 327100.4400000004 5512835.960000001, 327143.0499999998 5512831.5, 327194.08999999985 5512825.720000001, 327202.3300000001 5512819.779999999, 327201.5700000003 5512825.52, 327200.23000000045 5512834.32, 327198.6299999999 5512844.73, 327194.58999999985 5512860.57, 327190.8700000001 5512875.1899999995, 327190.2400000002 5512877.67, 327186.1200000001 5512893.75, 327183.3099999996 5512904.699999999, 327189.48000000045 5512927.76, 327191.9500000002 5512936.9, 327195.2400000002 5512949.050000001, 327218.4000000004 5512957.289999999, 327221.0099999998 5512958.210000001, 327227.9400000004 5512960.550000001, 327230.54000000004 5512961.43, 327236.78000000026 5512963.609999999, 327239.88999999966 5512953.76, 327242.4000000004 5512945.8100000005, 327244.79000000004 5512938.25, 327247 5512931.3100000005, 327248.98000000045 5512925.02, 327250.9900000002 5512919.0600000005, 327254.6299999999 5512908.83, 327257.4500000002 5512900.93, 327261.0700000003 5512890.77, 327266.1200000001 5512876.550000001, 327266.45999999996 5512875.619999999, 327265.23000000045 5512865.890000001, 327264.1799999997 5512857.51, 327263.5599999996 5512852.5600000005, 327263.48000000045 5512851.48, 327262.73000000045 5512841.279999999, 327262.5 5512838.199999999, 327261.01999999955 5512831.43, 327260.3499999996 5512828.42, 327259.79000000004 5512825.880000001, 327257.4500000002 5512815.08, 327257.1299999999 5512813.5, 327256.3700000001 5512807.68, 327255.0999999996 5512797.76, 327254.8200000003 5512795.369999999, 327253.7000000002 5512785.859999999, 327253.3700000001 5512783.0600000005, 327253.36000000034 5512781.5600000005, 327253.2999999998 5512776.0600000005, 327253.25 5512770.640000001, 327253.1900000004 5512762.0600000005, 327253.1200000001 5512758.029999999, 327253.0099999998 5512751.390000001, 327252.91000000015 5512745.27, 327253.01999999955 5512742.869999999, 327253.54000000004 5512731.460000001, 327253.9500000002 5512722.27, 327253.6699999999 5512719.9, 327252.6299999999 5512704.949999999, 327252.41000000015 5512701.890000001, 327252.23000000045 5512701.1, 327249.9500000002 5512690.9399999995, 327248.5 5512684.42, 327247.61000000034 5512680.42, 327251.8700000001 5512679.4399999995, 327252.36000000034 5512679.279999999, 327255.11000000034 5512678.359999999, 327259.36000000034 5512676.33, 327268.5099999998 5512667.52, 327268.96999999974 5512668.0600000005, 327282.9000000004 5512659.6899999995, 327279.2599999998 5512654.59, 327283.9400000004 5512653.76, 327286.3700000001 5512653.33, 327289.1299999999 5512652.84, 327293.7599999998 5512652.029999999, 327295.75 5512651.619999999, 327296.3099999996 5512651.52, 327301.63999999966 5512651.550000001, 327302.41000000015 5512651.5600000005, 327306.8300000001 5512651.59, 327309.1699999999 5512651.6, 327313.6200000001 5512651.630000001, 327316.3499999996 5512651.65, 327317.6799999997 5512651.66, 327321.75 5512651.6899999995, 327325.9500000002 5512651.720000001, 327326.2599999998 5512651.720000001, 327334.1799999997 5512651.77, 327334.76999999955 5512651.77, 327342.4199999999 5512651.82, 327344.03000000026 5512651.84, 327349.91000000015 5512651.869999999, 327350.9299999997 5512651.880000001, 327359.98000000045 5512657.67, 327361.8300000001 5512658.109999999, 327368.11000000034 5512659.550000001, 327371.75 5512660.390000001, 327375.45999999996 5512661.24, 327381.88999999966 5512662.710000001, 327388.26999999955 5512664.18, 327400.0700000003 5512669.130000001, 327406.0800000001 5512671.5600000005, 327411.8200000003 5512674.01, 327417.5099999998 5512676.449999999, 327432.4400000004 5512685.52, 327437.51999999955 5512688.390000001, 327442.53000000026 5512691.199999999, 327443.0800000001 5512691.52, 327446.70999999996 5512693.57, 327450.23000000045 5512695.550000001, 327451.3200000003 5512696.17, 327455.5499999998 5512699.859999999, 327456.4500000002 5512700.640000001, 327460.66000000015 5512704.32, 327461.0599999996 5512704.67, 327462.96999999974 5512706.33, 327463.63999999966 5512706.93, 327465.6500000004 5512708.68, 327467.8700000001 5512710.75, 327470.03000000026 5512712.51, 327472.46999999974 5512714.640000001, 327478.1799999997 5512725.390000001, 327482.0999999996 5512730.289999999, 327507.1299999999 5512756.1899999995, 327512.3099999996 5512762.26, 327520.3099999996 5512769.77, 327525.9000000004 5512774.800000001, 327532.66000000015 5512783.890000001, 327534.9500000002 5512788.609999999, 327543.4400000004 551280</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-032" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7100-032.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-032" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7100-032.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108996</v>
       </c>
       <c r="O2" s="3">
-        <v>46208.72968310385</v>
+        <v>46260.69214727935</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>33163</v>
       </c>
       <c r="S2" s="3">
         <v>33163</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>