--- v3 (2026-02-16)
+++ v4 (2026-04-02)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108995</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.01477815291</v>
+        <v>46114.98753776596</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>28830</v>
       </c>
       <c r="S2" s="3">
         <v>34979</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>