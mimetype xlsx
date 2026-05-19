--- v4 (2026-04-02)
+++ v5 (2026-05-19)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108995</v>
       </c>
       <c r="O2" s="3">
-        <v>46114.98753776596</v>
+        <v>46161.22797320779</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>28830</v>
       </c>
       <c r="S2" s="3">
         <v>34979</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>