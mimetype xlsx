--- v5 (2026-05-19)
+++ v6 (2026-07-09)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108995</v>
       </c>
       <c r="O2" s="3">
-        <v>46161.22797320779</v>
+        <v>46212.35498536485</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>28830</v>
       </c>
       <c r="S2" s="3">
         <v>34979</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>