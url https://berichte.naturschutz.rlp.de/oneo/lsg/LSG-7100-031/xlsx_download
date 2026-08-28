--- v6 (2026-07-09)
+++ v7 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Zwischen Uess und Kyll</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-031</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7100-031.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7100-031.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((347488.4500000002 5562945.65, 347450.96999999974 5562911.26, 347433.28000000026 5562897.449999999, 347419.83999999985 5562889.35, 347397.08999999985 5562885.09, 347395.54000000004 5562884.630000001, 347383.7999999998 5562879.18, 347364.79000000004 5562872.960000001, 347336.0700000003 5562859.130000001, 347272.1799999997 5562841.93, 347252.3799999999 5562837.93, 347235.6699999999 5562832.539999999, 347211.04000000004 5562825.85, 347137.9199999999 5562802.75, 347115 5562791.85, 347075.5700000003 5562769.77, 347032.16000000015 5562749.6, 347009.2400000002 5562744.99, 346940.5999999996 5562744.5, 346916.8700000001 5562735.859999999, 346863.6299999999 5562716.17, 346825.88999999966 5562699.48, 346799.46999999974 5562690, 346771.0700000003 5562674.029999999, 346766.28000000026 5562670.970000001, 346747.9000000004 5562659.609999999, 346717 5562647.49, 346687.79000000004 5562636.109999999, 346678.78000000026 5562630.9399999995, 346653.91000000015 5562616.890000001, 346609.95999999996 5562603.41, 346578.04000000004 5562597.07, 346542.54000000004 5562590.029999999, 346485.9000000004 5562585.26, 346478.0599999996 5562584.6, 346447.23000000045 5562591.57, 346445.04000000004 5562592.029999999, 346425.08999999985 5562591.24, 346392.70999999996 5562592.859999999, 346366.0999999996 5562588.01, 346345.63999999966 5562585.65, 346327.16000000015 5562583.529999999, 346194.76999999955 5562583.529999999, 346186.2000000002 5562583.5, 346184.9900000002 5562583.539999999, 346174.8700000001 5562581.119999999, 346162.4199999999 5562578.140000001, 346139.45999999996 5562572.91, 346119.61000000034 5562565.470000001, 346076.7999999998 5562549.609999999, 346061.3099999996 5562543.869999999, 346051.0800000001 5562540.33, 345985.6200000001 5562525.17, 345952.36000000034 5562517.470000001, 345941.61000000034 5562515.5600000005, 345931.0700000003 5562513.710000001, 345911.0999999996 5562508.449999999, 345889.9000000004 5562503.5, 345882.7999999998 5562501.84, 345873.1900000004 5562500.73, 345867.7400000002 5562500, 345866.08999999985 5562499.73, 345849.1500000004 5562501.52, 345848.66000000015 5562499.92, 345831.3099999996 5562500.08, 345820.83999999985 5562501.220000001, 345813.0700000003 5562502.59, 345810.8799999999 5562502.970000001, 345809.33999999985 5562503.25, 345806.2599999998 5562503.73, 345788.8499999996 5562508.68, 345770.3499999996 5562513.6, 345751.9500000002 5562522.779999999, 345727.96999999974 5562532.02, 345720.7599999998 5562534.41, 345714.26999999955 5562535.640000001, 345713.5499999998 5562535.6899999995, 345709.1299999999 5562536.050000001, 345701.8099999996 5562535.98, 345701.1799999997 5562535.9399999995, 345692.36000000034 5562535.3100000005, 345668.5499999998 5562530.6899999995, 345668.53000000026 5562530.07, 345657.36000000034 5562528.279999999, 345650.38999999966 5562527.289999999, 345643.3799999999 5562526.970000001, 345635.33999999985 5562527.07, 345628.9500000002 5562527.4399999995, 345624.9500000002 5562527.890000001, 345624.9199999999 5562527.65, 345610.3200000003 5562530.9, 345606.25 5562531.68, 345590.61000000034 5562536.5, 345591.1799999997 5562537.27, 345591.4500000002 5562537.630000001, 345587.25 5562539.119999999, 345583.0499999998 5562540.619999999, 345577.6200000001 5562543.43, 345572.6900000004 5562547.09, 345570.78000000026 5562549.039999999, 345567.8499999996 5562552.02, 345567.1200000001 5562552.09, 345565.63999999966 5562552.25, 345565.1900000004 5562552.300000001, 345564.08999999985 5562551.57, 345560.4199999999 5562559.279999999, 345558.9400000004 5562562.789999999, 345558.46999999974 5562563.890000001, 345554.2000000002 5562574.619999999, 345554.08999999985 5562574.890000001, 345551.61000000034 5562581.18, 345549.3200000003 5562586.98, 345546.76999999955 5562593.42, 345546.6699999999 5562593.66, 345542.36000000034 5562604.630000001, 345541.6900000004 5562606.26, 345540.8200000003 5562608.369999999, 345540.3799999999 5562608.18, 345536.3200000003 5562617.1, 345536.76999999955 5562617.289999999, 345533.73000000045 5562623.029999999, 345532.4900000002 5562626.369999999, 345530.6500000004 5562630.470000001, 345528.8099999996 5562634.24, 345518.3799999999 5562654.83, 345518.54000000004 5562654.859999999, 345514.8799999999 5562662.25, 345517.28000000026 5562661.68, 345514.61000000034 5562665.359999999, 345511.5099999998 5562667.98, 345508.6299999999 5562669.02, 345504.0700000003 5562669.33, 345499.53000000026 5562669.9399999995, 345494.8499999996 5562669.1, 345489.4199999999 5562666.48, 345485.1900000004 5562675.529999999, 345489.0800000001 5562679.470000001, 345491.9900000002 5562683.59, 345494.9400000004 5562691.58, 345492.9900000002 5562692.85, 345486.6799999997 5562721.82, 345481.6500000004 5562738.26, 345469.86000000034 5562775.140000001, 345468.46999999974 5562778.369999999, 345465.38999999966 5562785.34, 345463.0599999996 5562791.02, 345452.1900000004 5562788.08, 345452.3499999996 5562789.4399999995, 345451.3700000001 5562812.84, 345450.86000000034 5562813.58, 345449.0700000003 5562817.779999999, 345441.5599999996 5562835.32, 345441.08999999985 5562836.09, 345426.91000000015 5562859.3100000005, 345407.61000000034 5562890.93, 345402.5999999996 5562899.449999999, 345399.70999999996 5562905.48, 345368.66000000015 5562954.779999999, 345369 5562954.9399999995, 345368.8300000001 5562955.300000001, 345369.96999999974 5562955.84, 345363.08999999985 5562966.66, 345353.95999999996 5562986.640000001, 345337.41000000015 5563022.789999999, 345321.98000000045 5563043.41, 345308.0800000001 5563088.039999999, 345301.29000000004 5563119.75, 345303.0999999996 5563130.109999999, 345299.38999999966 5563149.68, 345298.01999999955 5563154.66, 345294.4000000004 5563167.880000001, 345292.78000000026 5563173.800000001, 345292.73000000045 5563180.3100000005, 345292.7000000002 5563184.6, 345292.45999999996 5563224.66, 345292.3799999999 5563225.52, 345291.03000000026 5563241.619999999, 345290.5700000003 5563247.220000001, 345290.16000000015 5563255.039999999, 345288.2000000002 5563293.119999999, 345288.5099999998 5563305.6899999995, 345288.8099999996 5563318.210000001, 345284.1299999999 5563335.279999999, 345275.9199999999 5563365.15, 345266.9199999999 5563381.49, 345261.58999999985 5563389.16, 345257.8700000001 5563394.49, 345251.3300000001 5563403.869999999, 345246.13999999966 5563410.710000001, 345241.29000000004 5563417.08, 345239.16000000015 5563419.390000001, 345227.3099999996 5563432.18, 345223.78000000026 5563433.800000001, 345213.79000000004 5563442.130000001, 345213.5 5563449.289999999, 345208.13999999966 5563454.8100000005, 345196.13999999966 5563467.15, 345134.58999999985 5563520.07, 345123.0099999998 5563527.41, 345116.29000000004 5563531.67, 345081.23000000045 5563557.470000001, 345074.3700000001 5563562.52, 345063.03000000026 5563570.07, 345058.2599999998 5563573.23, 345050.21999999974 5563578.57, 345041.08999999985 5563582.869999999, 345030.8499999996 5563586.800000001, 345016.41000000015 5563591.1, 345000.8700000001 5563591.91, 344985.48000000045 5563588.52, 344966.83999999985 5563576.039999999, 344960.9400000004 5563572.01, 344948.4500000002 5563545.5, 344948.1900000004 5563544.93, 344946.48000000045 5563541.15, 344940.9500000002 5563524.949999999, 344938.7000000002 5563518.34, 344938.91000000015 5563509.800000001, 344939.01999999955 5563505.380000001, 344942.1500000004 5563493.029999999, 344944.4500000002 5563488.51, 344950.9000000004 5563475.859999999, 344959.88999999966 5563462.52, 344966.61000000034 5563452.57, 344996.6799999997 5563419.23, 345003.4000000004 5563410.539999999, 345010.41000000015 5563401.4399999995, 345015.9199999999 5563391.68, 345027.2599999998 5563371.5600000005, 345028.13999999966 5563370, 345033.95999999996 5563353.119999999, 345037.41000000015 5563343.07, 345040.0700000003 5563328.529999999, 345041.33999999985 5563321.58, 345042.3300000001 5563315.73, 345041.83999999985 5563305.91, 345041.6699999999 5563302.26, 345041.20999999996 5563292.18, 345040.2599999998 5563289.050000001, 345036.95999999996 5563278.3100000005, 345032.0099999998 5563262.630000001, 345027.6699999999 5563253.539999999, 345023.66000000015 5563246.699999999, 345019.3099999996 5563240.449999999, 345016.03000000026 5563236.08, 345011.8499999996 5563231.23, 345005.95999999996 5563225.6, 344997.0999999996 5563218, 344990.8499999996 5563213.75, 344985.5599999996 5563210.76, 344979.58999999985 5563207.83, 344976.48000000045 5563206.369999999, 344972.88999999966 5563204.85, 344967.9299999997 5563203.140000001, 344967.16000000015 5563202.82, 344954.2400000002 5563198.07, 344949.41000000015 5563196.8100000005, 344932.9000000004 5563192.49, 344920.0599999996 5563189.84, 344889.53000000026 5563184.16, 344884.9000000004 5563182.42, 344883.86000000034 5563183.93, 344883.21999999974 5563184.869999999, 344874.08999999985 5563178.75, 344872.5499999998 5563177.720000001, 344871.2400000002 5563176.77, 344869.4199999999 5563175.57, 344860.6500000004 5563173.550000001, 344860.0999999996 5563173.800000001, 344854.08999999985 5563175.77, 344849.20999999996 5563179.27, 344845.86000000034 5563181.43, 344844.96999999974 5563182.02, 344840.0999999996 5563183.43, 344839.73000000045 5563194.26, 344843.0800000001 5563196.550000001, 344845.4199999999 5563199.720000001, 344847.21999999974 5563203.51, 344847.61000000034 5563206.07, 344846.8499999996 5563209.59, 344844.8799999999 5563213.5600000005, 344839.5099999998 5563221.630000001, 344832.95999999996 5563230.539999999, 344829.51999999955 5563234.779999999, 344827.4500000002 5563233.550000001, 344818.9400000004 5563244.279999999, 344810.26999999955 5563255.25, 344799.54000000004 5563266.49, 344787.9199999999 5563277.41, 344786.9199999999 5563278.279999999, 344773.9299999997 5563290.58, 344760.78000000026 5563302.869999999, 344757.79000000004 5563305.49, 344749.8300000001 5563312.93, 344746.91000000015 5563315.66, 344741.9500000002 5563320.300000001, 344723.29000000004 5563337.890000001, 344696.13999999966 5563363.109999999, 344686.2599999998 5563372.140000001, 344654.6500000004 5563385.92, 344613.9000000004 5563403.68, 344573.4900000002 5563416.640000001, 344573.2599999998 5563417.17, 344570.95999999996 5563420.4399999995, 344569.1299999999 5563422.859999999, 344562.6900000004 5563427.1, 344556.04000000004 5563430.619999999, 344556.03000000026 5563428.75, 344555.9900000002 5563426.17, 344536.48000000045 5563425.27, 344473.8300000001 5563438.67, 344460.58999999985 5563436.42, 344424.9900000002 5563436.279999999, 344408.2000000002 5563436.789999999, 344407.01999999955 5563433.85, 344403.29000000004 5563436.619999999, 344394.1699999999 5563443.49, 344391.45999999996 5563447.84, 344382.4400000004 5563455.140000001, 344379.2400000002 5563459.76, 344375.1799999997 5563466.73, 344370.4000000004 5563483.51, 344368.2400000002 5563493.5600000005, 344368.96999999974 5563506.710000001, 344370.03000000026 5563512.109999999, 344374.13999999966 5563521.140000001, 344379.78000000026 5563529.32, 344382.86000000034 5563533.26, 344389.76999999955 5563547.26, 344401.66000000015 5563559.82, 344420.8799999999 5563574.73, 344440.98000000045 5563586.84, 344450.45999999996 5563595.09, 344462.9900000002 5563609.720000001, 344466.11000000034 5563617.6, 344477.1299999999 5563645.01, 344477.79000000004 5563659.58, 344474.5 5563674.76, 344453.98000000045 5563698.1, 344440.2599999998 5563713.35, 344433.1900000004 5563720.48, 344425.3300000001 5563726.17, 344412.46999999974 5563732.1899999995, 344394.5499999998 5563739.619999999, 344377.7599999998 5563746.1, 344369.16000000015 5563747.619999999, 344327.5700000003 5563751.52, 344307.5999999996 5563755.050000001, 344284 5563759.25, 344252.83999999985 5563763.529999999, 344247.83999999985 5563764.18, 344218.73000000045 5563769.449999999, 344203.51999999955 5563774.9, 344201.1299999999 5563775.630000001, 344195.5800000001 5563777.35, 344191.04000000004 5563777.529999999, 344180.6900000004 5563777.9, 344156.9199999999 5563784.0600000005, 344149.8200000003 5563785.880000001, 344124.46999999974 5563798.91, 344122.25 5563800.050000001, 344092.1299999999 5563820.32, 344080.79000000004 5563828.57, 344072.29000000004 5563834.84, 344025.48000000045 5563879.529999999, 343966.6900000004 5563943.82, 343961.6900000004 5563950.300000001, 343947.6500000004 5563968.029999999, 343945.38999999966 5563984.300000001, 343928.03000000026 5564001.91, 343915.38999999966 5564014.5600000005, 343889.95999999996 5564040.34, 343877.4000000004 5564053.029999999, 343875.9500000002 5564054.359999999, 343870.04000000004 5564062.85, 343859.3799999999 5564077.83, 343857.5599999996 5564081.33, 343847.1500000004 5564102.98, 343836.5999999996 5564124.949999999, 343832.0599999996 5564137.609999999, 343825.9900000002 5564154.52, 343823.83999999985 5564164.83, 343818.6299999999 5564189.77, 343818.5 5564190.83, 343813.9000000004 5564228.970000001, 343813.7599999998 5564304.57, 343813.7599999998 5564309.68, 343813.71999999974 5564335.9, 343815.04000000004 5564348.17, 343815.71999999974 5564354.52, 343817.7599999998 5564372.42, 343821.8200000003 5564411.5600000005, 343823.83999999985 5564444.07, 343827.71999999974 5564506.279999999, 343828.0599999996 5564514.75, 343830.9900000002 5564587.16, 343832.6699999999 5564639.460000001, 343832.71999999974 5564643.960000001, 343833.1900000004 5564689.41, 343836.3499999996 5564705.25, 343838.48000000045 5564733.699999999, 343841.1699999999 5564767.66, 343841.9500000002 5564780.130000001, 343845.0999999996 5564828.32, 343845.2400000002 5564832.359999999, 343848.5700000003 5564885.25, 343847.86000000034 5564898.550000001, 343846.29000000004 5564929.65, 343845.8300000001 5564938.130000001, 343856.79000000004 5565053.77, 343868.4400000004 5565268.35, 343877.5499999998 5565364.34, 343885.5800000001 5565488.380000001, 343882.6900000004 5565506.66, 343887.8099999996 5565523.67, 343895.4199999999 5565634.859999999, 343886.4199999999 5565649.93, 343889.2599999998 5565662.16, 343894.1900000004 5565665.859999999, 343893.1799999997 5565729.390000001, 343890.13999999966 5565766.91, 343874.9199999999 5565835.390000001, 343862.8200000003 5565863.859999999, 343831.71999999974 5565919.83, 343778.7400000002 5565984.140000001, 343718.16000000015 5566031.220000001, 343663.0599999996 5566067.52, 343651.8200000003 5566074.9, 343644.8099999996 5566079.380000001, 343621.5099999998 5566088.619999999, 343598.46999999974 5566097.5600000005, 343551.28000000026 5566121.85, 343509.48000000045 5566149.67, 343483.1200000001 5566172.25, 343461.8200000003 5566198.130000001, 343448.75 5566217.57, 343444.45999999996 5566223.42, 343436.9199999999 5566233.720000001, 343431.79000000004 5566240.75, 343415 5566270.1, 343395.88999999966 5566303.5, 343379.16000000015 5566351.16, 343372.4400000004 5566378.4399999995, 343363.3300000001 5566431.52, 343362.11000000034 5566467.369999999, 343361.9400000004 5566472.5600000005, 343362.3799999999 5566482.82, 343363.4400000004 5566506.720000001, 343360.4199999999 5566523.5, 343360.8499999996 5566535.93, 343366 5566555.15, 343361.38999999966 5566559.52, 343352.8799999999 5566557.91, 343346.08999999985 5566553.83, 343329.6200000001 5566543.9399999995, 343320.0499999998 5566538.130000001, 343300.75 5566526.41, 343222.66000000015 5566486.66, 343205.6200000001 5566477.27, 343184.9299999997 5566465.85, 343180.6200000001 5566463.48, 343179.21999999974 5566462.720000001, 343160.1699999999 5566452.210000001, 343153.5999999996 5566448.59, 343128.61000000034 5566434.83, 343104.1799999997 5566421.35, 343096.6699999999 5566416.57, 343095.78000000026 5566416.039999999, 343094.08999999985 5566415, 343076.46999999974 5566407.130000001, 343073.8300000001 5566406.07, 343070.8099999996 5566405.18, 343061.0099999998 5566403.15, 343054.04000000004 5566401.710000001, 343036.2599999998 5566396.18, 343031.71999999974 5566394.949999999, 343027.76999999955 5566394.380000001, 343023.76999999955 5566394.130000001, 343019.76999999955 5566394.16, 343009.9900000002 5566395.32, 343002.0599999996 5566396.25, 342996.3799999999 5566396.890000001, 342986.5 5566397.85, 342981.33999999985 5566398.130000001, 342975.11000000034 5566398.5, 342972.3300000001 5566397.5600000005, 342934.6699999999 5566384.83, 342932.0099999998 5566382.220000001, 342930.5800000001 5566380.35, 342927.9400000004 5566375.92, 342925.95999999996 5566373.02, 342923.01999999955 5566369.720000001, 342920.91000000015 5566366.76, 342919.36000000034 5566362.800000001, 342916.4000000004 5566354.619999999, 342916.3200000003 5566351.1, 342915.4299999997 5566351.119999999, 342908.71999999974 5566351.23, 342908.38999999966 5566353.34, 342907.3200000003 5566354.93, 342905.8700000001 5566356.039999999, 342904.1500000004 5566356.5, 342898.9299999997 5566353.82, 342898.08999999985 5566353.4, 342892.8200000003 5566350.91, 342890.46999999974 5566349.789999999, 342880.6699999999 5566346.41, 342876.7400000002 5566345.92, 342871.8799999999 5566347.140000001, 342855.1699999999 5566356.91, 342854.1900000004 5566357.49, 342849.04000000004 5566360.779999999, 342848.5599999996 5566361.08, 342854.9900000002 5566378.869999999, 342850.9900000002 5566401.130000001, 342846.26999999955 5566422.23, 342844.8200000003 5566428.699999999, 342840.01999999955 5566453.41, 342837.41000000015 5566464.73, 342835.0099999998 5566471.52, 342831.7999999998 5566478.609999999, 342829.5499999998 5566481.27, 342824.95999999996 5566486.68, 342815.29000000004 5566496.9399999995, 342808.11000000034 5566502.869999999, 342807.29000000004 5566503.550000001, 342806.46999999974 5566504.42, 342803.4400000004 5566507.630000001, 342803.0999999996 5566508, 342787.5099999998 5566522.1899999995, 342776.4900000002 5566531.289999999, 342773.04000000004 5566535.66, 342767.2999999998 5566542.6, 342765.4900000002 5566544.800000001, 342760.9000000004 5566549.789999999, 342761.3300000001 5566550.25, 342759.6699999999 5566552.08, 342758.11000000034 5566553.279999999, 342756.29000000004 5566554.039999999, 342751.9900000002 5566560.859999999, 342749.95999999996 5566559.640000001, 342749.08999999985 5566559.380000001, 342745.25 5566557.699999999, 342751.23000000045 5566562.5600000005, 342751.46999999974 5566562.25, 342753.6699999999 5566563.92, 342755.21999999974 5566566.220000001, 342755.9400000004 5566568.4, 342756.7999999998 5566573.380000001, 342758.13999999966 5566576.8100000005, 342760.3099999996 5566580.289999999, 342768.78000000026 5566599.74, 342771.8700000001 5566606.84, 342773.5700000003 5566610.49, 342777.08999999985 5566617.27, 342778.0800000001 5566619.43, 342782.38999999966 5566627.68, 342785.46999999974 5566632.039999999, 342786.45999999996 5566633.449999999, 342787.4199999999 5566631.550000001, 342793.1799999997 5566638.24, 342795.38999999966 5566640.82, 342797.41000000015 5566643.8100000005, 342799.45999999996 5566647.470000001, 342801.28000000026 5566651.289999999, 342801.9000000004 5566653.470000001, 342803.23000000045 5566660.49, 342804.03000000026 5566666.609999999, 342804.9199999999 5566672.3100000005, 342805.26999999955 5566674.3100000005, 342806.28000000026 5566680.3100000005, 342807.6699999999 5566685.83, 342810.41000000015 5566694.710000001, 342812.9299999997 5566702.119999999, 342812.33999999985 5566702.550000001, 342813.0599999996 5566704.550000001, 342819.6699999999 5566722.779999999, 342820.88999999966 5566726.16, 342821.2000000002 5566730.32, 342820.5499999998 5566730.6, 342817.21999999974 5566745.6, 342818.6500000004 5566746.57, 342816.54000000004 5566751.48, 342815.8200000003 5566750.49, 342810.7999999998 5566756.630000001, 342812.53000000026 5566767.24, 342827 5566805.59, 342827.3499999996 5566812.75, 342828.16000000015 5566829.07, 342826.5 5566842.710000001, 342804.5800000001 5566870.890000001, 342792.1900000004 5566886.84, 342752.8799999999 5566919.199999999, 342740.1900000004 5566929.640000001, 342727.0599999996 5566940.449999999, 342712.1799999997 5566953.49, 342706.38999999966 5566958.5600000005, 342699.0499999998 5566969.460000001, 342686.5499999998 5566988.02, 342677.48000000045 5567005.15, 342664.26999999955 5567028.800000001, 342649.21999999974 5567056.59, 342595.4400000004 5567153.52, 342586.51999999955 5567166.01, 342583.6299999999 5567170.08, 342566.9900000002 5567193.4, 342549.08999999985 5567206.92, 342529.5800000001 5567217.869999999, 342511.75 5567222.800000001, 342481.0499999998 5567224.15, 342459.33999999985 5567222.9399999995, 342443.8799999999 5567205.9399999995, 342427.0499999998 5567198.5, 342408.1799999997 5567190.57, 342377.83999999985 5567184.609999999, 342355.63999999966 5567183.26, 342350.36000000034 5567182.970000001, 342219.8799999999 5567209.050000001, 342214.21999999974 5567209.720000001, 342077.03000000026 5567233.119999999, 342071.9900000002 5567233.85, 342057.21999999974 5567236.01, 341945.3300000001 5567244.52, 341943.8099999996 5567243.91, 341940.3099999996 5567244.380000001, 341918.8799999999 5567247.220000001, 341851.0099999998 5567252.220000001, 341837.33999999985 5567254.83, 341802.26999999955 5567266.73, 341761.11000000034 5567280.890000001, 341748.13999999966 5567285.35, 341699.9900000002 5567301.039999999, 341692.53000000026 5567303.48, 341642.21999999974 5567322.369999999, 341557.2000000002 5567351.800000001, 341544.21999999974 5567363.949999999, 341503.9299999997 5567390.82, 341469.5800000001 5567408.619999999, 341271.9199999999 5567489.75, 341207 5567516.390000001, 341185.3099999996 5567521.76, 341159.9000000004 5567521.380000001, 341131.71999999974 5567515.550000001, 341109.46999999974 5567505.699999999, 341090.9500000002 5567493.220000001, 341076.70999999996 5567480.23, 340941.0700000003 5567318.66, 340922.0099999998 5567299.83, 340920.21999999974 5567298.07, 340892.45999999996 5567279.93, 340891.03000000026 5567279.539999999, 340883.7400000002 5567277.59, 340865.1799999997 5567272.609999999, 340864.3200000003 5567272.369999999, 340855.5800000001 5567271.9399999995, 340840.83999999985 5567271.220000001, 340809.41000000015 5567276.33, 340794.86000000034 5567281.1, 340783.2000000002 5567286.77, 340777.98000000045 5567291.16, 340727.9900000002 5567333.18, 340716.6799999997 5567337.98, 340700.6299999999 5567344.779999999, 340679.29000000004 5567348.140000001, 340606.21999999974 5567339.619999999, 340557.61000000034 5567332.779999999, 340552.3799999999 5567331.529999999, 340529.8300000001 5567326.16, 340425.13999999966 5567297.029999999, 340338.86000000034 5567290.779999999, 340334.96999999974 5567290.27, 340324.3200000003 5567288.83, 340320.4299999997 5567288.289999999, 340296.28000000026 5567279.470000001, 340283.8200000003 5567274.93, 340215.9500000002 5567248.77, 340194.01999999955 5567240.3100000005, 340186.08999999985 5567237.25, 340181.5499999998 5567235.9, 340135.8200000003 5567220.550000001, 340116.2400000002 5567216.220000001, 340101.6799999997 5567214.710000001, 340100.70999999996 5567214.630000001, 340091.3300000001 5567213.800000001, 340090.28000000026 5567213.720000001, 340078.8099999996 5567212.720000001, 340074.6799999997 5567212.52, 340070.73000000045 5567212.33, 340066.1299999999 5567212.33, 340059.5099999998 5567213.08, 340053.76999999955 5567214.99, 340046.7599999998 5567218.43, 340043.23000000045 5567220.5600000005, 340041.98000000045 5567221.3100000005, 340036.8799999999 5567224.800000001, 340030.1500000004 5567229.66, 340029.51999999955 5567228.41, 339990.73000000045 5567256.23, 339976.9400000004 5567264.6899999995, 339969.9400000004 5567270.42, 339964.01999999955 5567274.550000001, 339964.70999999996 5567275.84, 339961.98000000045 5567277.85, 339957.2400000002 5567282.470000001, 339954.7400000002 5567286.65, 339953.6299999999 5567288.859999999, 339952.21999999974 5567288.289999999, 339947.7599999998 5567299, 339943.5499999998 5567308.91, 339938.4400000004 5567321.4399999995, 339938.36000000034 5567321.619999999, 339933.73000000045 5567333.720000001, 339932.16000000015 5567341.57, 339930.79000000004 5567345.300000001, 339925.61000000034 5567350.48, 339923.3700000001 5567354.4, 339918.8700000001 5567361.949999999, 339911.4500000002 5567375.130000001, 339906.1699999999 5567384.75, 339896.95999999996 5567401.42, 339895.20999999996 5567404.279999999, 339893.45999999996 5567407.119999999, 339890.20999999996 5567412.49, 339887.21999999974 5567418.3100000005, 339882.8300000001 5567426.890000001, 339880.70999999996 5567431.220000001, 339878.3799999999 5567436.140000001, 339875.5800000001 5567442.91, 339868.76999999955 5567459.529999999, 339865.91000000015 5567464.07, 339860.6200000001 5567470.449999999, 339857.6200000001 5567472.880000001, 339852.1799999997 5567475.57, 339842.1699999999 5567478.3100000005, 339835.98000000045 5567472.619999999, 339829.21999999974 5567468.9, 339822.63999999966 5567462.4, 339818.5800000001 5567458.390000001, 339811.1699999999 5567449.93, 339805.9900000002 5567441.800000001, 339789.04000000004 5567415, 339784.70999999996 5567408.960000001, 339783.4900000002 5567405.869999999, 339762.8099999996 5567378.83, 339758.8799999999 5567373.67, 339757.53000000026 5567371.91, 339755.71999999974 5567368.73, 339750.70999999996 5567362.029999999, 339746.08999999985 5567355.66, 339737.9299999997 5567344.800000001, 339723.0800000001 5567325, 339708.1200000001 5567305.0600000005, 339707 5567303.710000001, 339698.98000000045 5567292.32, 339694.70999999996 5567283.84, 339679 5567253.1, 339677.5 5567249.609999999, 339660.4900000002 5567210.9399999995, 339647.5700000003 5567180.23, 339630.8499999996 5567141.48, 339622.8300000001 5567122.880000001, 339620.73000000045 5567118.35, 339601.5099999998 5567072.58, 339589.54000000004 5567038.15, 339584.1799999997 5567022.75, 339580.03000000026 5567007.640000001, 339583.5499999998 5566981.359999999, 339578.53000000026 5566968.5600000005, 339544.29000000004 5566940.6899999995, 339520.4500000002 5566919.880000001, 339500.8700000001 5566902.220000001, 339487.6299999999 5566888.869999999, 339485.9400000004 5566885.550000001, 339460.63999999966 5566858.390000001, 339459.54000000004 5566857.24, 339455.2000000002 5566851.640000001, 339444.38999999966 5566837.66, 339440.4299999997 5566833.109999999, 339436.0800000001 5566827.98, 339422.5800000001 5566815.68, 339420.04000000004 5566813.09, 339400.71999999974 5566797.9, 339397.8200000003 5566796.02, 339382.9000000004 5566785.83, 339371.01999999955 5566777.59, 339369.9199999999 5566776.869999999, 339358.9299999997 5566769.25, 339342.21999999974 5566757.6899999995, 339318.98000000045 5566741.65, 339305.11000000034 5566729.93, 339307.7999999998 5566726.470000001, 339294.96999999974 5566712.92, 339291.96999999974 5566711.9, 339284.2000000002 5566707.4399999995, 339270.48000000045 5566697.1, 339266.66000000015 5566695.52, 339259.61000000034 5566692.949999999, 339258.88999999966 5566692.869999999, 339219.36000000034 5566688.51, 339216.79000000004 5566687.17, 339184.1299999999 5566670.619999999, 339174.71999999974 5566663.460000001, 339157.5099999998 5566648.01, 339150.5599999996 5566637.789999999, 339145.79000000004 5566628.710000001, 339143.2000000002 5566621.73, 339140.73000000045 5566615.75, 339136.29000000004 5566599.74, 339133.70999999996 5566588.07, 339132.8099999996 5566581, 339132.5 5566578.82, 339132.3300000001 5566572.880000001, 339132.11000000034 5566562.84, 339133.1900000004 5566553.74, 339134.08999999985 5566546.24, 339134.88999999966 5566537.92, 339134.1699999999 5566530.029999999, 339133.73000000045 5566524.16, 339132.96999999974 5566512.029999999, 339132.0700000003 5566494.130000001, 339131.9400000004 5566490.039999999, 339131.5999999996 5566485.5, 339130.3300000001 5566464.369999999, 339129.9500000002 5566456.17, 339129.3499999996 5566446.970000001, 339128.5 5566435.93, 339127.36000000034 5566416.82, 339125.96999999974 5566397.23, 339125.2599999998 5566387.449999999, 339125.08999999985 5566385.51, 339123.1500000004 5566375.640000001, 339120.5499999998 5566368.699999999, 339117.0999999996 5566360.4399999995, 339112.76999999955 5566350, 339108.4199999999 5566337.1899999995, 339105.21999999974 5566327.609999999, 339102.25 5566318.8100000005, 339102.16000000015 5566318.42, 339100.7999999998 5566313.17, 339096.26999999955 5566295.68, 339095 5566290.800000001, 339093.96999999974 5566286.83, 339082 5566266.82, 339073.78000000026 5566252.18, 339069.25 5566244.1, 339066.04000000004 5566238.380000001, 339059.63999999966 5566226.970000001, 339057.53000000026 5566222.77, 339037.5800000001 5566183.0600000005, 339034.76999999955 5566179.25, 339026.6699999999 5566168.27, 339024.4199999999 5566165.220000001, 339011 5566154.52, 339007.4500000002 5566152.99, 338986.0700000003 5566143.74, 338980.63999999966 5566141.3100000005, 338964.86000000034 5566133.789999999, 338952.4299999997 5566124.48, 338917.4900000002 5566090.82, 338902.53000000026 5566077.220000001, 338893.26999999955 5566074.630000001, 338886.2400000002 5566072.43, 338861.95999999996 5566069.83, 338857.25 5566069.33, 338850.28000000026 5566066.210000001, 338842.0099999998 5566062.51, 338824.4400000004 5566048.960000001, 338818.9199999999 5566042.32, 338773.83999999985 5565988.140000001, 338748.71999999974 5565960.0600000005, 338728.2999999998 5565933.15, 338711.5099999998 5565904.92, 338701.38999999966 5565881.51, 338690.4900000002 5565845.880000001, 338687.6900000004 5565828.380000001, 338686.95999999996 5565807.199999999, 338689.7999999998 5565764.85, 338698.45999999996 5565726.49, 338717.3799999999 5565691.289999999, 338747.71999999974 5565653.09, 338776.4900000002 5565615.880000001, 338800.73000000045 5565600.1899999995, 338838.1299999999 5565580.58, 338859.0099999998 5565565.93, 338870.4299999997 5565546.08, 338873.4299999997 5565535.529999999, 338890.1200000001 5565504.199999999, 338898.03000000026 5565478.59, 338902.51999999955 5565452.289999999, 338903.91000000015 5565438.609999999, 338902.51999999955 5565424.09, 338907.16000000015 5565418.300000001, 338900.76999999955 5565387.970000001, 338893.16000000015 5565349.720000001, 338884.9299999997 5565320.49, 338870.51999999955 5565258.449999999, 338859.45999999996 5565201.43, 338853.5 5565149.369999999, 338851.9299999997 5565131.890000001, 338850.8700000001 5565120.1, 338850.2000000002 5565112.59, 338848.5800000001 5565087.25, 338848.63999999966 5565082.5600000005, 338848.98000000045 5565056.17, 338849.5999999996 5565046.5600000005, 338850.8300000001 5565027.84, 338851.2000000002 5565022.01, 338851.5700000003 5565010.3100000005, 338852.8499999996 5564970.460000001, 338850.3499999996 5564942.07, 338849.20999999996 5564937.130000001, 338845.6900000004 5564922, 338837.1299999999 5564884.91, 338832.7599999998 5564869.24, 338831.38999999966 5564864.300000001, 338839.51999999955 5564860.74, 338845.1200000001 5564854.640000001, 338823.26999999955 5564830.01, 338812.8300000001 5564818.23, 338805.7599999998 5564810.27, 338769.9900000002 5564769.949999999, 338764.1699999999 5564761.050000001, 338743.46999999974 5564729.43, 338740.73000000045 5564725.17, 338703.25 5564667.109999999, 338681.95999999996 5564637.52, 338679.1500000004 5564630.75, 338653.36000000034 5564608.23, 338620.6200000001 5564581.3100000005, 338595.9500000002 5564563.25, 338592.4500000002 5564556.33, 338575.6699999999 5564548.18, 338543.5999999996 5564536.880000001, 338499.3300000001 5564513.82, 338494.78000000026 5564511.449999999, 338452.1799999997 5564503.130000001, 338426.6200000001 5564498.91, 338422.8799999999 5564497.49, 338412.16000000015 5564493.08, 338400.66000000015 5564488.35, 338377.5499999998 5564478.84, 338356.8799999999 5564475.77, 338351.9400000004 5564475.039999999, 338320.76999999955 5564458.539999999, 338313.73000000045 5564454.82, 338284.3200000003 5564435.130000001, 338261.58999999985 5564419.92, 338237.5599999996 5564400.130000001, 338215.54000000004 5564380.220000001, 338196 5564352.08, 338176.03000000026 5564325.380000001, 338164.0599999996 5564300.8100000005, 338143.86000000034 5564252.98, 338138.86000000034 5564241.130000001, 338129.6299999999 5564219.26, 338130.04000000004 5564209.550000001, 338129.9500000002 5564176.77, 338130.5700000003 5564151.529999999, 338136.38999999966 5564091.609999999, 338149.33999999985 5564033.77, 338159.4400000004 5564000.52, 338160.5700000003 5563996.65, 338166.33999999985 5563974.98, 338177.53000000026 5563944.140000001, 338182.4500000002 5563931.32, 338191.70999999996 5563914.800000001, 338207.3499999996 5563895.98, 338225.8700000001 5563876.720000001, 338228.13999999966 5563873.4, 338249.6500000004 5563845.67, 338276.41000000015 5563818.73, 338321.6200000001 5563777.02, 338338.61000000034 5563761.449999999, 338341.6699999999 5563758.67, 338375.9500000002 5563728.210000001, 338399.13999999966 5563703.390000001, 338415.5800000001 5563687.99, 338440.63999999966 5563671.300000001, 338471.46999999974 5563659.32, 338478.91000000015 5563660.529999999, 338509.1799999997 5563652.859999999, 338561.1799999997 5563639.699999999, 338573.04000000004 5563634.18, 338594.7000000002 5563622.49, 338608.2000000002 5563610.369999999, 3386</t>
   </si>
   <si>
     <t>Änderung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-031" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7100-031.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-031" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7100-031.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="21.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108995</v>
       </c>
       <c r="O2" s="3">
-        <v>46212.35498536485</v>
+        <v>46262.18671395992</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>28830</v>
       </c>
       <c r="S2" s="3">
         <v>34979</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>