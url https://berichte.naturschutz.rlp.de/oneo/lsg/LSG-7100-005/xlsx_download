--- v2 (2026-02-16)
+++ v3 (2026-04-06)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108994</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.16392950633</v>
+        <v>46118.78430349605</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25011</v>
       </c>
       <c r="S2" s="3">
         <v>25291</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>