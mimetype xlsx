--- v3 (2026-04-06)
+++ v4 (2026-07-07)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108994</v>
       </c>
       <c r="O2" s="3">
-        <v>46118.78430349605</v>
+        <v>46210.24040112301</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25011</v>
       </c>
       <c r="S2" s="3">
         <v>25291</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>