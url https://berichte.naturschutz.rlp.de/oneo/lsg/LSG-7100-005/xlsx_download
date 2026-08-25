--- v4 (2026-07-07)
+++ v5 (2026-08-25)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Nistertal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-005</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7100-005.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7100-005.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((410065.3799999999 5617080.49, 410056.53000000026 5617021.65, 410048.95999999996 5616961.91, 410048.29000000004 5616956.1, 410045.51999999955 5616927.43, 410045.1200000001 5616923.26, 410044.0700000003 5616912.27, 410037.8099999996 5616852.800000001, 410030.36000000034 5616795.869999999, 410030 5616793.119999999, 410025.9900000002 5616762.949999999, 410018.9299999997 5616698.32, 410008.41000000015 5616639.16, 410008.96999999974 5616639.07, 409999.11000000034 5616607.32, 409997.51999999955 5616602.199999999, 409996.54000000004 5616599.050000001, 409968.21999999974 5616509.449999999, 409966.8799999999 5616505.220000001, 409961.1299999999 5616487.07, 409934.36000000034 5616402.43, 409908.8099999996 5616321.609999999, 409908.20999999996 5616319.699999999, 409901.73000000045 5616299.199999999, 409900.4299999997 5616295.09, 409873.25 5616209.109999999, 409873.8200000003 5616199.8100000005, 409876.38999999966 5616191.4399999995, 409877.36000000034 5616189.369999999, 409880.04000000004 5616183.59, 409885.88999999966 5616177.4, 409895.5599999996 5616169.48, 409902.4900000002 5616163.8100000005, 409905.20999999996 5616161.59, 409914.91000000015 5616153.640000001, 409918 5616151.119999999, 409927.04000000004 5616143.720000001, 409938.6500000004 5616134.220000001, 409948.38999999966 5616126.24, 409987.25 5616094.449999999, 409989.8300000001 5616092.33, 409996.9900000002 5616086.48, 410015.41000000015 5616071.390000001, 410024.73000000045 5616063.8100000005, 410026.13999999966 5616062.65, 410050.4400000004 5616042.699999999, 410055.23000000045 5616038.800000001, 410074.3799999999 5616023.140000001, 410084.04000000004 5616015.23, 410093.54000000004 5616007.460000001, 410103.36000000034 5615999.43, 410113.2599999998 5615991.32, 410117.5 5615988.460000001, 410119.5999999996 5615987.0600000005, 410120.1200000001 5615985.59, 410120.4000000004 5615984.789999999, 410132.5999999996 5615975.49, 410139.23000000045 5615968.039999999, 410144.75 5615961.84, 410146.1500000004 5615962.0600000005, 410150.53000000026 5615959.029999999, 410153.03000000026 5615958.3100000005, 410152.6200000001 5615957.039999999, 410163.2400000002 5615954.15, 410171.13999999966 5615948.73, 410189.20999999996 5615944.859999999, 410205.0999999996 5615941.449999999, 410226.58999999985 5615936.84, 410230.01999999955 5615935.869999999, 410236.70999999996 5615933.98, 410259.78000000026 5615927.43, 410273.70999999996 5615923.49, 410301.9900000002 5615909.960000001, 410308.2999999998 5615908, 410330.4299999997 5615901.15, 410342.75 5615897.34, 410348.4400000004 5615895.58, 410380.29000000004 5615881.609999999, 410391.54000000004 5615876.4399999995, 410408.63999999966 5615867.02, 410425.2999999998 5615857.050000001, 410428.25 5615854.74, 410459.91000000015 5615826.289999999, 410478.9900000002 5615806.880000001, 410501.46999999974 5615778.27, 410514.7400000002 5615758.57, 410518.63999999966 5615748.9399999995, 410524.54000000004 5615734.359999999, 410530.7599999998 5615723.050000001, 410531.03000000026 5615722.550000001, 410538.4500000002 5615707.66, 410544.76999999955 5615691.6, 410545.95999999996 5615688.449999999, 410549.9000000004 5615673.630000001, 410552.4400000004 5615662.029999999, 410553.95999999996 5615647.93, 410554.46999999974 5615643.16, 410554.54000000004 5615622.470000001, 410558.3499999996 5615550.539999999, 410560.9000000004 5615530.970000001, 410565.6299999999 5615507.050000001, 410567.1900000004 5615502.9, 410573.1699999999 5615484.140000001, 410587.6699999999 5615437.34, 410600.48000000045 5615416.02, 410614.21999999974 5615395.699999999, 410630.78000000026 5615377.4, 410648.3300000001 5615361.08, 410660.88999999966 5615351.029999999, 410663.71999999974 5615348.18, 410666.8099999996 5615345.0600000005, 410686.2400000002 5615330.68, 410706.5 5615317.470000001, 410728.4000000004 5615307.119999999, 410746.41000000015 5615299.529999999, 410763.5599999996 5615290.720000001, 410772.53000000026 5615286.119999999, 410786.51999999955 5615281.369999999, 410806.41000000015 5615277.5600000005, 410809.2999999998 5615284.57, 410871.2400000002 5615270.470000001, 410938.20999999996 5615255.23, 410949.6799999997 5615252.630000001, 411012.3300000001 5615238.380000001, 411017.3499999996 5615237.26, 411066.2999999998 5615222.66, 411159.4299999997 5615193.359999999, 411257.63999999966 5615165.24, 411301.70999999996 5615151.77, 411305.98000000045 5615182.16, 411310.91000000015 5615181.289999999, 411313.03000000026 5615148.140000001, 411377.04000000004 5615128.5600000005, 411424.5999999996 5615114.02, 411436.5599999996 5615110.359999999, 411432.7400000002 5615104.619999999, 411451.71999999974 5615098.65, 411476.9500000002 5615091.74, 411499.8700000001 5615085.17, 411501.75 5615084.68, 411511.5700000003 5615082.34, 411530.5 5615077.720000001, 411550.33999999985 5615074.16, 411578.98000000045 5615068.539999999, 411592.8799999999 5615066.15, 411603.96999999974 5615064.5600000005, 411609.7599999998 5615063.73, 411626.0999999996 5615062.8100000005, 411634.63999999966 5615062.32, 411673.6200000001 5615059.800000001, 411709.9299999997 5615058.93, 411723.5599999996 5615058.02, 411726.6699999999 5615057.82, 411736.6200000001 5615057.15, 411748.61000000034 5615058.43, 411773.6200000001 5615057.699999999, 411798.91000000015 5615057.199999999, 411824.9500000002 5615054.449999999, 411843.1299999999 5615053.07, 411844.48000000045 5615057.619999999, 411846.01999999955 5615062.8100000005, 411846.9900000002 5615066.07, 411879.66000000015 5615056.66, 411892.9299999997 5615055.74, 411930.25 5615049.75, 411945.5700000003 5615046.619999999, 411943.41000000015 5615038.84, 411946.1200000001 5615037.4399999995, 411946.3799999999 5615038.390000001, 411948.4500000002 5615045.77, 411979.8200000003 5615037.949999999, 412019.76999999955 5615027.609999999, 412048.7000000002 5615019.67, 412047.9400000004 5615015.380000001, 412055.8799999999 5615015.98, 412067.1799999997 5615016.859999999, 412064.1900000004 5615013.27, 412059 5615007.029999999, 412055.3499999996 5615002.65, 412058.8499999996 5615002.83, 412069.73000000045 5615003.369999999, 412092.7999999998 5614993.359999999, 412116.1900000004 5614984.390000001, 412139.4199999999 5614974.279999999, 412157.8499999996 5614964.609999999, 412161.66000000015 5614963.98, 412182.8200000003 5614952.15, 412236.1299999999 5614924.109999999, 412250.0499999998 5614918.0600000005, 412272.45999999996 5614911.15, 412290.6200000001 5614905.9, 412314.8700000001 5614901.109999999, 412320.1699999999 5614900.699999999, 412345.78000000026 5614914.35, 412348.2400000002 5614914.52, 412362.78000000026 5614917.140000001, 412394.71999999974 5614918.91, 412414.63999999966 5614922.1899999995, 412453.61000000034 5614933.15, 412462.8200000003 5614931.74, 412464.20999999996 5614931.1899999995, 412470.7000000002 5614928.5600000005, 412502.20999999996 5614925.289999999, 412526.3200000003 5614934.380000001, 412587.6900000004 5614951.75, 412591.66000000015 5614951.130000001, 412592.1699999999 5614952.9, 412596.8499999996 5614952.59, 412612.66000000015 5614955.08, 412626.6699999999 5614956.09, 412641.9299999997 5614956.35, 412664.58999999985 5614955.73, 412698.0499999998 5614956.27, 412714.6699999999 5614953.8100000005, 412734.9500000002 5614950.98, 412748.54000000004 5614947.460000001, 412764.01999999955 5614941.4, 412786.13999999966 5614932.73, 412811.29000000004 5614921.99, 412814.29000000004 5614926.640000001, 412821.7400000002 5614925.3100000005, 412825.08999999985 5614916.1899999995, 412831.46999999974 5614912.77, 412831.53000000026 5614913.68, 412831.9500000002 5614919.57, 412860.25 5614904.08, 412889.1900000004 5614883, 412933.9299999997 5614847.48, 412978.95999999996 5614811.300000001, 413017.91000000015 5614780.01, 413058.6500000004 5614747.300000001, 413095.9000000004 5614719.18, 413140.5499999998 5614691.0600000005, 413187.4299999997 5614663.92, 413184.1500000004 5614657.300000001, 413183.3700000001 5614655.73, 413276.33999999985 5614611.869999999, 413290.3499999996 5614606.01, 413340.8799999999 5614586.49, 413372.9299999997 5614575.779999999, 413429.8499999996 5614558.42, 413540.11000000034 5614524.800000001, 413538.86000000034 5614521.109999999, 413568.79000000004 5614511.82, 413571.11000000034 5614515.0600000005, 413579.36000000034 5614510.390000001, 413604.6699999999 5614496.18, 413621.8799999999 5614485.83, 413642.5800000001 5614471.09, 413699 5614425.27, 413726.86000000034 5614405.17, 413761.4000000004 5614384.640000001, 413798.20999999996 5614369.1899999995, 413836.7400000002 5614358.35, 413876.3499999996 5614353.380000001, 414044.45999999996 5614348.539999999, 414045.63999999966 5614352.470000001, 414048.4299999997 5614361.890000001, 414054.4500000002 5614364.58, 414088.33999999985 5614348.68, 414161.58999999985 5614328.869999999, 414183.8499999996 5614322.890000001, 414306.2400000002 5614266.43, 414408.11000000034 5614194.960000001, 414460.3099999996 5614167.08, 414466.8799999999 5614189.75, 414467.2000000002 5614188.960000001, 414469.1500000004 5614184.050000001, 414488.4900000002 5614168.57, 414496.6200000001 5614165.779999999, 414492.70999999996 5614154.369999999, 414512.71999999974 5614147.5, 414525.0700000003 5614145.279999999, 414536.7599999998 5614143.25, 414549.9000000004 5614141.470000001, 414563.5800000001 5614141.210000001, 414598.6200000001 5614138.76, 414613.16000000015 5614139.43, 414631.70999999996 5614140.99, 414673.5800000001 5614146.710000001, 414677.73000000045 5614146.640000001, 414685.70999999996 5614147.85, 414708.1699999999 5614149.41, 414716.61000000034 5614150.119999999, 414729.88999999966 5614150.52, 414749.8099999996 5614151.07, 414755.16000000015 5614151.3100000005, 414770.08999999985 5614151.300000001, 414792.29000000004 5614150.35, 414846.1900000004 5614146.359999999, 414863.76999999955 5614144.199999999, 414873.11000000034 5614142.800000001, 414889.41000000015 5614140.4399999995, 414902.8700000001 5614137.76, 414907 5614136.93, 414930.5 5614132.9399999995, 414953.5700000003 5614126.960000001, 414977.6799999997 5614119.51, 415001.63999999966 5614112.380000001, 415016.98000000045 5614107.4399999995, 415058.01999999955 5614093.77, 415113.23000000045 5614076.42, 415117.61000000034 5614075.02, 415122.4500000002 5614088.1899999995, 415123.11000000034 5614089.720000001, 415128.96999999974 5614103.369999999, 415133.75 5614101.890000001, 415142.4900000002 5614099.16, 415143.28000000026 5614106.5600000005, 415180.9500000002 5614097.539999999, 415278.78000000026 5614077.119999999, 415281.04000000004 5614076.66, 415376.71999999974 5614056.73, 415498.79000000004 5614030.17, 415560.6799999997 5614013.0600000005, 415597.4299999997 5613998.890000001, 415611.71999999974 5613993.390000001, 415661.96999999974 5613973.1899999995, 415692.2999999998 5613960.99, 415744.9500000002 5613939.119999999, 415820.7400000002 5613903.59, 415861.5700000003 5613882.42, 415961.0800000001 5613835.74, 415964.0099999998 5613833.789999999, 415966.0700000003 5613832.42, 415982.8799999999 5613821.210000001, 416009.70999999996 5613816.34, 416019.78000000026 5613811.029999999, 416023.73000000045 5613807.84, 416026.3499999996 5613803.6, 416026.75 5613798.609999999, 416032.4400000004 5613796.08, 416031.96999999974 5613802.289999999, 416039.53000000026 5613805.359999999, 416081.54000000004 5613800.5, 416146.6500000004 5613784.039999999, 416171.08999999985 5613778.800000001, 416209.0599999996 5613774.65, 416258.98000000045 5613763.460000001, 416286.4000000004 5613755.48, 416302.4000000004 5613750.859999999, 416344.63999999966 5613738.59, 416407.9199999999 5613720.01, 416439.01999999955 5613714.49, 416530.0099999998 5613722.51, 416532.5499999998 5613722.93, 416538.53000000026 5613723.949999999, 416544.9500000002 5613724.630000001, 416551.3499999996 5613725.33, 416567.2000000002 5613727.119999999, 416592.4299999997 5613731.449999999, 416618.04000000004 5613735.859999999, 416618.73000000045 5613735.970000001, 416619.36000000034 5613736.1, 416650.61000000034 5613743.1899999995, 416660.11000000034 5613745.359999999, 416665.2999999998 5613746.789999999, 416676.78000000026 5613749.960000001, 416693.5499999998 5613754.619999999, 416694.7999999998 5613754.970000001, 416698.41000000015 5613755.960000001, 416735 5613766.09, 416778.70999999996 5613779.25, 416791.2599999998 5613783.050000001, 416792.26999999955 5613801.34, 416801.03000000026 5613834.32, 416809.7999999998 5613860.65, 416813.8799999999 5613869.449999999, 416835.78000000026 5613908.779999999, 416856.4299999997 5613934.01, 416873.0700000003 5613949.800000001, 416882.48000000045 5613956.800000001, 416905.46999999974 5613967.67, 416912.0800000001 5613971.74, 416922.3099999996 5613978.01, 416955.8200000003 5613985.869999999, 416960.33999999985 5613986.52, 417048.9900000002 5613999.4, 417084.9299999997 5613997.73, 417100.04000000004 5613993.98, 417116.78000000026 5613988.539999999, 417139.3799999999 5613981.800000001, 417159.9500000002 5613988.73, 417184.5700000003 5613997.02, 417206.5099999998 5614007.6899999995, 417212.29000000004 5614010.52, 417218.0499999998 5614014.16, 417226.26999999955 5614019.35, 417229.4299999997 5614021.34, 417238.6799999997 5614027.1899999995, 417236.9199999999 5614034.470000001, 417240.3200000003 5614041.15, 417296.7400000002 5614086.6899999995, 417303.8200000003 5614077.92, 417305.53000000026 5614075.8100000005, 417333.66000000015 5614105.300000001, 417334.61000000034 5614106.289999999, 417343.3499999996 5614114.029999999, 417373.5 5614140.720000001, 417374.29000000004 5614141.42, 417363.9000000004 5614153.710000001, 417398.6699999999 5614181.52, 417411.1500000004 5614193.09, 417421.7999999998 5614203.01, 417441.5700000003 5614218.16, 417472.46999999974 5614244.220000001, 417475.9500000002 5614247.16, 417489.4199999999 5614258.52, 417508.13999999966 5614268, 417514.9299999997 5614272.359999999, 417521.29000000004 5614278.1, 417523.61000000034 5614279.98, 417525.9900000002 5614281.8100000005, 417528.48000000045 5614283.48, 417536.9500000002 5614288.8100000005, 417537.75 5614287.539999999, 417544.96999999974 5614291.039999999, 417543.7999999998 5614292.039999999, 417565.1699999999 5614302, 417565.53000000026 5614301.470000001, 417579.9000000004 5614308.109999999, 417585.3700000001 5614312.34, 417586.0999999996 5614311.390000001, 417592.6900000004 5614316.539999999, 417591.20999999996 5614317.029999999, 417596.6799999997 5614320.449999999, 417602.86000000034 5614324.23, 417618.2599999998 5614331.789999999, 417631.1299999999 5614341.65, 417632.0099999998 5614340.49, 417644.53000000026 5614346.300000001, 417636.0599999996 5614351.9, 417643.78000000026 5614350.26, 417650.5599999996 5614349.43, 417657.6200000001 5614350.34, 417660.38999999966 5614350.8100000005, 417662.91000000015 5614351.5600000005, 417664.8099999996 5614352.630000001, 417666.4299999997 5614354.279999999, 417667.6799999997 5614356.300000001, 417668.36000000034 5614358.18, 417668.54000000004 5614360.49, 417668.5 5614369.3100000005, 417669.95999999996 5614367.130000001, 417670.08999999985 5614380.27, 417668.5800000001 5614377.98, 417668.9000000004 5614388.880000001, 417670.41000000015 5614387.4, 417672.21999999974 5614399.18, 417670.4299999997 5614398.699999999, 417670.7599999998 5614399.779999999, 417672.0499999998 5614405.619999999, 417678.8099999996 5614431.84, 417681.21999999974 5614441.18, 417683.03000000026 5614446.949999999, 417682.4299999997 5614447.1899999995, 417682.4500000002 5614449.6899999995, 417681.8700000001 5614454.23, 417683.38999999966 5614453.82, 417681.4500000002 5614463.609999999, 417680.7599999998 5614460.5, 417680.13999999966 5614462.859999999, 417678.96999999974 5614465.84, 417677.3499999996 5614468.75, 417676.91000000015 5614470.42, 417676.83999999985 5614470.66, 417675.75 5614471.23, 417672.75 5614475.8100000005, 417670.8099999996 5614479.300000001, 417669.3200000003 5614482.390000001, 417668.21999999974 5614485.16, 417667.28000000026 5614487.99, 417666.5999999996 5614490.859999999, 417666.29000000004 5614492.83, 417664.9199999999 5614504.52, 417666.8200000003 5614500.6899999995, 417665.96999999974 5614507.67, 417664.75 5614506.02, 417662.6799999997 5614524.6, 417661.79000000004 5614531.8100000005, 417661.3700000001 5614534.75, 417660.8200000003 5614537.68, 417660.48000000045 5614538.630000001, 417659.7999999998 5614539.970000001, 417652.1500000004 5614551.59, 417653.28000000026 5614552.09, 417641.3099999996 5614568.859999999, 417641.08999999985 5614567.8100000005, 417621.6500000004 5614588, 417605.79000000004 5614604.9, 417606.78000000026 5614606.369999999, 417583.78000000026 5614641.07, 417582.79000000004 5614639.73, 417573.28000000026 5614657.369999999, 417572.1200000001 5614657, 417563.0999999996 5614673.710000001, 417552.3700000001 5614682.710000001, 417528.75 5614690.880000001, 417528.2999999998 5614696.33, 417524.1500000004 5614746.18, 417507.6699999999 5614776.609999999, 417460.20999999996 5614864.449999999, 417447.71999999974 5614885.01, 417430.36000000034 5614913.65, 417415.8300000001 5614942.58, 417392.83999999985 5614986.74, 417386.5700000003 5614998.8100000005, 417374 5615022.9399999995, 417335.9199999999 5615096.109999999, 417323.54000000004 5615120.5, 417318.45999999996 5615135.779999999, 417316.5099999998 5615149.34, 417316.61000000034 5615172.609999999, 417322.1500000004 5615271.91, 417322.78000000026 5615283.1899999995, 417324.83999999985 5615311.1899999995, 417325.3799999999 5615318.52, 417331.11000000034 5615369.029999999, 417340.29000000004 5615431.51, 417341.3700000001 5615438.84, 417371.0999999996 5615633.91, 417371.8499999996 5615638.869999999, 417398.7000000002 5615811.18, 417399.86000000034 5615818.619999999, 417405.6900000004 5615866.09, 417409.8099999996 5615899.6899999995, 417420.1900000004 5615989, 417430.6299999999 5616074.77, 417433.2599999998 5616114.460000001, 417429 5616117.35, 417413.7000000002 5616110.48, 417408.0599999996 5616120.029999999, 417371.46999999974 5616181.74, 417361.16000000015 5616199.130000001, 417115.1200000001 5616106.23, 417088.91000000015 5616162.3100000005, 417075.9000000004 5616188.32, 417071.7999999998 5616184.5600000005, 417070.7400000002 5616185.710000001, 417065.0800000001 5616191.890000001, 417063.7400000002 5616193.34, 417050.0599999996 5616212.09, 417043.5 5616214.68, 416853.4900000002 5616257.859999999, 416838.70999999996 5616261, 416673.13999999966 5616289.359999999, 416669.9500000002 5616285.539999999, 416665.7999999998 5616296.6899999995, 416665.29000000004 5616301.67, 416663.8099999996 5616315.800000001, 416662.2599999998 5616330.470000001, 416659.5499999998 5616356.35, 416659.0999999996 5616360.65, 416658.21999999974 5616369.039999999, 416657.1299999999 5616379.41, 416654.5700000003 5616403.73, 416654.0499999998 5616408.67, 416653.46999999974 5616413.77, 416656.83999999985 5616421.91, 416663.46999999974 5616428.34, 416667.9400000004 5616431.08, 416679.88999999966 5616440.92, 416681 5616443.550000001, 416678.96999999974 5616445.619999999, 416684.6799999997 5616454.02, 416692.6900000004 5616482.51, 416670.28000000026 5616506.43, 416667.7999999998 5616512.43, 416666.9199999999 5616514.58, 416664.01999999955 5616524.98, 416651.8799999999 5616572.48, 416651.0700000003 5616575.68, 416643.5999999996 5616604.92, 416635.51999999955 5616636.52, 416622.2000000002 5616688.48, 416614.16000000015 5616702.48, 416590.01999999955 5616740.26, 416592.16000000015 5616741.529999999, 416583.91000000015 5616755.92, 416506.6699999999 5616714.67, 416482.4400000004 5616759.960000001, 416472.8499999996 5616767.52, 416452.36000000034 5616747.789999999, 416442.1500000004 5616750.1899999995, 416399.1299999999 5616716.82, 416385.8499999996 5616693.17, 416383.71999999974 5616691.470000001, 416361.8099999996 5616674.08, 416338.51999999955 5616714.83, 416347.8499999996 5616721.58, 416345.3099999996 5616725.880000001, 416314.6799999997 5616756.9399999995, 416273.7599999998 5616781.720000001, 416242.23000000045 5616777.359999999, 416191.25 5616767.359999999, 416163.98000000045 5616760.880000001, 416106.08999999985 5616741.57, 416089.95999999996 5616733.51, 416112.26999999955 5616839.0600000005, 415966.11000000034 5616909.83, 415879.6500000004 5617032.970000001, 415943.3700000001 5617119, 415944.7999999998 5617120.91, 415946.2400000002 5617122.83, 415956.48000000045 5617136.630000001, 415978.0800000001 5617165.619999999, 416001.5800000001 5617197.359999999, 416151.26999999955 5617192.789999999, 416162.61000000034 5617253.99, 416163.54000000004 5617258.960000001, 416169.04000000004 5617258.67, 416179.3200000003 5617349.380000001, 416187.8700000001 5617384.199999999, 416196.6200000001 5617412.699999999, 416226.9500000002 5617566.01, 416242.3300000001 5617628.43, 416240.5700000003 5617629.369999999, 416243.3300000001 5617658.23, 416243.6200000001 5617661.359999999, 416246.36000000034 5617706.130000001, 416245.21999999974 5617748.17, 416245.08999999985 5617752.98, 416245.4400000004 5617753.869999999, 416249.1699999999 5617763.57, 416249.61000000034 5617764.720000001, 416258.36000000034 5617787.41, 416260.38999999966 5617792.699999999, 416260.95999999996 5617794.17, 416297.08999999985 5617811.99, 416338.9900000002 5617812.48, 416392.73000000045 5617821.289999999, 416415.66000000015 5617832.619999999, 416446.61000000034 5617858.51, 416474.6200000001 5617893.76, 416497.01999999955 5617913.35, 416591.5099999998 5617995.869999999, 416584.95999999996 5618045.039999999, 416582 5618067.27, 416578.45999999996 5618063.51, 416559.6900000004 5618043.529999999, 416552.9299999997 5618038.6, 416549.33999999985 5618035.98, 416529.4400000004 5618021.470000001, 416473.91000000015 5617968.73, 416443.41000000015 5617950.27, 416365.8200000003 5617932.699999999, 416332.26999999955 5617936.8100000005, 416284.13999999966 5617954.68, 416212.1200000001 5618008.949999999, 416203.75 5618015.26, 416194.70999999996 5618022.07, 416121.6799999997 5618051.779999999, 416080.75 5618068.4399999995, 416075.1200000001 5618070.74, 416072.95999999996 5618072.6899999995, 416024.6299999999 5618115.75, 415999.76999999955 5618137.91, 415965.7599999998 5618168.220000001, 415965.1500000004 5618168.77, 415947.3099999996 5618187.59, 415946.21999999974 5618188.699999999, 415941.54000000004 5618187.16, 415938.5499999998 5618186.09, 415905.4299999997 5618175.91, 415904.25 5618175.359999999, 415865.5999999996 5618235.199999999, 415862.83999999985 5618239.48, 415821.04000000004 5618206.67, 415805.51999999955 5618194.49, 415800.86000000034 5618203.119999999, 415794.41000000015 5618214.52, 415770.1699999999 5618257.49, 415746.25 5618280.720000001, 415688.1699999999 5618333.9, 415655.16000000015 5618356.42, 415615.4000000004 5618411.470000001, 415603.1500000004 5618451.58, 415595.3799999999 5618477.24, 415559.61000000034 5618635.25, 415554.0099999998 5618639.380000001, 415552.1699999999 5618640.76, 415540.8200000003 5618649.1899999995, 415533.79000000004 5618654.41, 415526.0499999998 5618660.17, 415521.78000000026 5618663.199999999, 415513.29000000004 5618669.539999999, 415499.9199999999 5618679.26, 415496.23000000045 5618681.949999999, 415470.0499999998 5618713.02, 415456.28000000026 5618729.4, 415457.86000000034 5618735.039999999, 415460.6699999999 5618745.09, 415460.8799999999 5618745.85, 415466.03000000026 5618764.27, 415476.8499999996 5618803.039999999, 415474.23000000045 5618829.08, 415466.5700000003 5618905.109999999, 415460.5599999996 5618930.699999999, 415439.3300000001 5618942.1899999995, 415429.0999999996 5618947.73, 415402.78000000026 5618961.98, 415401.2599999998 5618962.8100000005, 415395.1900000004 5618966.09, 415394.3499999996 5618965.92, 415383.20999999996 5618963.74, 415375.51999999955 5618962.23, 415330.8700000001 5618953.48, 415323.28000000026 5619027.369999999, 415322.66000000015 5619033.43, 415328.96999999974 5619070.5600000005, 415344.1900000004 5619159.960000001, 415354.11000000034 5619216.65, 415356.1200000001 5619228.18, 415357.91000000015 5619238.35, 415407.25 5619332.4399999995, 415434 5619365.609999999, 415516.4500000002 5619467.76, 415554.95999999996 5619521.75, 415562.5499999998 5619532.390000001, 415585.2400000002 5619564.98, 415775.9500000002 5619856.220000001, 415796.29000000004 5619892.4, 415789.2599999998 5619894.66, 415773.7400000002 5619898.199999999, 415758.0999999996 5619901.27, 415746.2000000002 5619903.6, 415741.3099999996 5619904.5600000005, 415734.29000000004 5619905.109999999, 415721.70999999996 5619906.119999999, 415717.0499999998 5619906.49, 415708.26999999955 5619906.720000001, 415694.2599999998 5619907.08, 415689.5599999996 5619906.9, 415676.4500000002 5619906.0600000005, 415657.61000000034 5619904.85, 415638.6500000004 5619903.65, 415621.4299999997 5619902.550000001, 415603.5099999998 5619901.41, 415582.13999999966 5619899.35, 415561.0599999996 5619897.8100000005, 415546.5599999996 5619897.720000001, 415545.73000000045 5619897.880000001, 415535.1500000004 5619899.869999999, 415524.4500000002 5619899.369999999, 415523.0099999998 5619899.3100000005, 415504.3200000003 5619898.029999999, 415459.8099999996 5619894.779999999, 415454.71999999974 5619894.470000001, 415381.76999999955 5619889.4399999995, 415373.79000000004 5619888.869999999, 415363.53000000026 5619888.16, 415315.1900000004 5619884.720000001, 415309.1200000001 5619884.32, 415255.4199999999 5619880.609999999, 415247.4000000004 5619879.970000001, 415227.73000000045 5619878.710000001, 415215.9299999997 5619877.84, 415191.78000000026 5619876.0600000005, 415129.48000000045 5619871.67, 415125.48000000045 5619871.380000001, 415095.3099999996 5619869.369999999, 415082.63999999966 5619868.48, 415078.1200000001 5619868.0600000005, 415030.0999999996 5619864.6899999995, 415018.78000000026 5619863.99, 414979.45999999996 5619861.130000001, 414969.16000000015 5619860.449999999, 414931.70999999996 5619857.779999999, 414927.71999999974 5619857.5, 414905.26999999955 5619855.99, 414881.0099999998 5619854.220000001, 414858.6900000004 5619852.93, 414839.4400000004 5619852.460000001, 414831.5700000003 5619852.890000001, 414818.78000000026 5619855.35, 414778.4900000002 5619862.82, 414750.7999999998 5619868.01, 414725.1799999997 5619872.800000001, 414721.2599999998 5619873.529999999, 414702.4199999999 5619876.98, 414669.5999999996 5619883.199999999, 414635.48000000045 5619888.84, 414612.33999999985 5619892.43, 414612.95999999996 5619893.800000001, 414583.1900000004 5619899.130000001, 414562.8499999996 5619902.76, 414543.1799999997 5619906.279999999, 414522.5800000001 5619909.970000001, 414514.6299999999 5619911.199999999, 414506.8300000001 5619911.5600000005, 414499.20999999996 5619910.66, 414491.6200000001 5619909.119999999, 414483.9000000004 5619907.300000001, 414458.63999999966 5619897.359999999, 414403.71999999974 5619875.720000001, 414398.8499999996 5619873.800000001, 414305.9199999999 5619837.18, 414294.5999999996 5619832.720000001, 414290.1500000004 5619830.970000001, 414287.8700000001 5619830.08, 414248.9900000002 5619814.74, 414241.95999999996 5619811.98, 414227.03000000026 5619806.09, 414215.53000000026 5619801.550000001, 414190.7999999998 5619791.789999999, 414168.5800000001 5619783.029999999, 414164.3499999996 5619781.359999999, 414151.28000000026 5619776.1899999995, 414142.7999999998 5619772.85, 414118.3799999999 5619771.8100000005, 414078.38999999966 5619770.140000001, 414076.2000000002 5619770.01, 413998.45999999996 5619766.9, 413945.36000000034 5619764.6, 413912.6299999999 5619763.3100000005, 413904.26999999955 5619762.98, 413901.4199999999 5619762.859999999, 413870.79000000004 5619761.65, 413834.95999999996 5619760.26, 413808.7000000002 5619759.24, 413806.70999999996 5619759.17, 413802.61000000034 5619759.02, 413785.0999999996 5619758.34, 413760.1699999999 5619757.359999999, 413758.70999999996 5619757.300000001, 413748.6699999999 5619761.76, 413744.0099999998 5619763.630000001, 413739.51999999955 5619765.880000001, 413735.20999999996 5619768.41, 413731 5619771.130000001, 413712.8300000001 5619783.6, 413709.3700000001 5619785.65, 413705.75 5619787.380000001, 413701.9500000002 5619788.68, 413699.1200000001 5619789.27, 413693.3499999996 5619789.640000001, 413676.8700000001 5619783.6, 413654.04000000004 5619778.02, 413653.0499999998 5619777.779999999, 413636.20999999996 5619773.58, 413622.04000000004 5619770.050000001, 413612.2400000002 5619767.630000001, 413609.25 5619766.880000001, 413594.11000000034 5619763.109999999, 413556.6699999999 5619753.8100000005, 413545.26999999955 5619750.4399999995, 413523.3499999996 5619760.029999999, 413447.2000000002 5619795.779999999, 413439.6500000004 5619799.33, 413362.76999999955 5619835.48, 413304.96999999974 5619862.6, 413304.04000000004 5619863.039999999, 413298.5700000003 5619865.65, 413253.21999999974 5619887.289999999, 413237.20999999996 5619894.92, 413224.5800000001 5619900.9399999995, 413218.96999999974 5619903.619999999, 413191.26999999955 5619916.83, 413186.6200000001 5619919.050000001, 413185.8799999999 5619917.32, 413169.3200000003 5619923.890000001, 413154.13999999966 5619931.18, 413143.3700000001 5619937.220000001, 413119.5599999996 5619949.460000001, 413116.4900000002 5619951.92, 413116.9500000002 5619952.789999999, 413108.6699999999 5619956.99, 413078.8099999996 5619972.23, 413072.1699999999 5619975.460000001, 413068.3799999999 5619977.109999999, 413065.1699999999 5619978.109999999, 413061.78000000026 5619978.84, 413057.21999999974 5619978.970000001, 413051.6699999999 5619978.140000001, 413049.28000000026 5619977.460000001, 413039.95999999996 5619971.65, 413038.5999999996 5619971.02, 413029.13999999966 5619967.609999999, 413026.71999999974 5619967.119999999, 413022.8799999999 5619966.800000001, 413017.29000000004 5619966.32, 413001.48000000045 5619961.83, 412999.7000000002 5619968.449999999, 412999.76999999955 5619969.890000001, 412998.45999999996 5619972.07, 412997.5 5619971.75, 412997.25 5619972.35, 412994.8499999996 5619974.24, 412988.1299999999 5619976.82, 412982.3099999996 5619979.039999999, 412980.3799999999 5619979.779999999, 412968.6799999997 5619982.98, 412966.29000000004 5619983.640000001, 412948.6500000004 5619988.59, 412945.03000000026 5619989.130000001, 412934.3300000001 5619988.710000001, 412934.2000000002 5619988.720000001, 412919.5599999996 5619989.08, 412919.1299999999 5619989.1, 412901.73000000045 5619988.9, 412900.6900000004 5619988.880000001, 412893.1200000001 5619986.32, 412849.9900000002 5619985.960000001, 412837.5 5619985.859999999, 412806.9199999999 5619985.609999999, 412788.11000000034 5619985.76, 412786.0700000003 5619985.779999999, 412774.75 5619985.869999999, 412775.75 5619991.4, 412771.91000000015 5619995.32, 412751.48000000045 5620016.220000001, 412743.3700000001 5620017.529999999, 412743.7599999998 5620021.210000001, 412744.03000000026 5620023.6899999995, 412717.91000000015 5620042.52, 412710.1699999999 5620046.949999999, 412681.53000000026 5620063.380000001, 412669.08999999985 5620071.57, 412661.54000000004 5620082.76, 412646.4199999999 5620119.73, 412640.7999999998 5620128.210000001, 412637.73000000045 5620130.76, 412634.6299999999 5620133.34, 412632.96999999974 5620134.65, 412623.3300000001 5620138.720000001, 412613.71999999974 5620139.67, 412603.48000000045 5620137.84, 412590.70999999996 5620128.880000001, 412578.26999999955 5620118.67, 412546.4199999999 5620091.779999999, 412520.8700000001 5620073.859999999, 412503.83999999985 5620059.68, 412497.6500000004 5620050.279999999, 412495.46999999974 5620048.99, 412411.25 5619999.550000001, 412407.0700000003 5619997.09, 412389.4900000002 5619986.76, 412343.70999999996 5619959.880000001, 412339.4400000004 5619957.369999999, 412334.0499999998 5619965.789999999, 412326.0499999998 5619978.279999999, 412312.8499999996 5619992.6, 412279.5999999996 5620044.970000001, 412283.48000000045 5620046.24, 412273.58999999985 5620048.289999999, 412249.63999999966 5620074.949999999, 412232.2599999998 5620094.289999999, 412217.61000000034 5620110.59, 412188.95999999996 5620142.460000001, 412129.25 5620192.630000001, 412076.1699999999 5620237.220000001, 412073.11000000034 5620239.789999999, 412071.2999999998 5620245.09, 412069.1500000004 5620251.35, 412050.96999999974 5620304.380000001, 412043.0800000001 5620327.4, 412026.6200000001 5620375.220000001, 412015.76999999955 5620406.710000001, 412012.8799999999 5620415.130000001, 412019.25 5620423.220000001, 412030.2400000002 5620437.15, 412053.7000000002 5620466.890000001, 412059.16000000015 5620470.880000001, 412071.3499999996 5620479.16, 412080.9299999997 5620480.99, 412108.8799999999 5620486.26, 412114.3700000001 5620485.32, 412119.29000000004 5620484.470000001, 412123.2400000002 5620485.380000001, 412145.8499999996 5620501.1, 412171.25 5620518.75, 412184.8099999996 5620528.1899999995, 412188.7400000002 5620530.92, 412189.5 5620531.529999999, 412206.8700000001 5620545.1899999995, 412212.4000000004 5620549.529999999, 412246.1299999999 5620576.039999999, 412250.3200000003 5620579.33, 412253.44000000</t>
   </si>
   <si>
     <t>Änderung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-005" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7100-005.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-005" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7100-005.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108994</v>
       </c>
       <c r="O2" s="3">
-        <v>46210.24040112301</v>
+        <v>46259.05543496705</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25011</v>
       </c>
       <c r="S2" s="3">
         <v>25291</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>