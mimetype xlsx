--- v3 (2026-02-16)
+++ v4 (2026-04-02)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108985</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.01597102927</v>
+        <v>46114.89957819154</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29366</v>
       </c>
       <c r="S2" s="3">
         <v>29366</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>