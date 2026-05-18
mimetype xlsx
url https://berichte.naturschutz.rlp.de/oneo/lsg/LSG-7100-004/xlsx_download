--- v4 (2026-04-02)
+++ v5 (2026-05-18)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108985</v>
       </c>
       <c r="O2" s="3">
-        <v>46114.89957819154</v>
+        <v>46160.65541712248</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29366</v>
       </c>
       <c r="S2" s="3">
         <v>29366</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>