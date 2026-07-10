--- v5 (2026-05-18)
+++ v6 (2026-07-10)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108985</v>
       </c>
       <c r="O2" s="3">
-        <v>46160.65541712248</v>
+        <v>46213.09063854488</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29366</v>
       </c>
       <c r="S2" s="3">
         <v>29366</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>