--- v6 (2026-07-10)
+++ v7 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Rhein-Ahr-Eifel</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-004</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7100-004.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7100-004.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((357359.6699999999 5603370.380000001, 357345.3700000001 5603381.41, 357202.5999999996 5603479.699999999, 357199.76999999955 5603480.48, 357189.3700000001 5603476.1899999995, 357167.1699999999 5603463.49, 357163.9500000002 5603458.33, 357028.21999999974 5603336.699999999, 356949.95999999996 5603320.640000001, 356931.1799999997 5603312.77, 356908.36000000034 5603303.199999999, 356859.8700000001 5603282.800000001, 356823.03000000026 5603265.710000001, 356802.51999999955 5603256.26, 356787.58999999985 5603244.77, 356745.61000000034 5603212.449999999, 356704.38999999966 5603163.130000001, 356704.75 5603160.08, 356705.46999999974 5603154.33, 356706.3200000003 5603147.68, 356706.8499999996 5603143.619999999, 356707.6900000004 5603136.949999999, 356708.66000000015 5603129.09, 356710.3499999996 5603115.800000001, 356712.20999999996 5603101.029999999, 356713.9199999999 5603087.57, 356715.78000000026 5603072.800000001, 356717.70999999996 5603057.550000001, 356719.76999999955 5603041.15, 356721.8099999996 5603025.029999999, 356722.6200000001 5603018.800000001, 356720.3499999996 5603008.4, 356716.54000000004 5602990.93, 356713.16000000015 5602975.41, 356709.83999999985 5602960.23, 356708.3200000003 5602953.220000001, 356706.6900000004 5602945.720000001, 356703.73000000045 5602932.23, 356701.01999999955 5602919.8100000005, 356698.3200000003 5602907.390000001, 356695.91000000015 5602896.34, 356693.16000000015 5602883.77, 356690.8499999996 5602873.17, 356689.79000000004 5602866.720000001, 356687.73000000045 5602857.09, 356685.5599999996 5602846.9399999995, 356683.20999999996 5602836.01, 356680.4000000004 5602822.82, 356677.66000000015 5602810.029999999, 356676.58999999985 5602802.41, 356629.26999999955 5602581.66, 356583.29000000004 5602551.210000001, 356568.76999999955 5602542.130000001, 356562.3799999999 5602538.1899999995, 356559.4000000004 5602536.33, 356538.8099999996 5602523.42, 356517.79000000004 5602511.52, 356467.58999999985 5602473.74, 356382.75 5602403.59, 356158.7599999998 5602516.42, 356058.91000000015 5602566.720000001, 356051.5599999996 5602570.470000001, 355935.6900000004 5602490.24, 355809.63999999966 5602470.960000001, 355560.7599999998 5602468.199999999, 355559.25 5602468.140000001, 355542.83999999985 5602467.529999999, 355510.58999999985 5602485.85, 355483.70999999996 5602506.57, 355473.8200000003 5602513.73, 355468.54000000004 5602516.640000001, 355455.3499999996 5602526.5600000005, 355429.3700000001 5602535.99, 355425.0499999998 5602535.93, 355421.21999999974 5602538.300000001, 355387.5599999996 5602542.67, 355351.8200000003 5602550.470000001, 355350.73000000045 5602544.67, 355344.29000000004 5602548.02, 355344.5499999998 5602545.17, 355340.5800000001 5602542.050000001, 355337.1799999997 5602542.49, 355328 5602545.27, 355322.01999999955 5602543.52, 355314.86000000034 5602536.92, 355305.25 5602535.35, 355300.6500000004 5602535.73, 355295.5599999996 5602532.300000001, 355278.9199999999 5602530.3100000005, 355273.1799999997 5602533.710000001, 355258.1299999999 5602528.859999999, 355256.1200000001 5602540.619999999, 355255.5700000003 5602543.52, 355248.0800000001 5602592.07, 355241.5599999996 5602634.369999999, 355228.33999999985 5602720.0600000005, 355228.2999999998 5602728.140000001, 355228.0800000001 5602769.4399999995, 355228 5602786.57, 355233.1799999997 5602831.09, 355234.3300000001 5602841.050000001, 355236.2000000002 5602857.119999999, 355237.8499999996 5602871.380000001, 355240.51999999955 5602894.380000001, 355244.76999999955 5602930.9399999995, 355245.1500000004 5602937.83, 355244.0099999998 5602941.029999999, 355242.04000000004 5602965.279999999, 355226.1299999999 5603003.859999999, 355208.8700000001 5603027.91, 355188.4199999999 5603056.4, 355170.0499999998 5603059.84, 355152.66000000015 5603055.16, 355144.70999999996 5603050.58, 355134.11000000034 5603041.609999999, 355115.5 5603035.300000001, 355110.53000000026 5603037.710000001, 355082.0700000003 5603034.48, 355073.6200000001 5603032.390000001, 355072.1500000004 5603044.16, 355069.28000000026 5603067.029999999, 355065.8300000001 5603081.779999999, 355065.25 5603084.279999999, 355055.6200000001 5603111.109999999, 355035.7000000002 5603145.949999999, 355027.98000000045 5603159.449999999, 355020.2999999998 5603170.43, 355016.0999999996 5603188.539999999, 355003.38999999966 5603211.529999999, 354987.75 5603229.25, 354969.2999999998 5603241.34, 354961.4500000002 5603243.029999999, 354913.9500000002 5603275.18, 354912.5099999998 5603276.08, 354902.6799999997 5603278.279999999, 354896.9299999997 5603277.029999999, 354869.7999999998 5603254.76, 354864.61000000034 5603254.23, 354861.9400000004 5603250.75, 354853.73000000045 5603247.4399999995, 354849.0999999996 5603239.57, 354830.38999999966 5603230.109999999, 354829.0499999998 5603229.43, 354812.71999999974 5603221.16, 354808.3499999996 5603218.949999999, 354804.08999999985 5603216.789999999, 354798.91000000015 5603214.17, 354788.8099999996 5603209.050000001, 354778.5999999996 5603203.880000001, 354755.6799999997 5603206.51, 354727.8499999996 5603206.109999999, 354706.26999999955 5603204.77, 354690.0599999996 5603205.42, 354683.6900000004 5603206.51, 354670.1799999997 5603208.800000001, 354652.5599999996 5603256.859999999, 354640.1900000004 5603280.0600000005, 354636.0499999998 5603283.6, 354634.33999999985 5603287.98, 354620.2000000002 5603325.4, 354603.1699999999 5603315.529999999, 354599.04000000004 5603313.140000001, 354590.61000000034 5603308.25, 354577.9199999999 5603300.9, 354571.28000000026 5603298.779999999, 354566.8099999996 5603297.35, 354554.25 5603293.33, 354549.8799999999 5603291.93, 354542.1799999997 5603289.470000001, 354533.51999999955 5603286.699999999, 354531.3300000001 5603286.65, 354522.5 5603286.43, 354508.3700000001 5603286.08, 354506.58999999985 5603286.529999999, 354503.0700000003 5603288.58, 354478.58999999985 5603302.869999999, 354455.61000000034 5603316.289999999, 354439.8099999996 5603325.51, 354431.21999999974 5603330.529999999, 354389.6299999999 5603308.470000001, 354376.63999999966 5603301.59, 354343.8200000003 5603284.1899999995, 354321.4500000002 5603272.34, 354292.6799999997 5603257.08, 354220.01999999955 5603226.359999999, 354195.1900000004 5603215.859999999, 354107.1900000004 5603210.699999999, 354098.5 5603210.65, 354054.20999999996 5603205.1899999995, 354052.78000000026 5603204.98, 354042.2000000002 5603186.210000001, 354044.4400000004 5603181.59, 354040.88999999966 5603172.01, 354043.79000000004 5603160.1899999995, 354049.08999999985 5603158.279999999, 354049.8499999996 5603153.720000001, 354042.5700000003 5603146.789999999, 354045.9000000004 5603143.09, 354051.3499999996 5603137.039999999, 354054.25 5603138.6, 354059.36000000034 5603134.380000001, 354060.1500000004 5603124.99, 354061 5603117.369999999, 354058.38999999966 5603112.9, 354057.53000000026 5603109.98, 354059.4000000004 5603106.630000001, 354060.3200000003 5603090.35, 354053.46999999974 5603068.51, 354051.5 5603047.449999999, 354042.8799999999 5603041.17, 354031.53000000026 5603032.9, 353976.0599999996 5603021.68, 353959.5499999998 5603017.970000001, 353910.4199999999 5603006.93, 353864.1299999999 5602996.529999999, 353813.4400000004 5603012.43, 353713.26999999955 5603019.6, 353684.95999999996 5603021.74, 353597.70999999996 5603007.140000001, 353591.4199999999 5603006.1899999995, 353510.3499999996 5602998.57, 353448.0800000001 5602992.17, 353439.3799999999 5602990.039999999, 353283.54000000004 5602878.27, 353282.2999999998 5602876.75, 353240.1799999997 5602794.49, 353238.45999999996 5602792.66, 353239.5 5602791.68, 353232.38999999966 5602785.77, 353224.4900000002 5602777.960000001, 353215.51999999955 5602769.35, 353168.16000000015 5602723.26, 353111.03000000026 5602667.67, 353104.4400000004 5602661.3100000005, 353075.91000000015 5602633.710000001, 353065.5700000003 5602622.699999999, 353014.16000000015 5602559.23, 353011.0599999996 5602555.32, 352999.41000000015 5602540.17, 352967.13999999966 5602474.710000001, 352956.1299999999 5602450.380000001, 352884.7000000002 5602402.73, 352873.2400000002 5602395.4399999995, 352810.73000000045 5602317.4, 352817.4900000002 5602293.75, 352830.7000000002 5602247.57, 352840.5 5602213.34, 352849.9400000004 5602180.369999999, 352852.70999999996 5602170.390000001, 352864.3099999996 5602128.65, 352889.28000000026 5602038.779999999, 352891.2400000002 5602032.57, 352893.88999999966 5602023.26, 352898.71999999974 5602006.199999999, 352903.9900000002 5601987.859999999, 352906.5 5601979.130000001, 352914.8499999996 5601947.85, 352920.83999999985 5601925.43, 352922.79000000004 5601918.140000001, 352932.2000000002 5601882.42, 352934.26999999955 5601874.539999999, 352951.1799999997 5601815.93, 352950.5999999996 5601814.82, 352957.8499999996 5601732.6, 352960.9000000004 5601691.99, 352961.5700000003 5601683.07, 352962.4500000002 5601671.43, 352964.7000000002 5601641.609999999, 352964.8700000001 5601639.3100000005, 352966.53000000026 5601617.27, 352969.63999999966 5601575.960000001, 352970.76999999955 5601560.93, 352975.5700000003 5601497.18, 352976.8300000001 5601493.48, 352979.5599999996 5601482.369999999, 352980.8799999999 5601477.01, 352983.1299999999 5601468.880000001, 352984.3700000001 5601465.869999999, 352994.6799999997 5601446.41, 353002.08999999985 5601432.02, 353002.71999999974 5601430.91, 353003.8499999996 5601428.720000001, 353005.48000000045 5601403.960000001, 353006.53000000026 5601382.449999999, 352998.5800000001 5601371.619999999, 352999.6200000001 5601367.15, 353002.78000000026 5601352.82, 353004.83999999985 5601343.4399999995, 353006.4000000004 5601337.470000001, 353013.0099999998 5601323.859999999, 353017.83999999985 5601313.51, 353021.2999999998 5601289.08, 353024.11000000034 5601271.77, 353026.58999999985 5601259.460000001, 353033.1699999999 5601233, 353037.0999999996 5601217.23, 353046.6299999999 5601179.43, 353063.8300000001 5601158.949999999, 353089.9199999999 5601127.83, 353129.0700000003 5601081.02, 353146.4900000002 5601057.33, 353147.61000000034 5601055.869999999, 353159.38999999966 5601039.779999999, 353177.08999999985 5601037.67, 353248.1900000004 5601029.210000001, 353253.4500000002 5600999.859999999, 353266.0999999996 5600923.68, 353272.58999999985 5600885.0600000005, 353274.4199999999 5600867.5, 353275.0800000001 5600861.140000001, 353275.70999999996 5600856.59, 353276.08999999985 5600853.380000001, 353276.8200000003 5600844, 353277.13999999966 5600839.85, 353277.3700000001 5600837.029999999, 353277.58999999985 5600835.5, 353277.8799999999 5600833.48, 353278.73000000045 5600821.07, 353279.8200000003 5600810.970000001, 353283.1299999999 5600768.66, 353283.33999999985 5600763.65, 353283.7599999998 5600756.1899999995, 353284.28000000026 5600742.539999999, 353285.9900000002 5600721.289999999, 353288.0099999998 5600690.27, 353290.4299999997 5600655.8100000005, 353302.28000000026 5600618.880000001, 353310.38999999966 5600593.58, 353322.1500000004 5600556.449999999, 353332.1699999999 5600536.82, 353341.8700000001 5600517.630000001, 353351.8200000003 5600498.550000001, 353354.9500000002 5600491.92, 353361.4199999999 5600479.470000001, 353363.6299999999 5600474.6899999995, 353368.28000000026 5600465.390000001, 353370.08999999985 5600461.76, 353375.88999999966 5600455.380000001, 353377.3799999999 5600450.859999999, 353379.0800000001 5600445.640000001, 353382.21999999974 5600441.5600000005, 353382.1200000001 5600435.98, 353380.0099999998 5600431.300000001, 353378.4400000004 5600423.02, 353378.5999999996 5600421.66, 353380.6799999997 5600411.57, 353381.25 5600405.77, 353380.91000000015 5600401.18, 353380.9000000004 5600399.18, 353381.78000000026 5600393.050000001, 353381.8799999999 5600372.460000001, 353380.2599999998 5600369.57, 353379.54000000004 5600357.82, 353385.3300000001 5600289.01, 353389.5800000001 5600272.26, 353401.53000000026 5600219.3100000005, 353403.61000000034 5600212.35, 353406.1900000004 5600195.550000001, 353410.3499999996 5600157.92, 353404.66000000015 5600129.789999999, 353402.6799999997 5600118.800000001, 353394.0700000003 5600099.73, 353387.6799999997 5600087.119999999, 353363.01999999955 5600045.640000001, 353354.6299999999 5600030.109999999, 353341.8799999999 5600010.1, 353306.54000000004 5599954.6, 353298.1200000001 5599951.59, 353262.8200000003 5599956.970000001, 353255.79000000004 5599958.039999999, 353243.04000000004 5599959.98, 353229.9199999999 5599966, 353205.4299999997 5599995.77, 353199.91000000015 5599999.09, 353150.6299999999 5600004.130000001, 353115.46999999974 5600007.74, 353112.28000000026 5600003.890000001, 353114.8300000001 5599991.869999999, 353110.4400000004 5599974.23, 353110.2000000002 5599973.26, 353099.3200000003 5599963.130000001, 353092.48000000045 5599963.279999999, 353090.51999999955 5599963.32, 353084.58999999985 5599963.449999999, 353043.9500000002 5599977.619999999, 353034.4299999997 5599980.65, 353032.1299999999 5599978.1, 353028.2599999998 5599977.27, 353022.4400000004 5599979.92, 352931.41000000015 5599959.98, 352919.6500000004 5599957.390000001, 352885.20999999996 5599949.85, 352818.51999999955 5599935.24, 352806.23000000045 5599932.539999999, 352811.76999999955 5599929.880000001, 352863.0499999998 5599790.08, 352860.6299999999 5599785.6, 352772.11000000034 5599765.15, 352765.0700000003 5599768.08, 352744.5 5599772.98, 352743.5700000003 5599764.98, 352742.46999999974 5599762.91, 352733.1299999999 5599749.01, 352729.75 5599748.380000001, 352723.48000000045 5599747.1899999995, 352709.1200000001 5599743.470000001, 352702.0999999996 5599740.73, 352693.25 5599737.26, 352642.8799999999 5599712.199999999, 352557.8300000001 5599668.92, 352555.20999999996 5599667.59, 352534.20999999996 5599654.4399999995, 352517.6900000004 5599644.1, 352515.1200000001 5599642.49, 352437.51999999955 5599601.26, 352415.23000000045 5599591.529999999, 352402.0599999996 5599585.779999999, 352399.38999999966 5599584.4, 352341.71999999974 5599554.68, 352318.7999999998 5599542.98, 352314.2000000002 5599537.26, 352309.3700000001 5599516.33, 352309.01999999955 5599514.380000001, 352331.38999999966 5599453.25, 352335.6500000004 5599412.18, 352331.6500000004 5599411.300000001, 352265.73000000045 5599398.5600000005, 352190.3200000003 5599383.92, 352182.36000000034 5599382.380000001, 352124.73000000045 5599371.18, 352083.4500000002 5599360.039999999, 352062.53000000026 5599354.4, 351999.48000000045 5599323.210000001, 351973.88999999966 5599310.550000001, 351931.23000000045 5599283.24, 351875.5800000001 5599228.300000001, 351864.13999999966 5599212.16, 351839.2000000002 5599171.279999999, 351813.3200000003 5599164.960000001, 351754.63999999966 5599156.800000001, 351715.75 5599152.82, 351668.3700000001 5599160.99, 351616.98000000045 5599166.960000001, 351592.03000000026 5599175.83, 351574.25 5599187.380000001, 351571.8200000003 5599189.220000001, 351556.75 5599201.130000001, 351546.9900000002 5599206.619999999, 351538.2000000002 5599209.640000001, 351518.0099999998 5599239.17, 351496.21999999974 5599270.869999999, 351485.96999999974 5599306.779999999, 351498.20999999996 5599318.59, 351508.6299999999 5599345.9399999995, 351420.9900000002 5599344.42, 351365.29000000004 5599343.43, 351256.28000000026 5599341.3100000005, 351196.28000000026 5599340.0600000005, 351179.5999999996 5599339.789999999, 351166.38999999966 5599339.59, 351162.1699999999 5599363.289999999, 351146.9000000004 5599401.93, 351138.3099999996 5599403.82, 351138.0099999998 5599405.9, 351134.6500000004 5599418.029999999, 351131.5599999996 5599428.34, 351127.96999999974 5599440.300000001, 351125.21999999974 5599452.199999999, 351123.6699999999 5599466.18, 351123.54000000004 5599474.02, 351123.4400000004 5599479.85, 351124.01999999955 5599483.32, 351126.1699999999 5599496.23, 351129.58999999985 5599511.99, 351137.4400000004 5599529.460000001, 351147.2400000002 5599545.34, 351159.51999999955 5599559.0600000005, 351180.9400000004 5599577, 351183.45999999996 5599578.82, 351215.0800000001 5599601.66, 351236.48000000045 5599612.92, 351264.13999999966 5599630.720000001, 351306.7000000002 5599655.76, 351318.6299999999 5599672.09, 351320.7000000002 5599693.43, 351320.71999999974 5599713.869999999, 351334.5 5599755.08, 351331.5800000001 5599787.390000001, 351324.96999999974 5599807.59, 351323.25 5599807.15, 351321.5499999998 5599807.3100000005, 351318.25 5599813.960000001, 351310.5700000003 5599822.369999999, 351299.8499999996 5599814.92, 351290.5599999996 5599814.66, 351278.98000000045 5599818.1, 351279.0700000003 5599816.029999999, 351279.16000000015 5599814.050000001, 351279.1699999999 5599808.07, 351271.3300000001 5599802.630000001, 351264.23000000045 5599804.390000001, 351247.11000000034 5599803.539999999, 351247.41000000015 5599766.83, 351247.54000000004 5599751.8100000005, 351210.73000000045 5599751.529999999, 351187.51999999955 5599751.35, 351168.1299999999 5599751.09, 351109.28000000026 5599750.34, 351107.54000000004 5599750.32, 351065.79000000004 5599749.949999999, 351060.5700000003 5599749.91, 351046.41000000015 5599749.800000001, 350988.9900000002 5599749.380000001, 350987.66000000015 5599749.380000001, 350951.4000000004 5599718.279999999, 350949.48000000045 5599716.630000001, 350933.41000000015 5599708.34, 350918.2000000002 5599700.49, 350913.9000000004 5599698.279999999, 350888.8700000001 5599685.369999999, 350886.33999999985 5599684.0600000005, 350870.1500000004 5599677.65, 350853.7400000002 5599671.16, 350843.5099999998 5599667.050000001, 350834.2400000002 5599663.970000001, 350815.75 5599657.869999999, 350807.4000000004 5599655.09, 350793.86000000034 5599650.6, 350773.73000000045 5599649.3100000005, 350746.2599999998 5599647.550000001, 350737.3099999996 5599646.98, 350715.8799999999 5599644.18, 350687.08999999985 5599640.449999999, 350685.9299999997 5599640.289999999, 350674.4199999999 5599638.76, 350658.7599999998 5599633.99, 350621.96999999974 5599622.789999999, 350620.08999999985 5599622.449999999, 350606.1500000004 5599620.01, 350584.1500000004 5599616.15, 350560.5700000003 5599612.01, 350555.1500000004 5599611.0600000005, 350530.7400000002 5599611.23, 350491.3799999999 5599611.49, 350487.26999999955 5599611.57, 350443.6900000004 5599614.52, 350374.9000000004 5599621.039999999, 350359.2400000002 5599622.52, 350340.4500000002 5599623.82, 350298.2000000002 5599626.99, 350293.0700000003 5599627.380000001, 350257.0700000003 5599631.23, 350253.0700000003 5599631.59, 350251.9199999999 5599631.75, 350249.79000000004 5599631.869999999, 350228.9400000004 5599625.140000001, 350190.9900000002 5599615.140000001, 350183.71999999974 5599613.23, 350182.9000000004 5599613, 350176.5700000003 5599611.220000001, 350158.8700000001 5599606.220000001, 350156.86000000034 5599604.07, 350147.6699999999 5599593.720000001, 350139.0999999996 5599584.09, 350136.11000000034 5599580.73, 350113.75 5599555.5600000005, 350078.78000000026 5599516.220000001, 350058.86000000034 5599493.789999999, 350050.23000000045 5599484.1, 350048.11000000034 5599481.6899999995, 350046.0999999996 5599479.449999999, 350007.91000000015 5599450.42, 349968.51999999955 5599420.609999999, 349936.8499999996 5599398.27, 349933.0999999996 5599396.130000001, 349929.0800000001 5599393.35, 349905.38999999966 5599376.029999999, 349898.4400000004 5599371.029999999, 349897.78000000026 5599370.550000001, 349900.9500000002 5599365.220000001, 349900.2000000002 5599364.77, 349901.26999999955 5599362.76, 349902.66000000015 5599351.9, 349899.73000000045 5599331.949999999, 349908.20999999996 5599306.880000001, 349917.76999999955 5599293.289999999, 349924.79000000004 5599286.789999999, 349930.8799999999 5599288.43, 349931.3099999996 5599286.83, 349934.8799999999 5599273.59, 349938.88999999966 5599277.51, 349941.5499999998 5599280.140000001, 349950.0099999998 5599279.25, 349955.0599999996 5599280.390000001, 349955.4000000004 5599280.82, 349955.9000000004 5599281.4399999995, 349962.16000000015 5599276.49, 349967.54000000004 5599278.17, 349967.2599999998 5599271.25, 349973.13999999966 5599267.470000001, 349972.5999999996 5599262.51, 349980.11000000034 5599262.1899999995, 349984.4400000004 5599265.49, 349989.04000000004 5599262.76, 349989.28000000026 5599250.470000001, 349997.0599999996 5599245.83, 350003.46999999974 5599216.3100000005, 350008.6900000004 5599205.6899999995, 350007.98000000045 5599196.460000001, 350011.7999999998 5599176.57, 350015.8499999996 5599168.49, 350032.4199999999 5599161.140000001, 350031.28000000026 5599146.6899999995, 350033.1500000004 5599126.43, 350026.2400000002 5599117.09, 350032.1900000004 5599113.970000001, 350036.3799999999 5599107.369999999, 350033.8499999996 5599100.779999999, 350031.5999999996 5599098.9, 350032.9500000002 5599082.8100000005, 350030.5499999998 5599068.1899999995, 350037.2000000002 5599070.25, 350044.5499999998 5599064.33, 350050.66000000015 5599053.57, 350057.01999999955 5599045.529999999, 350058.20999999996 5599035.140000001, 350055.11000000034 5599024.380000001, 350040.0499999998 5599010.869999999, 350041.2599999998 5598995.35, 350033.9299999997 5598973.24, 350026.3300000001 5598968.119999999, 350024.73000000045 5598960.24, 350019.4900000002 5598952.43, 350020.9500000002 5598944.460000001, 350025.8799999999 5598934.1899999995, 350022.29000000004 5598931.16, 350017.9000000004 5598931.8100000005, 350007.86000000034 5598926.59, 350009.20999999996 5598921.74, 350019.11000000034 5598920.630000001, 350023.16000000015 5598917.93, 350019.7000000002 5598914.130000001, 350027.54000000004 5598905.49, 350024.48000000045 5598897.640000001, 350016.0700000003 5598870.199999999, 350015.5099999998 5598857.289999999, 350007.58999999985 5598854.279999999, 350015.03000000026 5598845.34, 350012.16000000015 5598839.66, 349999.8099999996 5598825.66, 350000.5800000001 5598817.199999999, 349998.21999999974 5598808.390000001, 349984.51999999955 5598807.3100000005, 349983.41000000015 5598805.6, 349983.6200000001 5598801.92, 349985.9900000002 5598787.17, 349991.0499999998 5598782.49, 350002.83999999985 5598781.34, 350011.23000000045 5598742.779999999, 350012.71999999974 5598741.640000001, 350015.08999999985 5598741.5600000005, 350022.4199999999 5598746.529999999, 350025.8700000001 5598744.029999999, 350026.76999999955 5598729.949999999, 350026.9000000004 5598720.4, 350041.4400000004 5598717.699999999, 350042.0700000003 5598710.050000001, 350052.01999999955 5598699.9, 350062.7999999998 5598691.24, 350070.03000000026 5598687.869999999, 350074.2999999998 5598683.32, 350068.51999999955 5598672.4399999995, 350066.9900000002 5598662.15, 350067.79000000004 5598652.65, 350064.1500000004 5598650.01, 350061.5499999998 5598638.199999999, 350062.21999999974 5598637.25, 350072.86000000034 5598636.5, 350073.5599999996 5598633.9399999995, 350072.8099999996 5598629, 350071.54000000004 5598625.619999999, 350069.8300000001 5598624.33, 350061.6200000001 5598622.43, 350057.2599999998 5598622.699999999, 350045.75 5598633.58, 350043.20999999996 5598632.42, 350033.6500000004 5598614.48, 350031.9299999997 5598613.51, 350028.8700000001 5598618.039999999, 350026.95999999996 5598616.859999999, 350025.9400000004 5598610.279999999, 350033.53000000026 5598583.07, 350062.9400000004 5598563.6899999995, 350097.51999999955 5598551.710000001, 350123.3200000003 5598529.26, 350123.33999999985 5598526.880000001, 350120.45999999996 5598522.91, 350122.6699999999 5598509.289999999, 350129.8300000001 5598504.33, 350153.1900000004 5598498.24, 350158.0800000001 5598490.4399999995, 350181.13999999966 5598480.43, 350180.4000000004 5598479.119999999, 350190.1200000001 5598478.470000001, 350190.5700000003 5598467.43, 350203.28000000026 5598449.880000001, 350212.1299999999 5598450.5, 350221.33999999985 5598448.33, 350222.5499999998 5598447.08, 350222.21999999974 5598444.34, 350227.1200000001 5598443.99, 350230.6699999999 5598449.42, 350242.5099999998 5598458.109999999, 350245.95999999996 5598458.74, 350245.83999999985 5598457.6, 350247.21999999974 5598456.66, 350254.6299999999 5598451.59, 350261.1299999999 5598452.34, 350264.7400000002 5598465.57, 350273.6299999999 5598468.43, 350281.61000000034 5598454.0600000005, 350293.45999999996 5598452.890000001, 350298.6299999999 5598441.5, 350303.04000000004 5598437.52, 350315.2599999998 5598448.01, 350332.5 5598454.99, 350342.04000000004 5598452.32, 350376.1900000004 5598452.8100000005, 350389.33999999985 5598450.289999999, 350413.13999999966 5598438.08, 350426.21999999974 5598435.16, 350434.16000000015 5598423.359999999, 350436.3799999999 5598423.220000001, 350466.3499999996 5598393.380000001, 350474.0099999998 5598393.99, 350491.0999999996 5598404.210000001, 350501.6200000001 5598403.220000001, 350502.71999999974 5598401.4399999995, 350502.20999999996 5598390.34, 350518.11000000034 5598380.279999999, 350542.63999999966 5598376.6, 350557.2000000002 5598379.859999999, 350579.0800000001 5598383.24, 350604.36000000034 5598376.4, 350629.6900000004 5598359.029999999, 350651.63999999966 5598338.6, 350656.8300000001 5598334.609999999, 350660.5999999996 5598331.970000001, 350654.9400000004 5598325.24, 350659.6900000004 5598317.380000001, 350688.8799999999 5598310.109999999, 350702.73000000045 5598314.109999999, 350722.7400000002 5598329.210000001, 350742.7599999998 5598339.68, 350788.3300000001 5598328.279999999, 350804 5598319, 350806.41000000015 5598320.32, 350806.1299999999 5598324.43, 350814.3799999999 5598324.74, 350828.78000000026 5598325.289999999, 350850.5499999998 5598298.390000001, 350885.95999999996 5598305.76, 350896.4400000004 5598307.949999999, 350899.36000000034 5598308.51, 350914.03000000026 5598311.359999999, 350920.0700000003 5598312.52, 350960.3200000003 5598310.93, 350962.2999999998 5598310.84, 350967.13999999966 5598310.199999999, 350969.3200000003 5598309.91, 350976.5700000003 5598307.15, 350986.76999999955 5598303.35, 350983.8099999996 5598303.109999999, 350979.73000000045 5598298.890000001, 350959.88999999966 5598278.369999999, 350950.5099999998 5598268.67, 350918.91000000015 5598235.98, 350890.7400000002 5598206.84, 350888.6900000004 5598201.6899999995, 350889.1799999997 5598163, 350889.79000000004 5598128.9399999995, 350879.04000000004 5598093.73, 350875.8099999996 5598068.98, 350870.5999999996 5598052.25, 350864.9400000004 5598023.949999999, 350846.4500000002 5597994.43, 350837.9500000002 5597975.460000001, 350818.79000000004 5597950.59, 350803.41000000015 5597936.359999999, 350801.86000000034 5597935.4399999995, 350790.91000000015 5597924.07, 350783.54000000004 5597919.32, 350776.25 5597914.619999999, 350773.2599999998 5597912.699999999, 350770.2999999998 5597911.25, 350763.7400000002 5597908.0600000005, 350752.3799999999 5597902.51, 350748.8300000001 5597900.789999999, 350744.13999999966 5597898.49, 350733.4299999997 5597893.27, 350705.4199999999 5597879.619999999, 350688.03000000026 5597875.3100000005, 350680.4000000004 5597865.92, 350679.83999999985 5597856.140000001, 350671.4500000002 5597842.93, 350666.3200000003 5597834.85, 350665.63999999966 5597832.26, 350663.8700000001 5597825.609999999, 350665.28000000026 5597821.890000001, 350663.21999999974 5597814.029999999, 350658.25 5597809.43, 350652.5800000001 5597808.609999999, 350644.8799999999 5597801.41, 350632.33999999985 5597792.630000001, 350631.33999999985 5597787.199999999, 350629.08999999985 5597774.9399999995, 350628.8700000001 5597773.77, 350619.23000000045 5597744.210000001, 350612.36000000034 5597729.08, 350612.76999999955 5597723.050000001, 350607.61000000034 5597712.51, 350594.29000000004 5597698.619999999, 350590.3700000001 5597690.0600000005, 350588.4299999997 5597686.18, 350586.76999999955 5597682.84, 350579.98000000045 5597669.25, 350578.0999999996 5597665.48, 350574.38999999966 5597658.050000001, 350572.1900000004 5597653.640000001, 350568.5599999996 5597646.369999999, 350563.0800000001 5597638.02, 350557.48000000045 5597629.470000001, 350544.46999999974 5597609.65, 350537.1900000004 5597603.550000001, 350513.03000000026 5597568.52, 350506.0700000003 5597561.130000001, 350502.2999999998 5597557.15, 350465.51999999955 5597496.5600000005, 350461.4900000002 5597485.17, 350455.5700000003 5597468.49, 350447.6900000004 5597446.27, 350433.3499999996 5597425.26, 350387.48000000045 5597358.08, 350378.0099999998 5597344.199999999, 350368.53000000026 5597336.32, 350343.03000000026 5597315.119999999, 350326.73000000045 5597301.57, 350298.91000000015 5597278.369999999, 350297.6799999997 5597277.35, 350287.95999999996 5597269.23, 350279.5999999996 5597262.24, 350275.1200000001 5597258.5, 350264.13999999966 5597249.3100000005, 350379.11000000034 5597239.220000001, 350405.4400000004 5597236.9, 350422.86000000034 5597235.380000001, 350450.7000000002 5597232.93, 350485.48000000045 5597229.880000001, 350494.1900000004 5597229.119999999, 350521.2999999998 5597214.4399999995, 350543.4500000002 5597202.460000001, 350564.8499999996 5597186.18, 350580.46999999974 5597178.210000001, 350635.0999999996 5597150.33, 350758.3099999996 5597137.82, 350761.16000000015 5597137.52, 350861.33999999985 5597126.300000001, 350903.0599999996 5597121.619999999, 350909.5599999996 5597120.890000001, 350960.48000000045 5597101.4399999995, 350961.08999999985 5597100.210000001, 350986.4500000002 5597049.23, 351041.6299999999 5596995.82, 351086.51999999955 5596896.26, 351088.70999999996 5596891.41, 351095.63999999966 5596876.0600000005, 351099.8799999999 5596866.640000001, 351116.6200000001 5596829.529999999, 351118.2000000002 5596791.9, 351120.2400000002 5596743.800000001, 351145.95999999996 5596710.960000001, 351165.78000000026 5596691.68, 351166.95999999996 5596690.539999999, 351180.91000000015 5596680.449999999, 351203.78000000026 5596667.18, 351216.75 5596656, 351243.36000000034 5596637.460000001, 351272.4900000002 5596622.66, 351371.61000000034 5596624.85, 351380.3799999999 5596621.960000001, 351395.08999999985 5596624.76, 351408.9199999999 5596623.17, 351419.3200000003 5596621.449999999, 351429.4299999997 5596620.0600000005, 351441.53000000026 5596623.66, 351444.1900000004 5596624.449999999, 351449.2999999998 5596621.15, 351452.78000000026 5596618.91, 351460.2000000002 5596604.57, 351470.21999999974 5596586.68, 351480.7000000002 5596576.050000001, 351481.5099999998 5596575.23, 351489.51999999955 5596568.18, 351490.36000000034 5596566.289999999, 351521.5099999998 5596490.119999999, 351518.8799999999 5596454.210000001, 351515.8700000001 5596417.4399999995, 351499.4400000004 5596405.58, 351477.0999999996 5596347.48, 351466.2400000002 5596339.130000001, 351445.11000000034 5596322.92, 351398.48000000045 5596287.119999999, 351386.1799999997 5596277.67, 351378.25 5596270.34, 351330.98000000045 5596226.98, 351309.7999999998 5596205.93, 351305.0599999996 5596201.210000001, 351292.0700000003 5596188.289999999, 351279.28000000026 5596175.65, 351239.41000000015 5596136.25, 351234.71999999974 5596131.6, 351227.36000000034 5596124.33, 351213.8499999996 5596110.970000001, 351200.36000000034 5596097.65, 351195.3799999999 5596092.720000001, 351188.9900000002 5596079.52, 351183.8099999996 5596068.83, 351159.54000000004 5596018.65, 351156.04000000004 5596011.42, 351152.2999999998 5596003.699999999, 351145.46999999974 5595989.5600000005, 351145.53000000026 5595988.050000001, 351146.71999999974 5595963.6899999995, 351147.9400000004 5595938.68, 351148.6200000001 5595924.65, 351136.5700000003 5595892.43, 351122.2400000002 5595854.07, 351118.9000000004 5595845.15, 351116.3799999999 5595838.4, 351111.41000000015 5595825.130000001, 351109.66000000015 5595820.42, 351104.5999999996 5595806.9, 351093.78000000026 5595777.949999999, 351090.71999999974 5595764.32, 351089.4299999997 5595758.58, 351080.63999999966 5595719.51, 351074.25 5595691.039999999, 351073.3300000001 5595690.359999999, 351052.83999999985 5595675.02, 351051.76999999955 5595674.23, 351035.2400000002 5595661.859999999, 351021.3499999996 5595650.77, 351005.9500000002 5595638.470000001, 350992.46999999974 5595627.720000001, 350984.45999999996 5595621.33, 350975.8099999996 5595614.43, 350942.1500000004 5595503.0600000005, 350920.63999999966 5595497.58, 350920.3499999996 5595492.42, 350919.75 5595481.08, 350918.5499999998 5595459.220000001, 350918.48000000045 5595457.869999999, 350918.73000000045 5595455.4, 350935.38999999966 5595449.300000001, 350939.25 5595448.17, 350944.9900000002 5595447.98, 350953.20999999996 5595450, 350968.66000000015 5595448.73, 350975.7999999998 5595449.32, 350984.2400000002 5595452.949999999, 350992.6299999999 5595457.029999999, 351006.1500000004 5595466.43, 351014.83999999985 5595472.199999999, 351020.3499999996 5595474.300000001, 351025.5999999996 5595478.01, 351033.5999999996 5595480.029999999, 351037.6900000004 5595481.710000001, 351057.0999999996 5595485.109999999, 351066.7000000002 5595485.58, 351096.9000000004 5595478.710000001, 351099.96999999974 5595475.84, 351101.63999999966 5595470.57, 351100.96999999974 559546</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-004" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7100-004.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-004" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7100-004.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108985</v>
       </c>
       <c r="O2" s="3">
-        <v>46213.09063854488</v>
+        <v>46262.29950550741</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29366</v>
       </c>
       <c r="S2" s="3">
         <v>29366</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>