--- v1 (2026-02-16)
+++ v2 (2026-04-02)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108964</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.01428428168</v>
+        <v>46114.97080798232</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25082</v>
       </c>
       <c r="S2" s="3">
         <v>29322</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>