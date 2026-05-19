--- v2 (2026-04-02)
+++ v3 (2026-05-19)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108964</v>
       </c>
       <c r="O2" s="3">
-        <v>46114.97080798232</v>
+        <v>46161.18580809465</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25082</v>
       </c>
       <c r="S2" s="3">
         <v>29322</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>