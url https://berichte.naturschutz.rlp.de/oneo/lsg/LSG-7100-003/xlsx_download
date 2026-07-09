--- v3 (2026-05-19)
+++ v4 (2026-07-09)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108964</v>
       </c>
       <c r="O2" s="3">
-        <v>46161.18580809465</v>
+        <v>46212.30959359848</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25082</v>
       </c>
       <c r="S2" s="3">
         <v>29322</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>