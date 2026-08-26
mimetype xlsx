--- v4 (2026-07-09)
+++ v5 (2026-08-26)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Soonwald</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-003</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7100-003.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7100-003.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((398488.29000000004 5536666.3100000005, 398443.4400000004 5536636.98, 398335.8099999996 5536579.32, 398257.53000000026 5536539.83, 398157.2400000002 5536490.33, 398156.2999999998 5536488.449999999, 398153.8799999999 5536483.6, 398120.8099999996 5536469.140000001, 398050.1299999999 5536431.32, 398022.0099999998 5536413.119999999, 398009.2000000002 5536401.34, 397980.5599999996 5536386.49, 397958.04000000004 5536376.880000001, 397933.7999999998 5536374.359999999, 397883.1200000001 5536354.220000001, 397878.9400000004 5536352.16, 397843.3499999996 5536334.66, 397839.8300000001 5536332.93, 397685.6799999997 5536257.109999999, 397643.21999999974 5536236.720000001, 397533.3300000001 5536182.41, 397505.51999999955 5536167.949999999, 397444.4299999997 5536134.4, 397414 5536119.15, 397410.4299999997 5536117.359999999, 397403.4199999999 5536113.85, 397375.53000000026 5536101.859999999, 397356.78000000026 5536095.93, 397333.83999999985 5536090.3100000005, 397311.9900000002 5536081.5600000005, 397300.1699999999 5536073.52, 397288.1799999997 5536062.41, 397282.5499999998 5536054.82, 397275.6699999999 5536045.550000001, 397270.0700000003 5536034.5600000005, 397263.0800000001 5536012.300000001, 397247.5499999998 5535962.85, 397245.1500000004 5535955.210000001, 397241.08999999985 5535945.109999999, 397235.6500000004 5535935.52, 397227.6500000004 5535926.23, 397222.70999999996 5535922.09, 397214.29000000004 5535916.380000001, 397202.3799999999 5535910.630000001, 397192.6500000004 5535908, 397176.8099999996 5535906.59, 397158.2999999998 5535907.720000001, 397156.2599999998 5535908.390000001, 397142.2400000002 5535912.960000001, 397116.38999999966 5535931.289999999, 397105.8099999996 5535930.84, 397099.0099999998 5535937.720000001, 397086.0700000003 5535928.9399999995, 397068.96999999974 5535916.52, 397056.7599999998 5535907.390000001, 397033.7599999998 5535888.869999999, 397003.5700000003 5535865.1899999995, 396974.45999999996 5535839.449999999, 396963.23000000045 5535830.630000001, 396952.7999999998 5535822.449999999, 396945.54000000004 5535816.720000001, 396893.7400000002 5535773.15, 396849.01999999955 5535726.470000001, 396839.16000000015 5535717.880000001, 396833.5099999998 5535712.970000001, 396746.45999999996 5535645.4399999995, 396721.96999999974 5535623.08, 396697.1299999999 5535597.720000001, 396681.86000000034 5535580.27, 396675.29000000004 5535572.74, 396664.5800000001 5535560.48, 396652.75 5535546.949999999, 396642.3700000001 5535535.039999999, 396640.96999999974 5535533.41, 396629.1200000001 5535519.869999999, 396617.26999999955 5535506.32, 396611.04000000004 5535499.119999999, 396605.2400000002 5535492.93, 396592.98000000045 5535479.73, 396589.26999999955 5535475.77, 396578.08999999985 5535461.039999999, 396569.8799999999 5535447.99, 396566.6699999999 5535442.93, 396564.2999999998 5535438.73, 396563.58999999985 5535437.48, 396560.26999999955 5535431.59, 396558.2400000002 5535423.880000001, 396557.9900000002 5535413.24, 396558 5535409.539999999, 396558.01999999955 5535403.41, 396559.0700000003 5535391.869999999, 396565.5 5535351.49, 396564.2599999998 5535351.199999999, 396558.48000000045 5535349.890000001, 396557.88999999966 5535349.75, 396561.16000000015 5535338.359999999, 396563.21999999974 5535332.35, 396564.0999999996 5535329.859999999, 396565.54000000004 5535329.42, 396567.61000000034 5535323.550000001, 396568.7400000002 5535322.029999999, 396574.1200000001 5535313.07, 396581.11000000034 5535301.59, 396586.13999999966 5535293.279999999, 396585.6299999999 5535281.0600000005, 396576.5700000003 5535270.16, 396571.0599999996 5535262.02, 396560.3200000003 5535246.15, 396557.21999999974 5535241.869999999, 396552.04000000004 5535233.859999999, 396540.4500000002 5535216.83, 396526.6799999997 5535199.460000001, 396521.83999999985 5535193.93, 396519.6699999999 5535191.970000001, 396504.3799999999 5535178.0600000005, 396497.13999999966 5535171.859999999, 396489.36000000034 5535165.220000001, 396482.6799999997 5535159.52, 396469.6200000001 5535153.08, 396458.5800000001 5535149.0600000005, 396440.6799999997 5535140.800000001, 396438.83999999985 5535139.949999999, 396413.4400000004 5535125.1899999995, 396399.96999999974 5535117.16, 396367.79000000004 5535091.8100000005, 396369.9299999997 5535089.529999999, 396360.46999999974 5535081.199999999, 396312.9900000002 5535039.49, 396309.2599999998 5535036.470000001, 396306.6299999999 5535034.029999999, 396294.5099999998 5535023.59, 396281.6299999999 5535012.5, 396269.13999999966 5535001.76, 396258.1699999999 5534992.300000001, 396251.3499999996 5534986.4399999995, 396235.73000000045 5534973, 396232.2999999998 5534970.82, 396221.4400000004 5534963.949999999, 396205.8099999996 5534956.59, 396159.4199999999 5534938.1899999995, 396122.78000000026 5534921.75, 396102.0499999998 5534910.48, 396093.98000000045 5534903.65, 396082.8200000003 5534896.779999999, 396048.53000000026 5534877.51, 396025.5099999998 5534870.65, 395996.11000000034 5534866.27, 395968.73000000045 5534865.74, 395966.75 5534866.289999999, 395956.4900000002 5534869.119999999, 395952.6299999999 5534870.1899999995, 395922.46999999974 5534874.890000001, 395904.7400000002 5534862.289999999, 395808.11000000034 5534745.369999999, 395755.20999999996 5534678.199999999, 395731.1900000004 5534645.23, 395711.23000000045 5534613.3100000005, 395693.46999999974 5534580.140000001, 395689.51999999955 5534571.25, 395666.04000000004 5534518.380000001, 395653.45999999996 5534490.49, 395644.6699999999 5534474.67, 395638.20999999996 5534463.1, 395621.3499999996 5534437.279999999, 395570.0099999998 5534368.460000001, 395501.04000000004 5534293.92, 395496.11000000034 5534291.890000001, 395488.51999999955 5534283.91, 395489.7400000002 5534283.67, 395436.6299999999 5534229.51, 395433.36000000034 5534226.24, 395423.5 5534215.890000001, 395419.2999999998 5534211.630000001, 395359.0700000003 5534148.1, 395291.95999999996 5534074.470000001, 395203.21999999974 5533967.23, 395190.36000000034 5533947.949999999, 395186.5700000003 5533943, 395184.73000000045 5533940.619999999, 395154.61000000034 5533901.42, 395142.13999999966 5533883.15, 395138.3200000003 5533877.57, 395092.9199999999 5533811.289999999, 395080.4500000002 5533795.65, 395054.13999999966 5533765.529999999, 395049.45999999996 5533756.68, 395032.36000000034 5533741.59, 395023.3300000001 5533733.9, 395000.03000000026 5533709.449999999, 394856.29000000004 5533555.3100000005, 394827.79000000004 5533524.609999999, 394760.2000000002 5533451.8100000005, 394745.4500000002 5533435.92, 394533.23000000045 5533208.5600000005, 394503.66000000015 5533186.18, 394478.48000000045 5533166.17, 394373.51999999955 5533095.4399999995, 394180.88999999966 5532965.15, 394147.3099999996 5532941.470000001, 394125.03000000026 5532917.960000001, 394094.5700000003 5532877.109999999, 394089.33999999985 5532870.609999999, 394087.48000000045 5532868.3100000005, 394075.58999999985 5532855.029999999, 393974.0800000001 5532724.3100000005, 393951.2999999998 5532694.98, 393875.71999999974 5532598.85, 393871.5499999998 5532590.630000001, 393869.4400000004 5532587.949999999, 393863.9199999999 5532580.890000001, 393861.46999999974 5532577.789999999, 393858.1299999999 5532576.460000001, 393798.6699999999 5532502.960000001, 393779.75 5532480.130000001, 393746.1299999999 5532437.369999999, 393730.26999999955 5532413.01, 393717.83999999985 5532390.960000001, 393706.1799999997 5532361.58, 393694.1500000004 5532311.93, 393689.5800000001 5532270.289999999, 393685.5700000003 5532231.210000001, 393680.5999999996 5532177.66, 393672.9199999999 5532104.4, 393671.6799999997 5532094.07, 393658.79000000004 5531955.02, 393657.46999999974 5531948.65, 393654.2999999998 5531940.550000001, 393652.1799999997 5531935.140000001, 393643.7000000002 5531886.1, 393618.66000000015 5531760.82, 393615.2599999998 5531743.84, 393612.5800000001 5531733.49, 393612.03000000026 5531730.539999999, 393585.1500000004 5531586.82, 393576.3499999996 5531534.74, 393570.3799999999 5531508.52, 393564.4900000002 5531484.07, 393565.5 5531476.220000001, 393501.4299999997 5531270.039999999, 393500.2400000002 5531266.220000001, 393499.0599999996 5531262.4, 393446.61000000034 5531105.1899999995, 393443.9299999997 5531096.970000001, 393441.58999999985 5531089.67, 393409.1900000004 5530988.5600000005, 393399.78000000026 5530959.16, 393396.4299999997 5530948.0600000005, 393386.6900000004 5530915.57, 393380.98000000045 5530896.529999999, 393364.9299999997 5530843.09, 393361.11000000034 5530830.34, 393352.6900000004 5530802.27, 393347.41000000015 5530780.199999999, 393346.13999999966 5530766.32, 393346.03000000026 5530760.6, 393345.73000000045 5530743.09, 393345.45999999996 5530728.27, 393344.4400000004 5530671.130000001, 393344.0599999996 5530649.52, 393346.7000000002 5530629.949999999, 393351.88999999966 5530622.08, 393356.8799999999 5530617.300000001, 393364.08999999985 5530613.9, 393373.5499999998 5530612.35, 393386.6200000001 5530614.1899999995, 393389.4400000004 5530615.1899999995, 393410.1500000004 5530622.59, 393423.46999999974 5530622.02, 393442.5599999996 5530615.09, 393453.29000000004 5530605.66, 393461.96999999974 5530588.26, 393455.79000000004 5530566.16, 393445.2599999998 5530550.32, 393412.4199999999 5530527.890000001, 393363.95999999996 5530509.98, 393333.7599999998 5530502.880000001, 393300.4199999999 5530498.92, 393262.36000000034 5530497.789999999, 393261.9299999997 5530499.77, 393156.5599999996 5530456.84, 393100.4000000004 5530422.68, 393084.73000000045 5530426.24, 393057.63999999966 5530440.15, 393062.7000000002 5530468.869999999, 393060.3200000003 5530486.8100000005, 393054.7000000002 5530497.720000001, 393054.3300000001 5530497.93, 393049.21999999974 5530501.699999999, 393042.58999999985 5530502.880000001, 393031.9400000004 5530499.35, 393028.9299999997 5530498.35, 393025.61000000034 5530497.25, 393018.41000000015 5530490.68, 393013.8300000001 5530479.07, 393011.33999999985 5530448.17, 393011.53000000026 5530441.1899999995, 393012.4000000004 5530409.08, 393018.0099999998 5530385.6, 393022.5499999998 5530378.27, 393037.1200000001 5530354.789999999, 393074.1200000001 5530326.73, 393080.04000000004 5530307.279999999, 393064.63999999966 5530287.83, 393054.4000000004 5530280.23, 393031.3799999999 5530251.449999999, 393016.0599999996 5530232.289999999, 392989.75 5530206.789999999, 392976.6200000001 5530194.630000001, 392956.0700000003 5530181.91, 392927.61000000034 5530167, 392929.7000000002 5530159.15, 392886.66000000015 5530141.890000001, 392878.71999999974 5530138.74, 392867.0599999996 5530134.109999999, 392844.21999999974 5530125.619999999, 392837.4299999997 5530123.859999999, 392825.9400000004 5530121.6, 392805.5599999996 5530117.24, 392794.8300000001 5530114.699999999, 392786.98000000045 5530112.5600000005, 392779.03000000026 5530110.039999999, 392762.8099999996 5530102.960000001, 392751.04000000004 5530097.08, 392746.23000000045 5530093.01, 392741.1900000004 5530088.300000001, 392738.5 5530084.35, 392736.5 5530081.41, 392733.5800000001 5530074.8100000005, 392730.83999999985 5530066.960000001, 392727.23000000045 5530039.98, 392725.9500000002 5530032.25, 392725.7599999998 5530030.93, 392725.2000000002 5530026.970000001, 392725.4400000004 5530021.6899999995, 392725.7999999998 5530017.18, 392728.6299999999 5530007.109999999, 392730.5599999996 5530002.609999999, 392736.8099999996 5529989.289999999, 392736.16000000015 5529985.15, 392732.46999999974 5529979.41, 392726.3099999996 5529969.699999999, 392728.4500000002 5529970.359999999, 392725.61000000034 5529966.9, 392723.03000000026 5529962.880000001, 392720.71999999974 5529958.27, 392719.03000000026 5529953.67, 392717.78000000026 5529948.66, 392715.7400000002 5529937.720000001, 392713.9900000002 5529926.65, 392712.11000000034 5529913.02, 392711.28000000026 5529904.99, 392710.73000000045 5529905, 392710.6200000001 5529904.050000001, 392710.88999999966 5529896.710000001, 392710.6200000001 5529887.91, 392709.75 5529889.34, 392709.2400000002 5529890.289999999, 392707.3200000003 5529872.49, 392705.95999999996 5529864.27, 392704.0599999996 5529854.4, 392701.73000000045 5529844.609999999, 392699.38999999966 5529836.869999999, 392695.3200000003 5529826.57, 392690.5499999998 5529816.5600000005, 392685.71999999974 5529807.77, 392680.4900000002 5529799.43, 392673.9299999997 5529790.470000001, 392672.4500000002 5529788.26, 392667.46999999974 5529781.23, 392620.2599999998 5529719.68, 392616.26999999955 5529714.51, 392540.5700000003 5529616.140000001, 392536.8799999999 5529611.76, 392531.46999999974 5529604.5, 392525.91000000015 5529596.08, 392521.9900000002 5529589.050000001, 392518.61000000034 5529581.869999999, 392516.0499999998 5529574.08, 392513.8700000001 5529563.199999999, 392512.5599999996 5529544.869999999, 392512.48000000045 5529535.699999999, 392512.96999999974 5529523.640000001, 392514.5499999998 5529504.9399999995, 392515.41000000015 5529504.9399999995, 392516.4000000004 5529504.9399999995, 392517.4500000002 5529502.6899999995, 392519.1299999999 5529499.09, 392521.0599999996 5529477, 392523.51999999955 5529449.07, 392526.6900000004 5529412.82, 392529.1200000001 5529388.48, 392533.1500000004 5529348.1, 392534.79000000004 5529318.83, 392535.2000000002 5529305.09, 392536.0999999996 5529274.83, 392537.26999999955 5529233.84, 392534.9299999997 5529224.09, 392534.11000000034 5529220.6899999995, 392530.3700000001 5529208.630000001, 392518.21999999974 5529190.880000001, 392511.20999999996 5529180.66, 392467.5599999996 5529139.4399999995, 392414.38999999966 5529098.75, 392418.48000000045 5529092.869999999, 392399.25 5529083.58, 392356.3499999996 5529052.1899999995, 392326.88999999966 5529036.949999999, 392291.76999999955 5529016.4, 392248.1699999999 5528986.609999999, 392217.0599999996 5528966.390000001, 392157.76999999955 5528928.699999999, 392106.58999999985 5528901.880000001, 392048.16000000015 5528864.34, 392028.4900000002 5528854.07, 391985.4400000004 5528828.17, 391960.0099999998 5528811.18, 391947.9900000002 5528805.1, 391897.53000000026 5528774.109999999, 391860.9199999999 5528753.24, 391839.75 5528741.640000001, 391800.95999999996 5528717.949999999, 391758.20999999996 5528695.77, 391743.03000000026 5528687.17, 391740.9900000002 5528686.35, 391735.03000000026 5528683.960000001, 391714.41000000015 5528671.289999999, 391707.70999999996 5528664.210000001, 391684.3499999996 5528649.6899999995, 391667.9199999999 5528637.710000001, 391652.2400000002 5528623.869999999, 391627.3499999996 5528603.779999999, 391607.9400000004 5528585.16, 391606.86000000034 5528579.83, 391605.16000000015 5528571.380000001, 391606.28000000026 5528570.98, 391604.3700000001 5528565.800000001, 391601.4299999997 5528561.09, 391597.86000000034 5528556.82, 391597.73000000045 5528555.83, 391587.9199999999 5528547.6, 391586.9199999999 5528547.710000001, 391582.9000000004 5528544.75, 391579.63999999966 5528543.32, 391576.0999999996 5528542.9399999995, 391572.54000000004 5528543.220000001, 391569.0999999996 5528544.109999999, 391553.0800000001 5528543.1899999995, 391525.0800000001 5528523.210000001, 391509.38999999966 5528513.109999999, 391471.70999999996 5528485.609999999, 391461.0999999996 5528477.609999999, 391459.5 5528476.41, 391377.4900000002 5528414.630000001, 391364.7599999998 5528406.41, 391342.7999999998 5528393.119999999, 391321.0999999996 5528379.4, 391265.6200000001 5528334.59, 391228.9199999999 5528316.9, 391206.3300000001 5528307.970000001, 391183.03000000026 5528301.5, 391156.63999999966 5528294.130000001, 391144.6900000004 5528289.029999999, 391099.7999999998 5528276.1899999995, 391099.5099999998 5528277.15, 391087.53000000026 5528273.550000001, 391087.1799999997 5528274.5600000005, 391087.7400000002 5528274.66, 391087.4199999999 5528275.85, 391079.70999999996 5528273.74, 391069 5528270.75, 391064.38999999966 5528269.380000001, 391059.3799999999 5528267.85, 391055.0499999998 5528266.449999999, 391032.25 5528257.92, 391029.28000000026 5528256.8100000005, 391024.0599999996 5528254.460000001, 391008.75 5528246.98, 390988.0999999996 5528236.66, 390971.1500000004 5528227.91, 390961.4500000002 5528222.58, 390958.13999999966 5528220.65, 390953.58999999985 5528217.83, 390948.51999999955 5528214.65, 390895.8499999996 5528181.890000001, 390887.95999999996 5528176.970000001, 390884.6299999999 5528174.75, 390873.79000000004 5528167.92, 390861.0800000001 5528160.16, 390830.33999999985 5528140.800000001, 390825.63999999966 5528137.91, 390826.3499999996 5528136.9, 390824.9199999999 5528136, 390824.58999999985 5528135.789999999, 390813.3099999996 5528128.699999999, 390811.61000000034 5528127.609999999, 390809.5 5528126.279999999, 390798.5599999996 5528119.4, 390798.0499999998 5528119.08, 390796.7599999998 5528118.26, 390796.0599999996 5528119.41, 390779.03000000026 5528108.619999999, 390778.5 5528108.08, 390771.6500000004 5528099.9, 390761.5599999996 5528094.199999999, 390759.7000000002 5528093.42, 390757.7599999998 5528092.9, 390748.7400000002 5528091.5, 390742.1900000004 5528088.68, 390739.48000000045 5528087.34, 390731.73000000045 5528082.949999999, 390728.2999999998 5528080.66, 390725.98000000045 5528078.99, 390723.03000000026 5528076.84, 390720.33999999985 5528074.789999999, 390717.11000000034 5528072.390000001, 390713.6900000004 5528069.960000001, 390708.7000000002 5528066.5600000005, 390706.1799999997 5528064.869999999, 390699.01999999955 5528060.109999999, 390686.5 5528051.789999999, 390680.23000000045 5528047.619999999, 390677.03000000026 5528045.48, 390673.6799999997 5528043, 390666.48000000045 5528037.58, 390663.4900000002 5528035.33, 390656.63999999966 5528030.1899999995, 390648.96999999974 5528024.279999999, 390644.4199999999 5528020.300000001, 390641.54000000004 5528018.119999999, 390638.4500000002 5528016.15, 390634.9400000004 5528014.3100000005, 390631.88999999966 5528012.75, 390628.0800000001 5528011.119999999, 390621.0800000001 5528008.460000001, 390616.5099999998 5528006.93, 390599.5800000001 5528001.960000001, 390586.16000000015 5527998.18, 390574.9000000004 5527994.9, 390568.21999999974 5527992.6899999995, 390536.41000000015 5527980.699999999, 390527.3099999996 5527977.1899999995, 390524.88999999966 5527976.0600000005, 390522.6200000001 5527975.279999999, 390519.2000000002 5527973.68, 390515.51999999955 5527971.800000001, 390511.6200000001 5527969.640000001, 390509.7599999998 5527968.4, 390508.2999999998 5527967.289999999, 390505.83999999985 5527964.82, 390505.25 5527963.41, 390498.73000000045 5527952.619999999, 390499.36000000034 5527952.92, 390500.11000000034 5527952.789999999, 390500.5099999998 5527952.25, 390488.23000000045 5527938.3100000005, 390473.26999999955 5527921.34, 390470.33999999985 5527917.92, 390467.9500000002 5527915.210000001, 390467.54000000004 5527914.73, 390463.5800000001 5527910.23, 390460.26999999955 5527906.49, 390459.48000000045 5527905.65, 390451.11000000034 5527896.130000001, 390450.70999999996 5527895.77, 390449.75 5527894.84, 390450.45999999996 5527893.6, 390445.2599999998 5527888.59, 390429.53000000026 5527873.779999999, 390426.0099999998 5527870.460000001, 390419.4299999997 5527863.77, 390406.76999999955 5527853.390000001, 390391.1299999999 5527840.57, 390386.4299999997 5527836.85, 390354.08999999985 5527809.16, 390349.21999999974 5527805.710000001, 390295.33999999985 5527767.5600000005, 390293.71999999974 5527766.41, 390288.4199999999 5527762.66, 390249.2999999998 5527739.17, 390222.88999999966 5527721.48, 390185.8099999996 5527695.460000001, 390177.0999999996 5527689.35, 390161.36000000034 5527683.3100000005, 390117.9900000002 5527675.51, 390079.3499999996 5527666.0600000005, 390070.83999999985 5527664.279999999, 390051.1200000001 5527660.16, 389918.1900000004 5527607.8100000005, 389893.71999999974 5527594.59, 389869.9900000002 5527578.199999999, 389847.3099999996 5527561.800000001, 389818.08999999985 5527539.01, 389786.41000000015 5527516.5, 389764.88999999966 5527497.52, 389750.61000000034 5527481.01, 389743.5099999998 5527469.8100000005, 389742.0599999996 5527459.609999999, 389741.83999999985 5527440.960000001, 389745.8499999996 5527418.1, 389742.51999999955 5527389.82, 389739.7599999998 5527380.800000001, 389738.6799999997 5527371.18, 389737.33999999985 5527360.82, 389737.1900000004 5527350.1899999995, 389738.6699999999 5527340.289999999, 389741.51999999955 5527330.539999999, 389749.6200000001 5527311.02, 389751.8200000003 5527303.42, 389755.6900000004 5527284.8100000005, 389757 5527278.539999999, 389766.75 5527243.199999999, 389768.20999999996 5527235.050000001, 389769.78000000026 5527226.25, 389770.36000000034 5527223, 389771.08999999985 5527218.960000001, 389768.6799999997 5527203.039999999, 389761.5099999998 5527183.02, 389760.8099999996 5527180.470000001, 389759.9900000002 5527177.539999999, 389758.1200000001 5527170.779999999, 389740.04000000004 5527149.9, 389722.08999999985 5527132.41, 389699.6699999999 5527109.890000001, 389677.6500000004 5527113.1899999995, 389673.53000000026 5527117.609999999, 389665.8300000001 5527119.26, 389642.7000000002 5527113.17, 389634.8799999999 5527111.1, 389624.1500000004 5527108.279999999, 389622.9199999999 5527107.949999999, 389593.63999999966 5527100.859999999, 389586.66000000015 5527099.17, 389572.7400000002 5527100.27, 389542.03000000026 5527102.68, 389518.70999999996 5527098.050000001, 389498.5599999996 5527097.1899999995, 389469.03000000026 5527091.0600000005, 389442.21999999974 5527083.17, 389421.7000000002 5527076.359999999, 389391.4000000004 5527065.3100000005, 389356.0599999996 5527053.01, 389311.3499999996 5527036.390000001, 389307.0599999996 5527031.630000001, 389309.23000000045 5527025.23, 389314.4900000002 5527023.49, 389346.78000000026 5527035.33, 389375.36000000034 5527047.09, 389385.45999999996 5527048.130000001, 389396.8300000001 5527041.390000001, 389404.0999999996 5527030.84, 389402.73000000045 5527022.609999999, 389401.7000000002 5527017.199999999, 389382.7000000002 5527005.470000001, 389336.29000000004 5526982.33, 389280.01999999955 5526950.66, 389248.8700000001 5526930.75, 389239.3700000001 5526924.6899999995, 389226.11000000034 5526914.539999999, 389213.1500000004 5526901.5600000005, 389202.86000000034 5526888.640000001, 389192.79000000004 5526870.9399999995, 389161.1500000004 5526828.17, 389134.5 5526800.17, 389103.8200000003 5526768.460000001, 389099.23000000045 5526763.58, 389072.0099999998 5526734.619999999, 389052.41000000015 5526714.5600000005, 388968.8200000003 5526628.4399999995, 388935.3499999996 5526590.119999999, 388860.3499999996 5526513.02, 388846.5700000003 5526497.1899999995, 388834.8799999999 5526480.42, 388820.2400000002 5526459.279999999, 388814.53000000026 5526451.43, 388793.63999999966 5526430.83, 388757.66000000015 5526397.75, 388717.98000000045 5526361.470000001, 388681.5 5526328.539999999, 388661.9400000004 5526311.42, 388649.9199999999 5526300.880000001, 388612.7400000002 5526272.4, 388570.51999999955 5526238.970000001, 388533.8099999996 5526210.34, 388490.28000000026 5526175.48, 388465.2999999998 5526157.539999999, 388456.36000000034 5526152.470000001, 388448.38999999966 5526147.960000001, 388372.5700000003 5526111.779999999, 388351.03000000026 5526105.09, 388317.63999999966 5526095.82, 388303.71999999974 5526092.029999999, 388282.23000000045 5526084.5, 388218.11000000034 5526056.050000001, 388214.8700000001 5526056.07, 388209.8200000003 5526054.539999999, 388201.95999999996 5526052.85, 388194.98000000045 5526051.98, 388165.8700000001 5526051.8100000005, 388153.8700000001 5526051.539999999, 388125.26999999955 5526049.83, 388117.8799999999 5526048.539999999, 388110.5499999998 5526046.390000001, 388103.6200000001 5526043.699999999, 388098.8799999999 5526041.43, 388091.5099999998 5526037.92, 388067.54000000004 5526026.279999999, 388059.8300000001 5526022.49, 388052.3799999999 5526017.859999999, 388043.29000000004 5526010.91, 388038.53000000026 5526006.300000001, 388034.5 5526001.43, 388033.8099999996 5525999.85, 388026.1200000001 5525987.43, 388011.96999999974 5525964.050000001, 388005.9199999999 5525956.4399999995, 387993.4299999997 5525944.050000001, 387989.2000000002 5525940.710000001, 387983.3499999996 5525936.82, 387960.76999999955 5525925.74, 387942.1299999999 5525918.279999999, 387940.63999999966 5525917.390000001, 387939.98000000045 5525915.85, 387932.8799999999 5525913.619999999, 387927.53000000026 5525912.119999999, 387926.63999999966 5525912.4399999995, 387926.3700000001 5525911.74, 387897.51999999955 5525902.9, 387894.23000000045 5525901.710000001, 387872.41000000015 5525893.800000001, 387866.29000000004 5525885.119999999, 387806.7400000002 5525847.6899999995, 387737.83999999985 5525808.359999999, 387734.1799999997 5525806.220000001, 387697.9199999999 5525788.609999999, 387670.98000000045 5525779.25, 387647.73000000045 5525774.68, 387599.48000000045 5525771.4, 387550.8799999999 5525754.73, 387469.54000000004 5525714.26, 387431.4500000002 5525705.390000001, 387398.2000000002 5525706.3100000005, 387391.38999999966 5525711.289999999, 387373.8200000003 5525715.4399999995, 387351.5 5525726.58, 387323.6299999999 5525736.93, 387306.45999999996 5525741.66, 387294.5599999996 5525743.1899999995, 387280.3700000001 5525742.77, 387246.9199999999 5525737.630000001, 387176.26999999955 5525733.23, 387167.8099999996 5525734.17, 387122.9199999999 5525732.35, 387081.61000000034 5525735.199999999, 387061.0999999996 5525738.4399999995, 387046.5 5525743.82, 387036.08999999985 5525747.5600000005, 386960.4900000002 5525775.02, 386898.04000000004 5525799.949999999, 386848.8099999996 5525819.6, 386836.3799999999 5525822.720000001, 386794.21999999974 5525820.890000001, 386789.5099999998 5525817.1, 386788.2599999998 5525811.25, 386774.3799999999 5525815.23, 386772.5099999998 5525817.539999999, 386769.9500000002 5525818.779999999, 386735.0999999996 5525813.029999999, 386726.48000000045 5525811.390000001, 386727.20999999996 5525807.23, 386561.8799999999 5525751.49, 386547.86000000034 5525746.76, 386524.9000000004 5525743.720000001, 386498.8700000001 5525740.279999999, 386456.4900000002 5525744.359999999, 386415.4299999997 5525751.16, 386365.3799999999 5525761.33, 386355.38999999966 5525764.140000001, 386348.79000000004 5525766.539999999, 386288.9299999997 5525775.050000001, 386290.29000000004 5525795.029999999, 386286.23000000045 5525803.08, 386277.9299999997 5525819.550000001, 386262.0099999998 5525829.58, 386238.21999999974 5525844.5600000005, 386202.8799999999 5525870.18, 386185.2999999998 5525882.470000001, 386176.7999999998 5525885.92, 386166.26999999955 5525888.1899999995, 386156.88999999966 5525888.66, 386145.53000000026 5525885.66, 386130.9299999997 5525879.199999999, 386122.1299999999 5525876.34, 386102.5800000001 5525873.98, 386095.20999999996 5525872.0600000005, 386082.1299999999 5525868.66, 386072.5800000001 5525864.9399999995, 386070.48000000045 5525863.59, 386061.8200000003 5525857.960000001, 386050.45999999996 5525850.1899999995, 386034.53000000026 5525840.539999999, 386029.8099999996 5525837.68, 386017.2999999998 5525830.09, 386012.6299999999 5525822.0600000005, 386004.6299999999 5525808.300000001, 385992.95999999996 5525775, 385986.8099999996 5525755.470000001, 385982.0999999996 5525740.51, 385977.58999999985 5525731.59, 385974.9299999997 5525726.33, 385968.3799999999 5525713.67, 385959.1500000004 5525705.050000001, 385942.36000000034 5525690.92, 385935.98000000045 5525679.6, 385928.9199999999 5525655.84, 385923.78000000026 5525638.529999999, 385922.79000000004 5525605.67, 385924.29000000004 5525584.949999999, 385924.1900000004 5525581.67, 385924.03000000026 5525576.710000001, 385924.03000000026 5525576.529999999, 385921.7999999998 5525546.91, 385918.28000000026 5525521.470000001, 385913.4500000002 5525516.76, 385912.1699999999 5525515.529999999, 385866.96999999974 5525475.8100000005, 385835.3200000003 5525455.630000001, 385832.03000000026 5525453.779999999, 385800.8700000001 5525435.539999999, 385796.46999999974 5525432.300000001, 385764.5999999996 5525408.82, 385738.29000000004 5525382.0600000005, 385716.7599999998 5525354.460000001, 385692.9299999997 5525311.609999999, 385636.7000000002 5525194.75, 385620.0599999996 5525167.68, 385617.25 5525163.1, 385605.45999999996 5525152.25, 385588.6900000004 5525136.82, 385567.28000000026 5525121.84, 385543.4500000002 5525109.140000001, 385481.45999999996 5525083.18, 385479.3499999996 5525083.49, 385420.86000000034 5525051.539999999, 385369.9199999999 5525035.84, 385307.26999999955 5525012.109999999, 385229.3700000001 5524991.359999999, 385187.5599999996 5524936.630000001, 385187.03000000026 5524894.51, 385183.91000000015 5524848.3100000005, 385183.13999999966 5524836.970000001, 385172.33999999985 5524804.58, 385155.2400000002 5524773.119999999, 385130.0999999996 5524743.779999999, 385077.5999999996 5524700.09, 385027.5099999998 5524671.199999999, 384963.8200000003 5524646.859999999, 384886.5800000001 5524640.1, 384851.41000000015 5524664.789999999, 384843.2599999998 5524695.279999999, 384822.5499999998 5524816.970000001, 384785.95999999996 5524865.3100000005, 384707.5700000003 5524927.27, 384619.5 5525006.119999999, 384608.8799999999 5525028.66, 384591.0800000001 5525011.890000001, 384522.25 5524963.0600000005, 384649.5 5524881.699999999, 384633.8099999996 5524860.35, 384712.45999999996 5524812.789999999, 384652.6900000004 5524778.93, 384643.5800000001 5524773.77, 384646.63999999966 5524736.390000001, 384647.9400000004 5524720.619999999, 384686.8099999996 5524728.949999999, 384693.51999999955 5524722.6, 384693.7599999998 5524719.07, 384701.20999999996 5524717.460000001, 384704.1500000004 5524713.65, 384707.8799999999 5524702.34, 384720.91000000015 5524680.380000001, 384722.38999999966 5524675.5600000005, 384722.61000000034 5524674.359999999, 384729.91000000015 5524639.220000001, 384730.8200000003 5524617.109999999, 384732.0700000003 5524606.789999999, 384732.88999999966 5524568.720000001, 384731.88999999966 5524560.6899999995, 384722.0800000001 5524525.720000001, 384717.45999999996 5524501.17, 384717.45999999996 5524489.17, 384714.45999999996 5524469.890000001, 384708.3799999999 5524445.91, 384708.54000000004 5524444.93, 384701.8300000001 5524437.4399999995, 384688.9199999999 5524425.390000001, 384682.71999999974 5524421.109999999, 384668.25 5524413.93, 384658.2599999998 5524412.300000001, 384632.70999999996 5524403.630000001, 384627.5800000001 5524404.470000001, 384590.1799999997 5524404.949999999, 384564.78000000026 5524410.3100000005, 384526.3099999996 5524416.140000001, 384469.9000000004 5524421.41, 384423.4199999999 5524437.289999999, 384414.75 5524444.109999999, 384404.8799999999 5524446.460000001, 384382.4199999999 5524457.970000001, 384345.78000000026 5524474.359999999, 384334.5499999998 5524476.970000001, 384325.4299999997 5524481.380000001, 384322.6900000004 5524485.640000001, 384316.8700000001 5524492.529999999, 384285.3099999996 5524499.460000001, 384267.23000000045 5524501.25, 384234.0499999998 5524498.960000001, 384158.9900000002 5524509.77, 384149.0599999996 5524511.49, 384124.08999999985 5524510.119999999, 384115.71999999974 5524507.050000001, 384101.3700000001 5524505.76, 384082.4000000004 5524498.890000001, 384065.38999999966 5524481.92, 384050.4000000004 5524461.93, 384039.91000000015 5524450.300000001, 384024.4400000004 5524437.449999999, 384017.20999999996 5524426.4399999995, 384021.0499999998 5524425.33, 384014.9199999999 5524411.390000001, 384015.04000000004 5524407.51, 384053.9299999997 5524373.24, 384059.7000000002 5524368.92, 384074.54000000004 5524353.4, 384083.5 5524336.34, 384085.08999999985 5524329.09, 384083.2000000002 5524316.74, 384080.1900000004 5524305.66, 384063.96999999974 5524297.16, 384053.3700000001 5524284.859999999, 384052.01999999955 5524269.57, 384078.21999999974 5524241.109999999, 384124.21999999974 5524204.640000001, 384145.2999999998 5524184.76, 384167.4199999999 5524162.970000001, 384207.3700000001 5524139.76, 384286.2400000002 5524113.32, 384291.7599999998 5524145.949999999, 384311.66000000015 5524146.699999999, 384335.1699999999 5524143.6899999995, 384351.3700000001 5524126.199999999, 384358.36000000034 5524125.07, 384390.13999999966 5524125.17, 384438.51999999955 5524135.02, 384451.3300000001 5524138.779999999, 384463.5099999998 5524136.380000001, 384479.75 5524130.449999999, 384505.5599999996 5524111.93, 384509.5999999996 5524107.83, 384515.96999999974 5524111.52, 384522.9299999997 5524114.5, 384550.9900000002 5524116.65, 384571.8499999996 5524117.41, 384591.8700000001 5524118.15, 384607.70999999996 5524104.869999999, 384618.6799999997 5524086.57, 384651.38999999966 5524060.220000001, 384701.9500000002 5524028.83, 384749.04000000004 5523983.8100000005, 384779.9199999999 5523931.33, 384806.7000000002 5523872.66, 384834.16000000015 5523851.26, 384875.8799999999 5523846.07, 384888.1500000004 5523833.869999999, 384889.5 5523832.08, 384</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-003" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7100-003.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-003" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7100-003.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108964</v>
       </c>
       <c r="O2" s="3">
-        <v>46212.30959359848</v>
+        <v>46260.60946734108</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25082</v>
       </c>
       <c r="S2" s="3">
         <v>29322</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>