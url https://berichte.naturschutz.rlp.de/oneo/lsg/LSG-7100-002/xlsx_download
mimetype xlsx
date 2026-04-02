--- v3 (2026-02-15)
+++ v4 (2026-04-02)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108963</v>
       </c>
       <c r="O2" s="3">
-        <v>46068.9375534936</v>
+        <v>46114.98753767084</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25322</v>
       </c>
       <c r="S2" s="3">
         <v>28994</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>