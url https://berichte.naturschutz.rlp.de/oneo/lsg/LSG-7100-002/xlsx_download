--- v4 (2026-04-02)
+++ v5 (2026-05-21)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108963</v>
       </c>
       <c r="O2" s="3">
-        <v>46114.98753767084</v>
+        <v>46163.90126035378</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25322</v>
       </c>
       <c r="S2" s="3">
         <v>28994</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>