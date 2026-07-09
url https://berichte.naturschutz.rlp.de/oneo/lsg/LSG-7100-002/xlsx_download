--- v5 (2026-05-21)
+++ v6 (2026-07-09)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108963</v>
       </c>
       <c r="O2" s="3">
-        <v>46163.90126035378</v>
+        <v>46212.80501402294</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25322</v>
       </c>
       <c r="S2" s="3">
         <v>28994</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>