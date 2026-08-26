--- v6 (2026-07-09)
+++ v7 (2026-08-26)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Moselgebiet von Schweich bis Koblenz</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-002</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7100-002.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7100-002.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((370819.7599999998 5570070.15, 370814.61000000034 5570065.300000001, 370806.75 5570057.84, 370791.1299999999 5570042.98, 370785.5499999998 5570037.9, 370774.6299999999 5570028.26, 370755.9199999999 5570012.07, 370732.8700000001 5569992.119999999, 370720.5800000001 5569981.699999999, 370716.26999999955 5569963.279999999, 370712.54000000004 5569948.050000001, 370709.03000000026 5569933.6899999995, 370702.0499999998 5569905.119999999, 370689.0999999996 5569852.25, 370688.6699999999 5569850.359999999, 370687.5700000003 5569845.859999999, 370686.75 5569842.5600000005, 370679.25 5569811.640000001, 370678.11000000034 5569806.859999999, 370674.63999999966 5569793.26, 370662.03000000026 5569740.550000001, 370661.75 5569739.41, 370656.96999999974 5569719.27, 370655.5 5569713.84, 370651.1900000004 5569695.699999999, 370694.38999999966 5569653.949999999, 370697.9900000002 5569650.5, 370722.9900000002 5569626.23, 370748.20999999996 5569580.35, 370757.8200000003 5569562.699999999, 370766.5099999998 5569534.68, 370777.25 5569500.119999999, 370794.5599999996 5569444.369999999, 370795.0800000001 5569442.74, 370818.7000000002 5569451.17, 370842.6900000004 5569459.960000001, 370937.5800000001 5569531.039999999, 370946.46999999974 5569519.130000001, 370948 5569516.33, 370981.1299999999 5569455.859999999, 371042.3499999996 5569404.08, 371054.0099999998 5569394.380000001, 371060.7599999998 5569388.68, 371062.7999999998 5569386.880000001, 371037.3300000001 5569349.24, 371077.45999999996 5569321.289999999, 371088.9199999999 5569330.949999999, 371101.51999999955 5569341.57, 371115.0700000003 5569353.01, 371227.7400000002 5569447.779999999, 371269.1900000004 5569465.199999999, 371355.5999999996 5569482.449999999, 371374.1799999997 5569489.970000001, 371401.6799999997 5569501.279999999, 371411.3099999996 5569505.25, 371430.46999999974 5569513.24, 371436.0700000003 5569515.539999999, 371456.0099999998 5569523.75, 371538.4500000002 5569558.9, 371586.7400000002 5569484.42, 371588.8700000001 5569481.15, 371592.41000000015 5569475.68, 371594.5999999996 5569472.300000001, 371603.0599999996 5569459.25, 371645.4400000004 5569396.039999999, 371647.1699999999 5569393.449999999, 371713.0999999996 5569365.52, 371789.01999999955 5569342.91, 371849.3799999999 5569311.949999999, 371881.86000000034 5569271.890000001, 371904 5569232.460000001, 371917.61000000034 5569187.24, 371932.5 5569136.050000001, 371935.73000000045 5569126.390000001, 371943.53000000026 5569101.539999999, 371947.9500000002 5569087.43, 371957.2000000002 5569013.199999999, 371980.4900000002 5568980.470000001, 372036.63999999966 5568972.460000001, 372088.4400000004 5569010.91, 372149.6200000001 5569044.83, 372174.03000000026 5569031.57, 372219.20999999996 5569017.859999999, 372347.5700000003 5569002.289999999, 372360.9500000002 5568996.73, 372374.70999999996 5568990.880000001, 372388.11000000034 5568985.18, 372402.11000000034 5568979.23, 372411.21999999974 5568975.32, 372417.8499999996 5568977.25, 372435.73000000045 5568982.859999999, 372453.7400000002 5568988.08, 372472.8200000003 5568993.92, 372489.3099999996 5568961.9, 372502.2000000002 5568934.92, 372513.96999999974 5568942.93, 372566.0099999998 5568856.17, 372571.41000000015 5568847.16, 372571.6500000004 5568843.52, 372578.79000000004 5568844.220000001, 372638.0800000001 5568840.140000001, 372659.88999999966 5568842.800000001, 372668.7400000002 5568844.630000001, 372693.66000000015 5568855.65, 372720.1799999997 5568869.34, 372746.20999999996 5568886.4399999995, 372755.9900000002 5568895.25, 372763.66000000015 5568903.710000001, 372774.0499999998 5568916.85, 372780.96999999974 5568924.5, 372800.6299999999 5568939.529999999, 372810.1900000004 5568945.619999999, 372817.3499999996 5568953.02, 372827.54000000004 5568960.550000001, 372839.36000000034 5568967.289999999, 372845.1699999999 5568974.300000001, 372855.96999999974 5568991.33, 372882.20999999996 5569012.76, 372907.1500000004 5569035.85, 372921.6699999999 5569051.35, 372938.8700000001 5569072.76, 372952.5999999996 5569085.51, 372963.21999999974 5569096.630000001, 372978.88999999966 5569114.16, 372985.91000000015 5569126.26, 372988.2400000002 5569130.359999999, 372994.70999999996 5569124.970000001, 373005.08999999985 5569119.880000001, 373025.21999999974 5569116.18, 373064.5 5569126.4399999995, 373141.76999999955 5569135.970000001, 373169.9199999999 5569137.01, 373191.58999999985 5569135.84, 373206.1200000001 5569133.65, 373226.4500000002 5569130.119999999, 373228.23000000045 5569129.8100000005, 373229.7400000002 5569129.539999999, 373231.63999999966 5569129.220000001, 373235.51999999955 5569128.539999999, 373239.08999999985 5569126.68, 373242.6299999999 5569124.83, 373249.79000000004 5569121.1, 373252.54000000004 5569119.67, 373254.08999999985 5569118.859999999, 373254.76999999955 5569118.5, 373271.1699999999 5569107.699999999, 373269.5499999998 5569103.710000001, 373227.51999999955 5569000.1, 373224 5568991.43, 373180.9299999997 5568891.82, 373194.9500000002 5568882.4, 373175.5499999998 5568821.67, 373173.04000000004 5568813.82, 373170.48000000045 5568805.83, 373168.0499999998 5568798.24, 373164.73000000045 5568787.880000001, 373161.3300000001 5568777.23, 373158.01999999955 5568770.5600000005, 373037.41000000015 5568527.789999999, 373029.11000000034 5568463.73, 373022.21999999974 5568412.6, 373021.3200000003 5568405.720000001, 373017.33999999985 5568400.99, 372992.21999999974 5568371.08, 372943.6200000001 5568287.66, 372939.8200000003 5568257.890000001, 372927.8099999996 5568160.880000001, 372912.08999999985 5568033.970000001, 372910.66000000015 5568021.279999999, 372904.79000000004 5567803.16, 372896.1299999999 5567588.300000001, 372888.79000000004 5567492.74, 372876.38999999966 5567329.369999999, 373064.9900000002 5567407.18, 373096.5 5567418, 373130.1299999999 5567427.68, 373164.3700000001 5567434.6, 373198.8099999996 5567440.57, 373219.26999999955 5567443.01, 373239.8200000003 5567443.8100000005, 373294.7400000002 5567444.359999999, 373297.03000000026 5567444.1, 373312.76999999955 5567442.3100000005, 373314.7400000002 5567441.949999999, 373320.5999999996 5567439.65, 373334.8799999999 5567437.949999999, 373345.75 5567437.9, 373355.86000000034 5567437.92, 373360.8200000003 5567438.449999999, 373379.01999999955 5567439.8100000005, 373394.4199999999 5567440.460000001, 373397.26999999955 5567440.5600000005, 373402.1299999999 5567440.720000001, 373409.3200000003 5567440.98, 373427.3200000003 5567442.26, 373427.7000000002 5567442.300000001, 373448.13999999966 5567443.970000001, 373455.3099999996 5567444.970000001, 373462.5499999998 5567445.970000001, 373469.25 5567446.67, 373485.25 5567447.880000001, 373493.76999999955 5567449.02, 373515.4400000004 5567453.789999999, 373523.7400000002 5567455.76, 373525.3700000001 5567455.3100000005, 373544.4500000002 5567458.0600000005, 373553.1299999999 5567459.57, 373563.8099999996 5567461.199999999, 373565.0099999998 5567461.91, 373565.95999999996 5567462.48, 373574.5999999996 5567464.279999999, 373590.9900000002 5567465.25, 373598.79000000004 5567465.99, 373602.6500000004 5567466.35, 373606.7599999998 5567465.82, 373620.4199999999 5567464.050000001, 373627.0499999998 5567462.609999999, 373627.7000000002 5567462.380000001, 373649.5099999998 5567454.800000001, 373651.3499999996 5567454.16, 373656.25 5567452.4399999995, 373659.8499999996 5567451.25, 373662.75 5567450.5, 373669.5 5567449.4399999995, 373679.8499999996 5567446.859999999, 373687.98000000045 5567446.9399999995, 373698.1200000001 5567447.039999999, 373698.2400000002 5567447.92, 373710.3300000001 5567448.279999999, 373721.3499999996 5567448.609999999, 373724.0499999998 5567448.6899999995, 373724.33999999985 5567448.710000001, 373726.11000000034 5567448.8100000005, 373727.4199999999 5567448.9, 373745.25 5567450.07, 373752.86000000034 5567450.4399999995, 373787.51999999955 5567452.09, 373790.38999999966 5567452.23, 373807.78000000026 5567453.6, 373817.29000000004 5567454.34, 373834.5800000001 5567456.73, 373842.45999999996 5567456.800000001, 373878 5567456.5, 373963.98000000045 5567457.18, 374082.7400000002 5567437.970000001, 374090.70999999996 5567437.289999999, 374183.36000000034 5567428.82, 374199.8799999999 5567424.720000001, 374248.79000000004 5567413.1899999995, 374302.9900000002 5567396.48, 374372.6299999999 5567380.57, 374390.5700000003 5567372.98, 374491.45999999996 5567293.35, 374526.0099999998 5567271.630000001, 374536.83999999985 5567266.93, 374581.4000000004 5567247.93, 374649.13999999966 5567209, 374663.5499999998 5567208.24, 374664.3099999996 5567203.609999999, 374677.83999999985 5567201.5, 374700.51999999955 5567197.9399999995, 374790.21999999974 5567183.880000001, 374810.9299999997 5567180.279999999, 374843.33999999985 5567177.6, 374987.8499999996 5567165.68, 374994.16000000015 5567155.779999999, 375000.5700000003 5567145.890000001, 375011.36000000034 5567129.460000001, 375077.04000000004 5567105.609999999, 375086.9900000002 5567099.9399999995, 375133.7999999998 5567073.300000001, 375198.0800000001 5567038.630000001, 375220.2999999998 5567029.9399999995, 375259.2599999998 5567014.699999999, 375346.33999999985 5566986.33, 375352.78000000026 5566984.23, 375421.6200000001 5566970.140000001, 375508.51999999955 5566935.0600000005, 375534.2999999998 5566924.640000001, 375547.5099999998 5566919.3100000005, 375569.01999999955 5566909.26, 375579.4199999999 5566904.8100000005, 375590.26999999955 5566900.25, 375602.0599999996 5566895.300000001, 375617.63999999966 5566893.390000001, 375655.83999999985 5566888.42, 375685.4199999999 5566884.58, 375714.8099999996 5566880.75, 375736.7000000002 5566877.91, 375758.63999999966 5566875.0600000005, 375773.9400000004 5566872.9399999995, 375780.29000000004 5566871.98, 375786.3200000003 5566870.83, 375803.63999999966 5566868.01, 375835.4400000004 5566862.6, 375869.7000000002 5566856.77, 375912.38999999966 5566849.49, 375943.3799999999 5566830.390000001, 375948.88999999966 5566813.369999999, 375950.9900000002 5566806.58, 375954.7400000002 5566793.66, 375960.5599999996 5566774.65, 375962.8700000001 5566767.24, 375963.7999999998 5566763.050000001, 375966.1500000004 5566751.99, 375967.0999999996 5566747.140000001, 375969.38999999966 5566736, 375972.6200000001 5566721.279999999, 375982.2400000002 5566633.92, 375982.21999999974 5566583.15, 375986.1500000004 5566571.33, 375993.3200000003 5566555.529999999, 376002.5999999996 5566543.619999999, 376033.5099999998 5566520.630000001, 376047.63999999966 5566511.33, 376098.3300000001 5566482.289999999, 376100.5999999996 5566480.99, 376115.83999999985 5566472.26, 376130.2400000002 5566463.98, 376179.6200000001 5566438.140000001, 376192.9900000002 5566429.33, 376204.4500000002 5566418.09, 376213.36000000034 5566404.41, 376219.3700000001 5566389.470000001, 376251.8300000001 5566275.699999999, 376253.1200000001 5566271.6899999995, 376263.4299999997 5566241.630000001, 376278.3799999999 5566208.76, 376293.36000000034 5566178.98, 376304.20999999996 5566156.74, 376314.01999999955 5566134.050000001, 376322.98000000045 5566111.0600000005, 376331.4000000004 5566087.720000001, 376335.36000000034 5566076.539999999, 376341.4199999999 5566059.09, 376342.9000000004 5566054.17, 376344.26999999955 5566050.289999999, 376370.0800000001 5565973.720000001, 376377.1900000004 5565954.890000001, 376385.4299999997 5565936.49, 376396.1500000004 5565914.3100000005, 376416.9199999999 5565879.720000001, 376422.4500000002 5565871.35, 376425.0999999996 5565866.83, 376521.3200000003 5565709.42, 376527.4199999999 5565700.26, 376554.3300000001 5565663.460000001, 376567.8799999999 5565626.140000001, 376574.3799999999 5565591.02, 376576.1500000004 5565466.210000001, 376578.2599999998 5565448.289999999, 376585.66000000015 5565423.5, 376623.8200000003 5565375.699999999, 376640.5700000003 5565350.02, 376654.9500000002 5565326.279999999, 376669.45999999996 5565302.210000001, 376689.98000000045 5565278.17, 376754.66000000015 5565213.5, 376767.9900000002 5565196.619999999, 376776.3300000001 5565180.1, 376810.6799999997 5565079.119999999, 376817.7999999998 5565058.470000001, 376865.1799999997 5564927.630000001, 376893.4000000004 5564883.24, 376897.83999999985 5564865.24, 376895.23000000045 5564835.73, 376898.21999999974 5564817.210000001, 376905.36000000034 5564800.109999999, 376915.5800000001 5564785.9, 376920.2999999998 5564779.220000001, 376921.0499999998 5564778.300000001, 376947.6500000004 5564753.68, 376964.71999999974 5564737.880000001, 376974.6500000004 5564722.8100000005, 376977.5800000001 5564718.35, 376992.03000000026 5564696.42, 377000.36000000034 5564688.66, 377004.3499999996 5564685.640000001, 377011.21999999974 5564680.470000001, 377011.46999999974 5564680.34, 377018.61000000034 5564676.550000001, 377020.23000000045 5564675.58, 377025.4400000004 5564672.41, 377028.71999999974 5564670.119999999, 377031.29000000004 5564667.73, 377032.1900000004 5564667.289999999, 377036.5599999996 5564659.51, 377038.46999999974 5564656.109999999, 377039.8799999999 5564652.710000001, 377040.5800000001 5564650.8100000005, 377040.6799999997 5564650.58, 377042.1299999999 5564646.220000001, 377043.76999999955 5564640.359999999, 377043.9000000004 5564639.289999999, 377045.33999999985 5564627.83, 377046.75 5564616.550000001, 377048.1699999999 5564610.279999999, 377052.6299999999 5564606.630000001, 377067.20999999996 5564601.23, 377067.86000000034 5564601.07, 377069.9500000002 5564600.550000001, 377078.03000000026 5564598.539999999, 377084.1200000001 5564596.92, 377093.7599999998 5564595.01, 377099.6699999999 5564594.300000001, 377107.1299999999 5564593.23, 377117.1900000004 5564592.460000001, 377124.54000000004 5564591.800000001, 377127.79000000004 5564591.51, 377133.7599999998 5564590.98, 377143.7400000002 5564590.02, 377157.36000000034 5564587.92, 377158.5999999996 5564587.720000001, 377166.9400000004 5564586.35, 377179.20999999996 5564583.800000001, 377179.3799999999 5564582.59, 377181.86000000034 5564564.74, 377182.4900000002 5564552.119999999, 377183.4299999997 5564537.619999999, 377183.86000000034 5564535.720000001, 377184.1699999999 5564528.49, 377175.7999999998 5564527.8100000005, 377165.78000000026 5564524.16, 377165.7999999998 5564523.98, 377164.95999999996 5564523.619999999, 377164.76999999955 5564521.41, 377162.2999999998 5564519.91, 377161.7599999998 5564519.65, 377158.63999999966 5564518.119999999, 377155.1799999997 5564516.130000001, 377154.6200000001 5564515.75, 377153.08999999985 5564514.74, 377151.25 5564513.0600000005, 377149.6900000004 5564511.1, 377148.3200000003 5564509.029999999, 377146.2999999998 5564505.5600000005, 377144.3700000001 5564502.109999999, 377139.4900000002 5564492.43, 377137.5700000003 5564492.99, 377135.9000000004 5564488.140000001, 377135.2000000002 5564481.460000001, 377134.96999999974 5564479.27, 377134.4400000004 5564474.26, 377134.8099999996 5564467.6899999995, 377135.8499999996 5564450.91, 377136.3200000003 5564448.07, 377136.83999999985 5564442.93, 377137.0800000001 5564442.93, 377137.48000000045 5564439.050000001, 377137.73000000045 5564436.91, 377138.2999999998 5564432.029999999, 377139.26999999955 5564426.43, 377139.9000000004 5564426.52, 377142.53000000026 5564414.779999999, 377145.54000000004 5564415.119999999, 377150.53000000026 5564400.42, 377154.6900000004 5564395.27, 377158.1299999999 5564391, 377165.48000000045 5564381.92, 377168.13999999966 5564378.9399999995, 377179.8499999996 5564365.83, 377180.3099999996 5564365.3100000005, 377190.96999999974 5564340.130000001, 377191.9000000004 5564337.67, 377198.7000000002 5564319.5, 377218.1900000004 5564268.08, 377221.75 5564258.609999999, 377226.1699999999 5564246.779999999, 377236.1699999999 5564220.34, 377242.6200000001 5564195.119999999, 377242.8700000001 5564167.76, 377237.4000000004 5564142.91, 377226.41000000015 5564118.84, 377207.2000000002 5564091.800000001, 377189.4199999999 5564056.51, 377165.8099999996 5563987.699999999, 377144.04000000004 5563893.48, 377124.5099999998 5563844.08, 377121.51999999955 5563835.92, 377120.4900000002 5563833.220000001, 377077.04000000004 5563731.3100000005, 377074.4199999999 5563722.16, 377074.91000000015 5563712.449999999, 377092.83999999985 5563604.130000001, 377093.2400000002 5563594.43, 377091.4900000002 5563554.460000001, 377087.5999999996 5563526.460000001, 377085.6799999997 5563513.08, 377084.5700000003 5563505.880000001, 377081.5800000001 5563484.59, 377079.8799999999 5563472.49, 377080.28000000026 5563442.24, 377086.95999999996 5563372.42, 377098.8700000001 5563292.18, 377106.96999999974 5563254.029999999, 377125.0099999998 5563219.82, 377090.95999999996 5563197.27, 377047.78000000026 5563213.09, 377002.2599999998 5563217.83, 376993.5599999996 5563217.859999999, 376989.6299999999 5563217.539999999, 376817.3300000001 5563216.6, 376806.26999999955 5563216.359999999, 376665.96999999974 5563217.210000001, 376654.6200000001 5563217.41, 376633.6299999999 5563213, 376587.96999999974 5563195.390000001, 376567.8799999999 5563183.02, 376557.5800000001 5563173.5, 376406.4299999997 5563007.01, 376382.95999999996 5562989.800000001, 376351.01999999955 5562972.9, 376332.83999999985 5562967.1, 376315.5800000001 5562961.84, 376077.36000000034 5562887.1899999995, 376038.6900000004 5562884.029999999, 376032.70999999996 5562883.539999999, 376025.7999999998 5562884.630000001, 375917.5999999996 5562901.41, 375911.7000000002 5562902.33, 375901.66000000015 5562903.57, 375814.1299999999 5562910.52, 375720.5 5562913.210000001, 375585.2400000002 5562900.039999999, 375571.79000000004 5562898.77, 375557.76999999955 5562897.359999999, 375544.16000000015 5562895.800000001, 375483.53000000026 5562895.35, 375460.3300000001 5562900.300000001, 375438.61000000034 5562910.26, 375380.88999999966 5562953.5600000005, 375341.5700000003 5562986.859999999, 375305.5599999996 5563021.619999999, 375297.70999999996 5563029.390000001, 375293.21999999974 5563036.029999999, 375264.4299999997 5563078.380000001, 375212.76999999955 5563174.640000001, 375203.6699999999 5563195.4, 375203.28000000026 5563196.279999999, 375201.48000000045 5563200.4, 375197.0800000001 5563216.630000001, 375195.63999999966 5563221.9399999995, 375192.61000000034 5563233.109999999, 375190.28000000026 5563240.41, 375187.1699999999 5563250.16, 375185.23000000045 5563254.050000001, 375182.63999999966 5563259.23, 375181.79000000004 5563260.949999999, 375178.2000000002 5563268.119999999, 375178.04000000004 5563268.449999999, 375177.0999999996 5563269.99, 375176.53000000026 5563268.1, 375166.5499999998 5563283.66, 375163.8099999996 5563287.949999999, 375154.9199999999 5563301.869999999, 375147.5999999996 5563313.380000001, 375144.04000000004 5563317.8100000005, 375142.7999999998 5563319.380000001, 375129.0499999998 5563336.5600000005, 375110.7400000002 5563359.4399999995, 375101.3799999999 5563371.15, 375100.4500000002 5563372.3100000005, 375092.48000000045 5563382.24, 375083.73000000045 5563393.210000001, 375029.2400000002 5563433.9, 374909.1500000004 5563523.6, 374731.4199999999 5563642.9, 374675.7999999998 5563680.1, 374649.4000000004 5563693.710000001, 374531.7400000002 5563737.74, 374487.1900000004 5563759.24, 374420.61000000034 5563791.279999999, 374406.54000000004 5563798.1899999995, 374341.5800000001 5563829.529999999, 374286.9000000004 5563851.74, 374228.98000000045 5563871.779999999, 374178.5700000003 5563883.779999999, 374063.38999999966 5563900.59, 373944.8499999996 5563915.8100000005, 373931.4199999999 5563917.57, 373918.0999999996 5563919.289999999, 373693.03000000026 5563997.18, 373653.83999999985 5564008.74, 373582.11000000034 5564023.039999999, 373555.8799999999 5564028.369999999, 373545.0999999996 5564030.57, 373543.78000000026 5564030.710000001, 373438.41000000015 5564051.970000001, 373405.1900000004 5564064.84, 373227.2599999998 5564170.26, 373198.61000000034 5564184.380000001, 373176.1299999999 5564192.4399999995, 373165.0800000001 5564196.300000001, 373157.2000000002 5564198.48, 373092.78000000026 5564216.02, 373064.6200000001 5564225.82, 373004.2999999998 5564251.34, 372939.75 5564278.85, 372932.3499999996 5564282, 372916.76999999955 5564288.76, 372914.0999999996 5564290.02, 372893.95999999996 5564299.460000001, 372844.3499999996 5564326.01, 372778.3200000003 5564361.4399999995, 372655.46999999974 5564417.789999999, 372575.01999999955 5564457.9, 372530 5564480.449999999, 372414.5700000003 5564519.5600000005, 372408.88999999966 5564521.48, 372398.0999999996 5564523.9399999995, 372389.6699999999 5564525.92, 372270.6200000001 5564553.98, 372159.28000000026 5564574.68, 372073.28000000026 5564587.5, 372067.29000000004 5564588.369999999, 372057.3300000001 5564589.52, 371935.9900000002 5564602.789999999, 371907.75 5564605.869999999, 371723.26999999955 5564625.859999999, 371713.13999999966 5564627.08, 371746.8700000001 5564261.91, 371757.91000000015 5564178.83, 371765.0499999998 5564060.01, 371753.7999999998 5564002.9, 371734.5499999998 5563943.43, 371714.1500000004 5563852.33, 371700.9299999997 5563807.83, 371680.04000000004 5563752.91, 371650.8499999996 5563699.4399999995, 371635.38999999966 5563671.140000001, 371611.0700000003 5563625.93, 371607.61000000034 5563619.51, 371602.4400000004 5563607.359999999, 371595.4299999997 5563590.93, 371592.5800000001 5563584.24, 371581.83999999985 5563554.75, 371569.7599999998 5563530.17, 371566.7999999998 5563525.720000001, 371559.23000000045 5563513.43, 371553.63999999966 5563506.1, 371539.5700000003 5563485.550000001, 371508.1200000001 5563431.529999999, 371504.78000000026 5563418.449999999, 371504.0800000001 5563408.8100000005, 371503.7999999998 5563404.83, 371503.78000000026 5563404.529999999, 371503.6299999999 5563402.57, 371502.9900000002 5563393.8100000005, 371502.8300000001 5563391.59, 371498.5599999996 5563383.23, 371497.0499999998 5563380.279999999, 371496.1699999999 5563378.57, 371490.88999999966 5563371.890000001, 371470.4400000004 5563345.98, 371465.0999999996 5563323.08, 371463.4299999997 5563315.9, 371457.96999999974 5563290.24, 371457.11000000034 5563272.470000001, 371464.36000000034 5563239.210000001, 371477.6299999999 5563212.33, 371506.71999999974 5563159.039999999, 371545.1900000004 5563110.42, 371564.13999999966 5563091.07, 371585.9199999999 5563078.41, 371589.5099999998 5563076.390000001, 371607.2999999998 5563065.93, 371638.0700000003 5563041.48, 371644.83999999985 5563032.32, 371656.2400000002 5563017.289999999, 371666.76999999955 5563002.859999999, 371704.5499999998 5562932.9, 371725.6699999999 5562901.3100000005, 371786.4500000002 5562830.550000001, 371811.96999999974 5562795.800000001, 371819.29000000004 5562785.9399999995, 371822.33999999985 5562781.789999999, 371864.3200000003 5562724.77, 371920.13999999966 5562676.289999999, 371938.86000000034 5562655.1899999995, 371931.6699999999 5562650.43, 371947.6799999997 5562635.35, 371963.73000000045 5562610.42, 371965.88999999966 5562607.0600000005, 371968.6299999999 5562602.800000001, 371974.4299999997 5562562.35, 371975.28000000026 5562533.4399999995, 371974.1799999997 5562497.91, 371973.79000000004 5562493.57, 371970.6699999999 5562458.779999999, 371970.71999999974 5562447.43, 371970.86000000034 5562421.449999999, 371970.8700000001 5562420.15, 371969.3099999996 5562420.140000001, 371969.28000000026 5562417.66, 371970.8799999999 5562417.67, 371970.91000000015 5562411.67, 371971 5562393.949999999, 371974.8499999996 5562381.449999999, 371971.4199999999 5562376.699999999, 371973.53000000026 5562374.48, 371968.2599999998 5562370.17, 371964.3700000001 5562358.43, 371962.38999999966 5562352.4399999995, 371963.1900000004 5562352.380000001, 371962.0999999996 5562347.199999999, 371961.51999999955 5562341.52, 371961.08999999985 5562337.289999999, 371960 5562328.369999999, 371959.6699999999 5562320.26, 371959.0999999996 5562309.779999999, 371959.01999999955 5562308.48, 371957.53000000026 5562284.1899999995, 371955.3799999999 5562270.17, 371954.5700000003 5562264.76, 371952.5099999998 5562252.220000001, 371951.78000000026 5562247.84, 371951.0800000001 5562244.119999999, 371949.83999999985 5562232.369999999, 371949.4199999999 5562228.380000001, 371948.11000000034 5562215.970000001, 371945.36000000034 5562196.279999999, 371943.7000000002 5562183.43, 371942.58999999985 5562176.539999999, 371939.2000000002 5562162.949999999, 371934.0599999996 5562146.609999999, 371931.95999999996 5562139.9399999995, 371925.9900000002 5562126.119999999, 371916.4500000002 5562104.35, 371910.1699999999 5562089.65, 371898.51999999955 5562062.59, 371893.3799999999 5562040.9399999995, 371891.75 5562021.17, 371904.0999999996 5561940.039999999, 371873 5561908.529999999, 371860.6900000004 5561896.039999999, 371853.25 5561882.18, 371851.25 5561878.4399999995, 371848.7400000002 5561873.76, 371841.75 5561841.0600000005, 371834.16000000015 5561803.17, 371823.7400000002 5561749.109999999, 371819.26999999955 5561725.050000001, 371790.91000000015 5561648.49, 371781.6699999999 5561621.93, 371766.01999999955 5561590.199999999, 371754.5499999998 5561563.800000001, 371737.1500000004 5561514.41, 371730.4299999997 5561496.43, 371726.8799999999 5561486.02, 371721.4299999997 5561453.869999999, 371722.5800000001 5561386.4399999995, 371718.4199999999 5561345.300000001, 371721.0800000001 5561320.18, 371698.95999999996 5561302.390000001, 371694.3700000001 5561301.58, 371688.3200000003 5561300.779999999, 371669.38999999966 5561308.779999999, 371639.53000000026 5561321.17, 371488.66000000015 5561433.369999999, 371481 5561439.039999999, 371474.48000000045 5561443.859999999, 371428.0700000003 5561478.34, 371397.3799999999 5561503.949999999, 371265.75 5561626.15, 371257.4900000002 5561633.93, 371248.9900000002 5561641.8100000005, 371157.91000000015 5561726.210000001, 371112.41000000015 5561768.5, 371091.88999999966 5561779.01, 371069.1900000004 5561783.16, 371054.5599999996 5561781.8100000005, 370896.6299999999 5561766.85, 370854.9299999997 5561766.68, 370849.91000000015 5561767.43, 370821.63999999966 5561771.699999999, 370811.7999999998 5561773.23, 370803.1200000001 5561775.91, 370771.4299999997 5561785.67, 370679.73000000045 5561826.880000001, 370653.01999999955 5561831.18, 370510.29000000004 5561854.5, 370476.8300000001 5561860.1, 370437.0800000001 5561928.16, 370417.1299999999 5561963.51, 370412.45999999996 5561971.779999999, 370409.28000000026 5561977.460000001, 370398.7000000002 5561996.449999999, 370360.21999999974 5562072.24, 370340.54000000004 5562104.779999999, 370337.13999999966 5562108.09, 370323.1699999999 5562121.66, 370312.4199999999 5562132.09, 370302.45999999996 5562141.77, 370282.98000000045 5562160.6899999995, 370270.36000000034 5562178.15, 370255.58999999985 5562198.789999999, 370247.88999999966 5562209.210000001, 370235.73000000045 5562226.01, 370226.04000000004 5562239.27, 370224.1799999997 5562241.85, 370207.73000000045 5562264.82, 370195.75 5562281.529999999, 370180.2000000002 5562303.26, 370168.70999999996 5562319.3100000005, 370166.23000000045 5562322.279999999, 370160.1500000004 5562329.57, 370151.04000000004 5562338.6899999995, 370147.4900000002 5562345.49, 370141.36000000034 5562357.619999999, 370132.83999999985 5562374.359999999, 370128.0700000003 5562383.76, 370125.2999999998 5562388.4399999995, 370120.6900000004 5562395.460000001, 370119.70999999996 5562396.93, 370116.28000000026 5562401.550000001, 370115.9199999999 5562402.029999999, 370111.20999999996 5562408.289999999, 370107.79000000004 5562412.82, 370104.1500000004 5562417.65, 370093.48000000045 5562432.720000001, 370092.88999999966 5562433.52, 370088.70999999996 5562439.49, 370087.0599999996 5562441.550000001, 370084.2400000002 5562444.1899999995, 370080.4500000002 5562446.609999999, 370071.83999999985 5562451.789999999, 370067.3700000001 5562452.43, 370059.21999999974 5562451.220000001, 370048.4199999999 5562447.65, 370048.1699999999 5562447.57, 370043.7599999998 5562445.380000001, 370042.78000000026 5562444.880000001, 370038.8099999996 5562442.85, 370035.36000000034 5562440.880000001, 370026.8799999999 5562436.279999999, 370022.0499999998 5562433.67, 370018.83999999985 5562431.93, 370001.96999999974 5562422.68, 370003.83999999985 5562409, 370006.7599999998 5562394, 370010.29000000004 5562375.43, 370010.38999999966 5562370.73, 370010.5 5562365.65, 370011.8499999996 5562360.789999999, 370013.1900000004 5562356.32, 370008.2999999998 5562346.369999999, 369999.28000000026 5562345.470000001, 369993.7400000002 5562343.470000001, 369979.51999999955 5562339, 369965.45999999996 5562334.460000001, 369949.79000000004 5562329.210000001, 369938.1500000004 5562325.5600000005, 369936.8300000001 5562325.34, 369917.7999999998 5562322.43, 369907.1799999997 5562320.66, 369893.83999999985 5562318.32, 369888.0999999996 5562317.119999999, 369860.0099999998 5562310.93, 369847.5 5562308.609999999, 369797.88999999966 5562299.199999999, 369785.0800000001 5562296.8100000005, 369627.2000000002 5562263.4, 369576.51999999955 5562254.16, 369544.3099999996 5562252.949999999, 369535.5499999998 5562252.67, 369485.9000000004 5562263.279999999, 369430.53000000026 5562282.75, 369401.20999999996 5562289.49, 369394.5 5562289.3100000005, 369377.1299999999 5562288.84, 369375.54000000004 5562288.800000001, 369356.9500000002 5562278.67, 369355.7000000002 5562277.99, 369318.6900000004 5562239.970000001, 369298.4299999997 5562219.039999999, 369264.75 5562195.470000001, 369235.5099999998 5562180.67, 369218.9500000002 5562172.41, 369123.73000000045 5562124.91, 369081.5999999996 5562108.6899999995, 369025.08999999985 5562089.789999999, 369003.9900000002 5562079.77, 368968.6900000004 5562059, 368851.8799999999 5561987.32, 368844.46999999974 5561982.789999999, 368818.25 5561964.449999999, 368793.26999999955 5561944.35, 368771.28000000026 5561932.65, 368747.88999999966 5561927.57, 368716.6799999997 5561925.59, 368694.2999999998 5561921.82, 368688.38999999966 5561921.84, 368682.51999999955 5561920.789999999, 368677.5999999996 5561919.1899999995, 368676.6200000001 5561918.869999999, 368665.3700000001 5561914.1899999995, 368660.4000000004 5561911.869999999, 368646.51999999955 5561905.369999999, 368643.4900000002 5561905.039999999, 368641.1900000004 5561904.779999999, 368620.4500000002 5561893.33, 368620.1500000004 5561893.17, 368608.8700000001 5561887.380000001, 368583.9000000004 5561874.57, 368571.53000000026 5561868.58, 368558.8200000003 5561865.92, 368537.83999999985 5561863.33, 368524.9400000004 5561861.949999999, 368517.7599999998 5561861.01, 368505.9299999997 5561859.24, 368501.8099999996 5561858.619999999, 368496.66000000015 5561857.85, 368485.38999999966 5561854.91, 368475.9400000004 5561851.960000001, 368462.2000000002 5561847.6, 368458.38999999966 5561846.390000001, 368438.5499999998 5561839.640000001, 368435.08999999985 5561838.35, 368426.53000000026 5561835.279999999, 368423.36000000034 5561834.130000001, 368412.1900000004 5561830.859999999, 368407.7400000002 5561829.550000001, 368403.53000000026 5561829.380000001, 368392.13999999966 5561826.48, 368381.3300000001 5561824.16, 368374.61000000034 5561823.59, 368356.04000000004 5561824.33, 368347.3799999999 5561824.68, 368341.7400000002 5561821.65, 368334.25 5561823.890000001, 368330.1900000004 5561830.48, 368329.7000000002 5561830.050000001, 368326.0499999998 5561834.76, 368315.78000000026 5561849.539999999, 368308.6200000001 5561859.27, 368304.4000000004 5561864.83, 368300.8099999996 5561869.550000001, 368287.3499999996 5561884.85, 368281.5599999996 5561889.710000001, 368274.9199999999 5561893.75, 368254.6699999999 5561901.130000001, 368250.9299999997 5561901.880000001, 368246.0800000001 5561902.890000001, 368244.03000000026 5561903.3100000005, 368235.4199999999 5561904.43, 368229.79000000004 5561901.880000001, 368227.0700000003 5561902.73, 368221.5800000001 5561908.369999999, 368219.9900000002 5561910.109999999, 368222.41000000015 5561914.449999999, 368225.73000000045 5561930.470000001, 368225.88999999966 5561936.75, 368225.1500000004 5561942.92, 368221.6299999999 5561955.49, 368218.26999999955 5561964.109999999, 368215.8499999996 5561969.029999999, 368214.5700000003 5561970.8100000005, 368210.8700000001 5561975.949999999, 368205.2400000002 5561982.359999999, 368198.66000000015 5561988.66, 368186.0499999998 5561997.8100000005, 368180.6799999997 5562001.710000001, 368174.9000000004 5562006.23, 368157.48000000045 5562019.82, 368150.0800000001 5562025.5600000005, 368115.04000000004 5562054.460000001, 368113.3700000001 5562055.98, 368113.8700000001 5562056.529999999, 368108.33999999985 5562061.8100000005, 368100.16000000015 5562070.0600000005, 368092.98000000045 5562077.75, 368088.25 5562083.02, 368084.4299999997 5562087.48, 368076.4000000004 5562097.83, 368069.53000000026 5562100.619999999, 368069.3300000001 5562100.91, 368056.1900000004 5562119.1, 368050.4900000002 5562126.99, 368048.3099999996 5562130, 368047.3200000003 5562131.380000001, 368046.8</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-002" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7100-002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-002" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7100-002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108963</v>
       </c>
       <c r="O2" s="3">
-        <v>46212.80501402294</v>
+        <v>46260.66296469085</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25322</v>
       </c>
       <c r="S2" s="3">
         <v>28994</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>