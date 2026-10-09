--- v5 (2026-07-14)
+++ v6 (2026-10-09)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Rheingebiet von Bingen bis Koblenz</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-001</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7100-001.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7100-001.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((404496.70999999996 5563769.449999999, 404489.8499999996 5563771.33, 404475.48000000045 5563774.1899999995, 404466.58999999985 5563776.08, 404444.08999999985 5563776.109999999, 404440.75 5563775.289999999, 404426.83999999985 5563771.949999999, 404425 5563769.07, 404423.76999999955 5563769.32, 404420.96999999974 5563769.869999999, 404414.46999999974 5563771.25, 404400.25 5563766.17, 404389.7400000002 5563762.41, 404385.4000000004 5563759.630000001, 404347.13999999966 5563735.16, 404317.5599999996 5563714.970000001, 404275.26999999955 5563700.869999999, 404232.6799999997 5563698.210000001, 404103.4900000002 5563682.109999999, 404091.1500000004 5563683.0600000005, 404027.8799999999 5563699.77, 403999.58999999985 5563706.91, 403963.96999999974 5563712.960000001, 403914.21999999974 5563718.970000001, 403869.58999999985 5563726.789999999, 403849.3300000001 5563725.17, 403829.8300000001 5563720.02, 403791.83999999985 5563689.76, 403756.1699999999 5563667.199999999, 403730.5099999998 5563657.949999999, 403668.4400000004 5563640.970000001, 403635.0599999996 5563629.76, 403608.3200000003 5563611.6899999995, 403590.61000000034 5563594, 403562.70999999996 5563563.779999999, 403554.0099999998 5563549.9, 403539.91000000015 5563522.380000001, 403520.41000000015 5563485.220000001, 403505.03000000026 5563460.880000001, 403480.61000000034 5563435.65, 403463.8499999996 5563416.24, 403435.8700000001 5563370.51, 403415.45999999996 5563350.050000001, 403397.45999999996 5563343.83, 403382.8700000001 5563341.859999999, 403356.33999999985 5563341.029999999, 403303.98000000045 5563344.33, 403252.66000000015 5563350.470000001, 403230.83999999985 5563347.199999999, 403207.11000000034 5563337.25, 403178.75 5563321.65, 403159.01999999955 5563306.369999999, 403148.03000000026 5563291.470000001, 403109.75 5563234.91, 403084 5563216.74, 403065.5099999998 5563203.02, 403064.7999999998 5563202.4399999995, 403063.8300000001 5563201.67, 403048.2400000002 5563192.25, 403046.3099999996 5563195.8100000005, 403045.20999999996 5563197.42, 403029.08999999985 5563192.289999999, 403005.5099999998 5563188.470000001, 402991.78000000026 5563186.93, 402977.3799999999 5563185.35, 402977.4299999997 5563183.57, 402977.5800000001 5563181.9399999995, 402966.98000000045 5563180.4399999995, 402956.4299999997 5563181.539999999, 402934.8300000001 5563188.43, 402927.53000000026 5563191.08, 402924.04000000004 5563192.34, 402920.0700000003 5563192.49, 402916.9400000004 5563193.99, 402894.51999999955 5563210.359999999, 402896.86000000034 5563213.380000001, 402897.2999999998 5563213.960000001, 402899.2599999998 5563216.49, 402885.4500000002 5563227.9, 402882.6299999999 5563229.869999999, 402881.4400000004 5563230.4, 402878.7599999998 5563231.300000001, 402873.5999999996 5563232.890000001, 402864.8799999999 5563234.949999999, 402863.4199999999 5563235.140000001, 402839.13999999966 5563238.640000001, 402831.71999999974 5563239.58, 402802.46999999974 5563244.109999999, 402798.7599999998 5563244.5, 402784.3499999996 5563248.630000001, 402780.5499999998 5563249.640000001, 402775.0499999998 5563251.17, 402755.8200000003 5563260.51, 402751.8700000001 5563262.4, 402731.6900000004 5563274.48, 402727.6500000004 5563276.779999999, 402706.1699999999 5563290.43, 402679.5999999996 5563304.73, 402644.5599999996 5563321.93, 402629.28000000026 5563326.630000001, 402628.3300000001 5563324.859999999, 402622.79000000004 5563325.48, 402615.26999999955 5563334.77, 402596.6500000004 5563344.59, 402588.3200000003 5563350.25, 402583.6200000001 5563354.43, 402578.1799999997 5563360.529999999, 402571.1900000004 5563369.289999999, 402555.04000000004 5563387.18, 402523.78000000026 5563421.619999999, 402522.95999999996 5563422.529999999, 402516.6500000004 5563427.140000001, 402509.25 5563430.27, 402499.6200000001 5563433.380000001, 402486.61000000034 5563437.08, 402483.8099999996 5563437.699999999, 402471.2000000002 5563439.68, 402455.70999999996 5563440.720000001, 402438.5099999998 5563441.1, 402410.0800000001 5563440.43, 402391.01999999955 5563441.279999999, 402371.83999999985 5563443.25, 402362.0599999996 5563444.85, 402359.54000000004 5563445.630000001, 402352.1799999997 5563447.92, 402335.7599999998 5563454.6899999995, 402324.8499999996 5563458.09, 402321.75 5563458.73, 402311.9199999999 5563457.5600000005, 402306.3099999996 5563455.67, 402302.6699999999 5563455.51, 402292.78000000026 5563453.199999999, 402290.28000000026 5563452.130000001, 402279.98000000045 5563446.84, 402271.6299999999 5563442.5600000005, 402264.58999999985 5563440.949999999, 402259.38999999966 5563439.130000001, 402253.20999999996 5563438, 402251.58999999985 5563437.3100000005, 402245.3200000003 5563434.699999999, 402236.6500000004 5563431.960000001, 402230.5999999996 5563430.039999999, 402225.2999999998 5563428.359999999, 402213.1900000004 5563423.8100000005, 402211.75 5563422.65, 402210.5800000001 5563421.710000001, 402210.23000000045 5563422.18, 402193.3300000001 5563417, 402191.5800000001 5563416.460000001, 402191.0800000001 5563417.48, 402186.63999999966 5563416.449999999, 402181.7999999998 5563415.18, 402177.98000000045 5563413.800000001, 402174.6799999997 5563412.09, 402171.26999999955 5563409.82, 402166.45999999996 5563406.08, 402155.0800000001 5563396.470000001, 402154.6200000001 5563396.09, 402153.9400000004 5563395.34, 402150.3700000001 5563392.6, 402147.76999999955 5563390.98, 402147.54000000004 5563390.9, 402146.01999999955 5563390.470000001, 402140.9500000002 5563389.4, 402140.3700000001 5563389.119999999, 402139.8300000001 5563389.460000001, 402126.1299999999 5563374.550000001, 402123.9400000004 5563372.02, 402110.1699999999 5563357.42, 402100.53000000026 5563346.32, 402084.03000000026 5563329.07, 402083.70999999996 5563328.74, 402089.33999999985 5563321.65, 402085.95999999996 5563315.67, 402085.79000000004 5563315.34, 402085.46999999974 5563314.779999999, 401974.46999999974 5563206.539999999, 401908.46999999974 5563255.74, 401735.28000000026 5563440.859999999, 401710.0800000001 5563469.99, 401625.9400000004 5563571.65, 401536.8099999996 5563699.74, 401482.83999999985 5563828.109999999, 401464.2999999998 5563903.77, 401422.2400000002 5564076.720000001, 401385.33999999985 5564233.93, 401351.7400000002 5564331.51, 401324.5999999996 5564415.99, 401297.33999999985 5564487.279999999, 401268.1299999999 5564574.390000001, 401233.28000000026 5564657.34, 401159.51999999955 5564778.16, 401076.0800000001 5564874.359999999, 400982.7599999998 5564965.26, 400760.1799999997 5565160.949999999, 400724.70999999996 5565193.92, 400695.95999999996 5565230.8100000005, 400641.23000000045 5565284.1, 400491.16000000015 5565399.390000001, 400423.1900000004 5565434.109999999, 400376.63999999966 5565451.4, 400333.5 5565466.5, 400291.8099999996 5565480.470000001, 400186.2000000002 5565527.539999999, 400058.9400000004 5565580.300000001, 399950.7599999998 5565599.359999999, 399858.01999999955 5565605.359999999, 399740.20999999996 5565605.0600000005, 399618.2999999998 5565594.58, 399503.53000000026 5565591.92, 399446.4500000002 5565596.140000001, 399418.96999999974 5565597.42, 399380.2400000002 5565600.890000001, 399304.38999999966 5565611.880000001, 399262.86000000034 5565619.449999999, 399163.8499999996 5565644.220000001, 399088.38999999966 5565671.49, 398977.3300000001 5565729.65, 398872.6299999999 5565798.4, 398823.20999999996 5565850.17, 398744.23000000045 5565946.619999999, 398696.0800000001 5566044.18, 398647.6900000004 5566182.029999999, 398630.83999999985 5566235.84, 398622.0599999996 5566384.26, 398648.8200000003 5566508.68, 398656.66000000015 5566538.25, 398678.4199999999 5566594.539999999, 398699.6900000004 5566649.6, 398740.5499999998 5566713.01, 398759.7599999998 5566740.890000001, 398856.03000000026 5566856.369999999, 399019.29000000004 5567022.460000001, 399161.5099999998 5567113.98, 399239.23000000045 5567174.99, 399292.0700000003 5567210.210000001, 399333.29000000004 5567246.41, 399364.46999999974 5567246.4399999995, 399429.8700000001 5567263.66, 399459.0499999998 5567278.619999999, 399573.0599999996 5567308.050000001, 399655.70999999996 5567333.9399999995, 399817.96999999974 5567370.57, 400146.33999999985 5567398.67, 400292.33999999985 5567367.529999999, 400461.5599999996 5567335.27, 400501.4900000002 5567327.99, 400624.46999999974 5567288.02, 400669.3799999999 5567268.609999999, 400785.3700000001 5567233.41, 400839.88999999966 5567229.16, 400890.78000000026 5567217.199999999, 400932.0800000001 5567202.640000001, 401066.8099999996 5567169.32, 401198.45999999996 5567151.9, 401280.5499999998 5567133.710000001, 401325.9000000004 5567123.140000001, 401386.46999999974 5567109.07, 401608.38999999966 5567062.890000001, 401774.13999999966 5567039.1, 401840.23000000045 5567022.34, 402008.38999999966 5566948.789999999, 402174.98000000045 5566862.5600000005, 402432.63999999966 5566842.23, 402520.5700000003 5566846.140000001, 402648.54000000004 5566864.52, 402865.86000000034 5566882.949999999, 402911.66000000015 5566893.039999999, 403046.25 5566921.640000001, 403143.25 5566950.41, 403325.2599999998 5567030.699999999, 403459.1799999997 5567110.34, 403586.1299999999 5567232.16, 403658.5800000001 5567319.84, 403740.6699999999 5567430.52, 403752.51999999955 5567444.52, 403805.33999999985 5567535.039999999, 403848.0099999998 5567622.51, 403884.0800000001 5567707.17, 403913.2000000002 5567794.08, 403945.8300000001 5567933.220000001, 403951.26999999955 5568007.92, 403952.23000000045 5568066.890000001, 403948.4400000004 5568123.32, 403948.0800000001 5568165.48, 403942.01999999955 5568253.210000001, 403938.41000000015 5568305.609999999, 403919.33999999985 5568399.16, 403871.8799999999 5568562.390000001, 403779.1900000004 5568873.98, 403701.0999999996 5569092.210000001, 403463.45999999996 5569366.25, 403367.6500000004 5569484.390000001, 403179.0700000003 5569673.35, 403140.51999999955 5569711.76, 402961.9000000004 5569891.8100000005, 402935.71999999974 5569918.23, 402708.48000000045 5570133.32, 402633.48000000045 5570211.539999999, 402346.21999999974 5570512.6, 402245.3099999996 5570610.890000001, 402152.4400000004 5570692.24, 401916.6799999997 5570917.23, 401842.78000000026 5570996.279999999, 401661.16000000015 5571192.24, 401642.6799999997 5571211.17, 401549.5700000003 5571312.24, 401442.46999999974 5571400.42, 401346.4199999999 5571478.84, 401198.8099999996 5571599.369999999, 401145.8300000001 5571642.970000001, 401065.1900000004 5571710.65, 401002.58999999985 5571779.07, 400964.8099999996 5571825.59, 400826.73000000045 5571995.68, 400705.6500000004 5572141.91, 400668.8799999999 5572240.17, 400630.5999999996 5572342.140000001, 400593.51999999955 5572400.119999999, 400419.79000000004 5572671.73, 400411.29000000004 5572685.01, 400388.6699999999 5572764.18, 400343.26999999955 5572855.34, 400327.2999999998 5572864.460000001, 400215.25 5573045.640000001, 400209.5 5573055.23, 400155.96999999974 5573144.460000001, 400020.1500000004 5573371.1899999995, 400009.9500000002 5573451.199999999, 399944.51999999955 5573618.4, 399923.5099999998 5573649.98, 399884.03000000026 5573709.300000001, 399873.36000000034 5573723.960000001, 399836.7599999998 5573853.66, 399830.16000000015 5573876.529999999, 399798.0499999998 5573996.98, 399703.88999999966 5574191.18, 399657.79000000004 5574325.779999999, 399630.16000000015 5574442.710000001, 399622.5999999996 5574509.98, 399609.7999999998 5574621.99, 399602.41000000015 5574814.6, 399565.1500000004 5575123.5600000005, 399555.5 5575210.75, 399550.3700000001 5575259.74, 399538.3499999996 5575397.359999999, 399555.6799999997 5575514.9399999995, 399668.58999999985 5575775.41, 399735.4299999997 5575955.15, 399804.8700000001 5576182.91, 399879.0599999996 5576394.859999999, 399929.33999999985 5576549.59, 399921.1200000001 5576552.43, 399827.0099999998 5576583.52, 399792.4500000002 5576594.609999999, 399779.6699999999 5576598.75, 399777.9299999997 5576594.470000001, 399719.7000000002 5576613.609999999, 399710.54000000004 5576616.609999999, 399682.1299999999 5576624.710000001, 399659.45999999996 5576629.9399999995, 399629.0800000001 5576633.99, 399600.0599999996 5576634.59, 399585.58999999985 5576634.52, 399584.5 5576634.49, 399579.75 5576634.3100000005, 399577.38999999966 5576634.199999999, 399576.3499999996 5576634.17, 399558.58999999985 5576633.119999999, 399535.7000000002 5576633.32, 399518.8799999999 5576634.630000001, 399497.53000000026 5576638.380000001, 399477.29000000004 5576644.460000001, 399462.3200000003 5576650.449999999, 399457.13999999966 5576653.300000001, 399455.03000000026 5576654.449999999, 399449.9000000004 5576656.92, 399448.6299999999 5576657.529999999, 399443.95999999996 5576659.869999999, 399434.4299999997 5576644.8100000005, 399423.4199999999 5576631.76, 399412.4500000002 5576621.550000001, 399400.8799999999 5576613.52, 399386.78000000026 5576605.789999999, 399372.2400000002 5576600.24, 399371.45999999996 5576599.949999999, 399363.28000000026 5576597.41, 399357.5700000003 5576595.6, 399348.3799999999 5576592.720000001, 399341.38999999966 5576591.08, 399326.28000000026 5576587.199999999, 399293.86000000034 5576581.0600000005, 399266.1299999999 5576573.93, 399254.95999999996 5576570.029999999, 399249.0700000003 5576568.5, 399232.6200000001 5576562.07, 399232.0999999996 5576561.83, 399207.6799999997 5576551.42, 399203.1299999999 5576548.74, 399195.1799999997 5576544.07, 399189.9900000002 5576541.02, 399187.4299999997 5576539.109999999, 399176.33999999985 5576530.82, 399167.0599999996 5576523.960000001, 399155.58999999985 5576514.74, 399136.5999999996 5576496.92, 399129 5576488.949999999, 399111.8300000001 5576470.92, 399117.4900000002 5576465.49, 399102.86000000034 5576450.949999999, 399061.2999999998 5576415.43, 399019.5800000001 5576385.720000001, 398989.1900000004 5576370, 398974.70999999996 5576361.6, 398964.33999999985 5576355.58, 398947.5599999996 5576347.470000001, 398929.83999999985 5576338.890000001, 398926.1699999999 5576338.02, 398918.6299999999 5576336.23, 398919.3799999999 5576335.24, 398922.9299999997 5576330.51, 398918.61000000034 5576328.98, 398852.2599999998 5576305.5600000005, 398752.8099999996 5576290.699999999, 398695.4900000002 5576289.77, 398623.26999999955 5576299.98, 398501.0499999998 5576313.1, 398445.78000000026 5576319.359999999, 398439.8799999999 5576320.029999999, 398438.76999999955 5576320.140000001, 398438.3099999996 5576320.210000001, 398425.0499999998 5576321.710000001, 398419.7400000002 5576322.3100000005, 398403 5576324.210000001, 398365.70999999996 5576325.9, 398347.8499999996 5576333.630000001, 398307.6500000004 5576338.07, 398241 5576335.42, 398157.7000000002 5576318.890000001, 398132.9199999999 5576299.4399999995, 398112.3099999996 5576287.699999999, 398110.33999999985 5576263.76, 398105.51999999955 5576241.34, 398074.6299999999 5576197.15, 398050.5700000003 5576148.359999999, 398034.9500000002 5576118.5600000005, 398015.4400000004 5576099.220000001, 397996.3300000001 5576087.52, 397976.7400000002 5576081.58, 397947.7000000002 5576076.199999999, 397927.88999999966 5576075.460000001, 397907.4400000004 5576077.67, 397890.5700000003 5576086.84, 397869.0499999998 5576041.640000001, 397856.01999999955 5576014.26, 397849.4299999997 5575994.789999999, 397843.91000000015 5575941.949999999, 397833.01999999955 5575897.25, 397836.16000000015 5575828.75, 397836.4299999997 5575822.75, 397843.88999999966 5575743.720000001, 397841.3200000003 5575727.789999999, 397840.54000000004 5575722.73, 397838.0499999998 5575722.68, 397838.0099999998 5575717.890000001, 397837.83999999985 5575688.9399999995, 397839.86000000034 5575648.57, 397838.9000000004 5575633.109999999, 397836.6200000001 5575589.289999999, 397826.58999999985 5575505.52, 397825.4000000004 5575496.380000001, 397821.46999999974 5575466.210000001, 397816.4900000002 5575435.289999999, 397809.0800000001 5575410.01, 397794.3099999996 5575372.98, 397773.8700000001 5575329.01, 397743.08999999985 5575287.08, 397714.8499999996 5575246.119999999, 397674.28000000026 5575210.8100000005, 397646 5575183.0600000005, 397600.1299999999 5575148.26, 397550.2599999998 5575109.550000001, 397504.11000000034 5575067.109999999, 397457.2999999998 5575021.85, 397416.79000000004 5574987.74, 397396.03000000026 5574963.41, 397371.03000000026 5574939.039999999, 397328.0099999998 5574899.5600000005, 397303.1500000004 5574869.84, 397244.5099999998 5574831.949999999, 397192.8499999996 5574793.91, 397169.7400000002 5574770.300000001, 397156.51999999955 5574756.539999999, 397120.28000000026 5574731.58, 397100.6799999997 5574729, 397074.5499999998 5574713.699999999, 397063.8200000003 5574704.4, 397044.46999999974 5574682.800000001, 397027.5700000003 5574654.5, 397010.5800000001 5574619.51, 397003.08999999985 5574587.84, 397003.2599999998 5574557.33, 397006.4400000004 5574525.5600000005, 397017.6900000004 5574460.619999999, 397038.1799999997 5574354.359999999, 397043.6799999997 5574320.550000001, 397047.6200000001 5574280.24, 397048.38999999966 5574235.09, 397048.76999999955 5574184.15, 397052.8300000001 5574116.85, 397057.16000000015 5574087.289999999, 397052.2000000002 5574012.609999999, 397041.28000000026 5573943.630000001, 397018.9199999999 5573824.279999999, 396999.3300000001 5573720.08, 396969.73000000045 5573551.76, 396968.95999999996 5573514.58, 396969.5 5573502.869999999, 396970.46999999974 5573482.25, 396980.26999999955 5573452.3100000005, 396995.7599999998 5573421.890000001, 397001.3499999996 5573414.67, 397017.1200000001 5573394.34, 397086.13999999966 5573334.390000001, 397137.9199999999 5573296.32, 397183.7400000002 5573257.5600000005, 397226.7000000002 5573204.49, 397266.29000000004 5573172.630000001, 397305.25 5573146.48, 397337.1299999999 5573113.3100000005, 397362.2999999998 5573081.34, 397387.66000000015 5573066.5600000005, 397418.95999999996 5573042.76, 397454.5999999996 5573011.8100000005, 397482.7999999998 5572990.35, 397524.7400000002 5572958.83, 397576.61000000034 5572933.66, 397616.2000000002 5572913.390000001, 397652.36000000034 5572888.550000001, 397680.45999999996 5572867.720000001, 397726.23000000045 5572824.0600000005, 397755.9199999999 5572792.41, 397803.0499999998 5572719.630000001, 397818.9400000004 5572697.140000001, 397835.46999999974 5572666.050000001, 397846.75 5572630.59, 397850.1900000004 5572593.960000001, 397850.86000000034 5572586.91, 397851.2400000002 5572582.869999999, 397852.9299999997 5572564.83, 397849.0499999998 5572545.970000001, 397843.5999999996 5572502.449999999, 397839.23000000045 5572466.24, 397825.11000000034 5572419.67, 397813.2400000002 5572383.029999999, 397789.2999999998 5572336.23, 397761.16000000015 5572293.050000001, 397730.1200000001 5572254.640000001, 397693.6699999999 5572221.01, 397633.9900000002 5572170.67, 397607.36000000034 5572151.869999999, 397528.8200000003 5572111.630000001, 397453.76999999955 5572073.380000001, 397376.6699999999 5572036.58, 397286.28000000026 5571990.83, 397206.6900000004 5571951.109999999, 397118.98000000045 5571908.67, 397045.6900000004 5571871.48, 396976.4199999999 5571836.66, 396903.6900000004 5571801.24, 396880.03000000026 5571786.07, 396849.7000000002 5571768.35, 396825.3099999996 5571752.3100000005, 396797.4299999997 5571730.15, 396764.8200000003 5571702.300000001, 396741.6699999999 5571681.52, 396695.46999999974 5571632.35, 396686.9000000004 5571618.640000001, 396683.66000000015 5571615.8100000005, 396679.96999999974 5571612.960000001, 396674.86000000034 5571609.470000001, 396668.16000000015 5571603.02, 396645.5700000003 5571577.67, 396639.53000000026 5571570.869999999, 396619.9900000002 5571551.43, 396601.63999999966 5571532.6, 396599.88999999966 5571529.619999999, 396598.0599999996 5571526.49, 396589.25 5571519.640000001, 396548.53000000026 5571473.73, 396530.4900000002 5571440.8100000005, 396526.6500000004 5571432.1899999995, 396516.5700000003 5571409.59, 396515.7599999998 5571405.09, 396509.3300000001 5571371.77, 396508.3700000001 5571366.779999999, 396508.4500000002 5571361.57, 396508.96999999974 5571328.15, 396510.8499999996 5571319.470000001, 396519.0099999998 5571292.84, 396521.01999999955 5571287.18, 396530.3799999999 5571264.529999999, 396540.6200000001 5571239.77, 396541.9900000002 5571236.4399999995, 396549.48000000045 5571222.25, 396555.8099999996 5571200.789999999, 396561.5 5571181.33, 396563.0499999998 5571176.380000001, 396565.46999999974 5571165.6899999995, 396568.16000000015 5571153.779999999, 396566.8499999996 5571149.199999999, 396565.7000000002 5571145.18, 396582.8799999999 5571098.67, 396588.6200000001 5571086.73, 396590.71999999974 5571080.640000001, 396593.2000000002 5571073.369999999, 396599.2400000002 5571065.119999999, 396607.7599999998 5571044.5600000005, 396607.36000000034 5571035.66, 396631.3200000003 5570968.32, 396639.91000000015 5570943.15, 396648.4199999999 5570918.210000001, 396649.5 5570915.210000001, 396650.7999999998 5570915.26, 396651.9400000004 5570914.1, 396665.5099999998 5570883.58, 396662.16000000015 5570877.08, 396663.1900000004 5570874.300000001, 396669.9900000002 5570871.289999999, 396685.76999999955 5570816.859999999, 396686.4500000002 5570815.960000001, 396688.4299999997 5570813.33, 396691.5099999998 5570809.210000001, 396693.78000000026 5570799.98, 396699.8700000001 5570776.640000001, 396702.73000000045 5570759.970000001, 396704.28000000026 5570742.75, 396705.66000000015 5570713.460000001, 396705.86000000034 5570703.960000001, 396705.5499999998 5570696.91, 396705.0499999998 5570691.109999999, 396704.9900000002 5570689.720000001, 396703.36000000034 5570683.08, 396702.98000000045 5570681.539999999, 396700.2999999998 5570670.59, 396700.6299999999 5570668.140000001, 396700.7999999998 5570666.91, 396701.7599999998 5570658.630000001, 396702.86000000034 5570651.98, 396700 5570642.869999999, 396699.71999999974 5570641.970000001, 396702.5 5570632.68, 396697 5570619.789999999, 396694.25 5570613.35, 396692.8799999999 5570607.109999999, 396688.21999999974 5570585.85, 396683.5999999996 5570564.73, 396678.4199999999 5570545.43, 396673.13999999966 5570525.75, 396666.33999999985 5570500.33, 396664.1500000004 5570492.15, 396652.3099999996 5570461.140000001, 396649.6900000004 5570454.029999999, 396644.6500000004 5570444.130000001, 396635.0099999998 5570423.380000001, 396633.6699999999 5570420.49, 396622.70999999996 5570405.51, 396611.7400000002 5570390.52, 396602.61000000034 5570378.029999999, 396594.88999999966 5570367.48, 396593.0099999998 5570365.43, 396576.66000000015 5570347.630000001, 396567.38999999966 5570337.539999999, 396556.3799999999 5570328.449999999, 396546.03000000026 5570319.91, 396542.91000000015 5570317.33, 396517.4500000002 5570299.85, 396497.6699999999 5570286.26, 396489.71999999974 5570280.800000001, 396486.6200000001 5570278.68, 396470.79000000004 5570267.82, 396461.78000000026 5570261.630000001, 396450.4900000002 5570253.880000001, 396443.1299999999 5570248.83, 396416.9500000002 5570230.859999999, 396412.01999999955 5570227.48, 396395.6500000004 5570218.75, 396370.9299999997 5570205.5600000005, 396359.3799999999 5570200.949999999, 396349.78000000026 5570197.130000001, 396328.98000000045 5570191.91, 396313.3300000001 5570187.98, 396309.8700000001 5570187.5, 396308.1500000004 5570187.26, 396292.63999999966 5570185.15, 396278.73000000045 5570183.27, 396170.66000000015 5570167.949999999, 396129.6299999999 5570155.15, 396099.58999999985 5570140.66, 396085.6200000001 5570132.73, 396051.41000000015 5570109.02, 396050.41000000015 5570108.380000001, 396045.16000000015 5570104.609999999, 396027.6900000004 5570092.029999999, 396023.48000000045 5570089, 396018.58999999985 5570084.16, 396010.96999999974 5570076.619999999, 395999.36000000034 5570065.140000001, 395995.08999999985 5570060.720000001, 395991.8499999996 5570056.699999999, 395981.5599999996 5570043.970000001, 395973.8200000003 5570034.4, 395970.6500000004 5570030.49, 395958.8099999996 5570001.640000001, 395943.2999999998 5569964.17, 395935.46999999974 5569945.23, 395922.6200000001 5569923.9399999995, 395906.58999999985 5569897.35, 395882.21999999974 5569862.460000001, 395853.9400000004 5569830.25, 395848.53000000026 5569825.050000001, 395846.83999999985 5569823.4399999995, 395842.8799999999 5569819.640000001, 395828.1200000001 5569806.41, 395813.1500000004 5569791.119999999, 395802.4900000002 5569782.050000001, 395794.1900000004 5569773.289999999, 395790.2000000002 5569769.16, 395782.8300000001 5569762.0600000005, 395781.08999999985 5569760.6, 395767.3499999996 5569746.49, 395751.3700000001 5569730.09, 395731.03000000026 5569709.199999999, 395708.5700000003 5569686.140000001, 395679.8499999996 5569656.65, 395678.0999999996 5569653.890000001, 395676.0800000001 5569650.6899999995, 395665.1299999999 5569633.4, 395652.5099999998 5569613.49, 395626.7999999998 5569585.460000001, 395622.71999999974 5569581.02, 395616.7599999998 5569574.52, 395614.5599999996 5569571.1, 395613.28000000026 5569568.619999999, 395604.16000000015 5569550.949999999, 395600.53000000026 5569543.890000001, 395593.0800000001 5569534.68, 395580.5800000001 5569519.199999999, 395571.3799999999 5569508.6899999995, 395567.8300000001 5569503.25, 395548.01999999955 5569477.16, 395543.5 5569471.220000001, 395541.8499999996 5569468.74, 395525.63999999966 5569444.24, 395507.83999999985 5569418.34, 395495.08999999985 5569398.48, 395489.71999999974 5569389.449999999, 395458.9500000002 5569348.41, 395445.23000000045 5569330.1, 395432.4000000004 5569312.99, 395418.7999999998 5569294.85, 395404.8700000001 5569276.27, 395396.98000000045 5569265.74, 395391.1200000001 5569257.960000001, 395377.4199999999 5569239.76, 395363.7000000002 5569221.550000001, 395360.91000000015 5569217.98, 395357.0800000001 5569213.140000001, 395350.08999999985 5569204.3100000005, 395343.0800000001 5569195.48, 395335.63999999966 5569186.08, 395328.5599999996 5569177.140000001, 395321.0599999996 5569167.68, 395313.3099999996 5569157.9, 395305.70999999996 5569148.3100000005, 395297.91000000015 5569138.470000001, 395289.95999999996 5569128.4399999995, 395282.5499999998 5569119.09, 395274.76999999955 5569109.279999999, 395267.33999999985 5569099.92, 395259.1900000004 5569089.630000001, 395255.7599999998 5569085.289999999, 395251.9900000002 5569079.82, 395244.9299999997 5569069.5600000005, 395237.6299999999 5569058.9399999995, 395230.46999999974 5569048.52, 395224.01999999955 5569036.92, 395217.78000000026 5569025.68, 395211.86000000034 5569015.029999999, 395206.16000000015 5569004.76, 395200.2999999998 5568994.210000001, 395194.0700000003 5568983.01, 395192.4400000004 5568980.08, 395183.01999999955 5568955.779999999, 395182.0700000003 5568953.32, 395177.5700000003 5568938.380000001, 395176.75 5568935.65, 395171.13999999966 5568917.02, 395163.3200000003 5568891.0600000005, 395134.6900000004 5568803.15, 395125.38999999966 5568774.58, 395123.13999999966 5568766.970000001, 395123.6200000001 5568767.24, 395102.23000000045 5568720.82, 395083.8300000001 5568672.869999999, 395067.48000000045 5568623.74, 395055.54000000004 5568589.140000001, 395041.83999999985 5568548.470000001, 395029.9199999999 5568508.1899999995, 395019.5499999998 5568467.9, 395008.83999999985 5568417.0600000005, 395003.0800000001 5568363.699999999, 394989.0499999998 5568308.0600000005, 394985.0499999998 5568284.720000001, 394974.54000000004 5568253.92, 394961.83999999985 5568219.32, 394940.8799999999 5568180.380000001, 394923.9000000004 5568154.67, 394909.1699999999 5568135.9, 394890.2400000002 5568114.869999999, 394854.45999999996 5568071.859999999, 394829.8300000001 5568030.24, 394765.4400000004 5567919.380000001, 394729.54000000004 5567864.77, 394707.9000000004 5567831.390000001, 394677.01999999955 5567783.74, 394624.7999999998 5567691.17, 394621.6200000001 5567684.949999999, 394598.28000000026 5567639.4399999995, 394570.3799999999 5567580.52, 394541.38999999966 5567514.4, 394513.8799999999 5567443.029999999, 394496.48000000045 5567388.619999999, 394482.0599999996 5567338.93, 394469.9400000004 5567297.67, 394467.03000000026 5567290.220000001, 394452.6699999999 5567253.5, 394431.9400000004 5567212.8100000005, 394429.4500000002 5567208.619999999, 394389.5999999996 5567148.380000001, 394364.5099999998 5567109.720000001, 394351.3300000001 5567085.359999999, 394342.71999999974 5567064.220000001, 394332.7599999998 5567001.119999999, 394326.86000000034 5566949.300000001, 394320.6299999999 5566927.07, 394306.4900000002 5566895.199999999, 394295.5599999996 5566874.75, 394276.04000000004 5566850.52, 394215.0999999996 5566799.41, 394187.04000000004 5566771.039999999, 394170 5566747.84, 394158.38999999966 5566726.140000001, 394136.5 5566665.99, 394129.6900000004 5566631.220000001, 394125.4299999997 5566609.4399999995, 394118.28000000026 5566557.539999999, 394110.8300000001 5566512.210000001, 394108.6900000004 5566467.76, 394118.3499999996 5566422.529999999, 394112.3799999999 5566337.33, 394090.79000000004 5566302.199999999, 394066.3499999996 5566246.02, 394062.5 5566204.26, 394062.6799999997 5566201.24, 394064.1200000001 5566150.65, 394065.4400000004 5566087.59, 394070.1699999999 5566067.460000001, 394070.9900000002 5566063.92, 394071.33999999985 5566062.48, 394077.6200000001 5566013.82, 394083.53000000026 5565967.279999999, 394088.58999999985 5565943.119999999, 394106.4000000004 5565884.8100000005, 394112.28000000026 5565857.83, 394126.2999999998 5565775.279999999, 394128.1799999997 5565722.26, 394125.5099999998 5565719.630000001, 394129 5565708.279999999, 394130.4500000002 5565703.710000001, 394132.63999999966 5565696.85, 394133.83999999985 5565693.1, 394137.1900000004 5565683.050000001, 394143.51999999955 5565684.460000001, 394176.71999999974 5565617.49, 394185.3099999996 5565612.869999999, 394186.5099999998 5565610.3100000005, 394188.1699999999 5565606.800000001, 394189.9299999997 5565603.01, 394212.8499999996 5565568.279999999, 394226.20999999996 5565544.9399999995, 394239.25 5565517.5, 394264.2599999998 5565447.210000001, 394277.54000000004 5565412.640000001, 394291.38999999966 5565379.9, 394303.6500000004 5565355.539999999, 394353.8300000001 5565255.9399999995, 394368.76999999955 5565228.779999999, 394382.8700000001 5565205.119999999, 394401.2599999998 5565181.289999999, 394416.4500000002 5565164.43, 394442.5700000003 5565136.789999999, 394455.86000000034 5565120.109999999, 394470.1500000004 5565102.109999999, 394471.6900000004 5565099.49, 394477.9400000004 5565088.9399999995, 394501.0599999996 5565070.32, 394512.9500000002 5565061.49, 394526.4400000004 5565051.52, 394554.01999999955 5565027.9, 394575.83999999985 5565003.869999999, 394616.6699999999 5564960.279999999, 394627.61000000034 5564937.48, 394721.5700000003 5564793, 394794.5499999998 5564720.17, 394800.8099999996 5564712.8100000005, 394840.1699999999 5564671.449999999, 394856.73000000045 5564666.1, 394860.33999999985 5564664.880000001, 394879.88999999966 5564628.140000001, 394882.25 5564625.41, 394916.0099999998 5564586.43, 394936.7599999998 5564566.57, 394949.48000000045 5564554.82, 394960.23000000045 5564545.029999999, 394993.0499999998 5564511.1, 395008.51999999955 5564496.26, 395027.3099999996 5564481.039999999, 395092.7599999998 5564433.199999999, 395125.9900000002 5564410.300000001, 395159.08999999985 5564388.890000001, 395186.66000000015 5564373.380000001, 395213.4400000004 5564360.57, 395229.2400000002 5564351.449999999, 395238.61000000034 5564344.73, 395250.6699999999 5564329.4399999995, 395264.5499999998 5564316.710000001, 395318.9900000002 5564274.859999999, 395350.3700000001 5564248.140000001, 395379.33999999985 5564227.390000001, 395382.41000000015 5564225.1899999995, 395398.03000000026 5564214, 395402.13999999966 5564211.1, 395459.8099999996 5564171.949999999, 395485.48000000045 5564157.4399999995, 395574.61000000034 5564099.74, 395607.28000000026 5564080.529999999, 395633.7400000002 5564063.43, 395699.23000000045 5564014.279999999, 395756.3700000001 5563966.470000001, 395768.61000000034 5563957.640000001, 395780.51999999955 5563950.699999999, 395799.9500000002 5563941.720000001, 395850.28000000026 5563924.08, 395945.53000000026 5563882.789999999, 395947.73000000045 5563881.67, 396008.75 5563850.550000001, 396075.0800000001 5563812.800000001, 396109.1900000004 5563794.949999999, 396119.8300000001 5563788.380000001, 396166.83999999985 5563752.890000001, 396205.1699999999 5563726.68, 396223.0499999998 5563715.380000001, 396237.4900000002 5563709.25, 396287.9299999997 5563690.34, 396308.5 5563684.51, 396322.20999999996 5563678.01, 396337.58999999985 5563666.42, 396351.8300000001 5563654.83, 396365.3200000003 5563646.51, 396384.0599999996 5563637.99, 396398.9299999997 5563633.199999999, 396408.5599999996 5563631.73, 396432.7400000002 5563632.58, 396445.13999999966 5563631.76, 396455.6699999999 5563628.25, 396462.16000000015 5563621.699999999, 396477.1799999997 5563608.8100000005, 396510.0599999996 5563603.279999999, 396530.</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7100-001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7100-001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7100-001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="32.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108960</v>
       </c>
       <c r="O2" s="3">
-        <v>46217.231566452</v>
+        <v>46304.34691400947</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>28608</v>
       </c>
       <c r="S2" s="3">
         <v>28608</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>