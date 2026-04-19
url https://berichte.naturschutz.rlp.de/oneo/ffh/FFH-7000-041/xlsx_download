--- v0 (2025-11-11)
+++ v1 (2026-04-19)
@@ -136,51 +136,51 @@
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>Naturschutz</t>
   </si>
   <si>
     <t>FFH Schutzgebiet Natura 2000</t>
   </si>
   <si>
     <t>Natura 2000</t>
   </si>
   <si>
     <t>DE-5714-303</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((431683.5499999998 5570966.08, 431705.54000000004 5570973.289999999, 431708.88999999966 5570974.4, 431728.5999999996 5570977.460000001, 431730.16000000015 5570977.48, 431763.29000000004 5570977.82, 431768.6299999999 5570977.74, 431808.3499999996 5570980.41, 431867.2400000002 5570981.8100000005, 431892.75 5570982.42, 431894.58999999985 5571038.619999999, 431894.7599999998 5571043.48, 432534.6299999999 5570949.76, 432534.86000000034 5570949.73, 432538.03000000026 5570949.300000001, 432540.1200000001 5570950.23, 432644.6500000004 5570994.4399999995, 432653.36000000034 5570984.24, 432679.46999999974 5570968.18, 432711.79000000004 5570957.380000001, 432733.86000000034 5570958.99, 432757.3099999996 5570970.050000001, 432773.8499999996 5570983.380000001, 432795.3099999996 5570988.52, 432823.76999999955 5570987.369999999, 432838.6799999997 5571003.77, 432880.98000000045 5571029.57, 432930.0599999996 5571043.6, 432966.54000000004 5571049.130000001, 432973.8099999996 5571055.84, 433022.9199999999 5571101.869999999, 433027.21999999974 5571109.199999999, 433027.3499999996 5571109.390000001, 433015.46999999974 5571147.119999999, 433015.33999999985 5571151.27, 433003.9500000002 5571531.619999999, 433003.8200000003 5571536.449999999, 433071.9199999999 5571655.51, 433027.91000000015 5571686.970000001, 432964.5099999998 5571719.08, 432953.6200000001 5571735.02, 432941.73000000045 5571752.359999999, 432912.5 5571795.18, 432897.88999999966 5571816.6, 432883.4299999997 5571837.68, 432871.1900000004 5571855.539999999, 432871.2400000002 5571859.3100000005, 432871.3700000001 5571864.6, 432871.41000000015 5571867.369999999, 432872.0599999996 5571902.449999999, 432872.5099999998 5571927.34, 432872.73000000045 5571940.98, 432873.0599999996 5571952.390000001, 432873.79000000004 5571977.27, 432874.5499999998 5572002.23, 432875.23000000045 5572027.48, 432875.3799999999 5572030.99, 432876.08999999985 5572055.73, 432876.26999999955 5572062.4, 432876.6699999999 5572080.67, 432877.3300000001 5572114.24, 432878.0800000001 5572148.73, 432878.9299999997 5572185, 432881.4000000004 5572189.380000001, 432893.21999999974 5572210.42, 432906.8499999996 5572234.619999999, 432920.45999999996 5572258.8100000005, 432921.03000000026 5572259.83, 432933.98000000045 5572282.76, 432951.38999999966 5572313.59, 432953.13999999966 5572316.67, 432970.88999999966 5572356.699999999, 432982.91000000015 5572383.77, 432994.7599999998 5572410.470000001, 433007.1900000004 5572438.529999999, 433009.2400000002 5572441.449999999, 433025.1799999997 5572464.16, 432977.7999999998 5572444.76, 432946.9500000002 5572432.15, 432888.9900000002 5572410.58, 432880.1500000004 5572417.130000001, 432863.46999999974 5572392.6899999995, 432845.20999999996 5572365.949999999, 432838.20999999996 5572355.699999999, 432817.4400000004 5572369.74, 432858.9900000002 5572432.789999999, 432845.0700000003 5572443.109999999, 432836.6699999999 5572448.92, 432859.2599999998 5572485.210000001, 432910 5572553.050000001, 433004.04000000004 5572627.65, 433076.7599999998 5572697.84, 433127.9000000004 5572742.58, 433165.36000000034 5572761.08, 433319.5499999998 5572851.699999999, 433301.0800000001 5572845.470000001, 433278.46999999974 5572839.52, 433257.5099999998 5572835.9, 433195.7000000002 5572825.140000001, 433170.75 5572822.710000001, 433124 5572811.24, 433094.88999999966 5572799.609999999, 433057.66000000015 5572781.82, 433040.7999999998 5572770.6899999995, 432998.2400000002 5572732.039999999, 432951.7000000002 5572699.01, 432919.0099999998 5572684.8100000005, 432897.4199999999 5572678.91, 432846.0599999996 5572648.58, 432828.6500000004 5572624.3100000005, 432826.78000000026 5572621.6899999995, 432823.6200000001 5572623.49, 432820.6699999999 5572625.17, 432793.1500000004 5572640.8100000005, 432770.1799999997 5572653.880000001, 432770.1299999999 5572653.92, 432688.1699999999 5572597.960000001, 432614.9000000004 5572565.57, 432610.48000000045 5572575.130000001, 432624.4299999997 5572599.17, 432575.8300000001 5572571.24, 432527.25 5572543.3100000005, 432473.66000000015 5572512.51, 432473.01999999955 5572501.99, 432477.63999999966 5572492.43, 432403.08999999985 5572471.02, 432393.70999999996 5572477.43, 432394.8200000003 5572478.23, 432393.8300000001 5572477.9399999995, 432333.6299999999 5572459.84, 432328.6299999999 5572458.41, 432330.71999999974 5572517.34, 432335.78000000026 5572518.4399999995, 432360.0099999998 5572524.83, 432430.66000000015 5572543.43, 432471.96999999974 5572554.32, 432470.4900000002 5572557.18, 432452.70999999996 5572569.84, 432457.4199999999 5572571.65, 432457.5599999996 5572571.539999999, 432502.51999999955 5572594.52, 432504.1799999997 5572605.59, 432504.26999999955 5572606.029999999, 432506.48000000045 5572617.619999999, 432507.98000000045 5572625.4399999995, 432508.2400000002 5572628.98, 432509.0499999998 5572639.73, 432509.0599999996 5572639.9, 432507.76999999955 5572649.24, 432507.3200000003 5572652.48, 432505.8700000001 5572658.3100000005, 432503.66000000015 5572667.130000001, 432503.58999999985 5572667.380000001, 432548.03000000026 5572689.75, 432547.1900000004 5572697.609999999, 432551.16000000015 5572704.67, 432560.9400000004 5572721.99, 432571.4900000002 5572740.6899999995, 432570.76999999955 5572743.01, 432551.70999999996 5572738.5600000005, 432430.23000000045 5572673.42, 432433.04000000004 5572683.640000001, 432466.1299999999 5572702.67, 432457.79000000004 5572726.4, 432455.6299999999 5572732.710000001, 432452.8499999996 5572740.73, 432456.61000000034 5572742.050000001, 432501.70999999996 5572760.25, 432565.5599999996 5572786.050000001, 432611.9900000002 5572804.789999999, 432608.25 5572814.300000001, 432605.0499999998 5572822.4399999995, 432598.08999999985 5572840.17, 432596.0099999998 5572845.470000001, 432588.29000000004 5572846.4399999995, 432569.6799999997 5572848.789999999, 432565.9900000002 5572848.66, 432534.96999999974 5572847.52, 432528.28000000026 5572847.279999999, 432516.7599999998 5572854.07, 432503.1200000001 5572862.109999999, 432495.78000000026 5572872.710000001, 432489.0800000001 5572882.369999999, 432482.3200000003 5572892.130000001, 432470.8499999996 5572908.67, 432450.03000000026 5572938.949999999, 432445.66000000015 5572940.32, 432418.33999999985 5572927.550000001, 432344.63999999966 5572893.09, 432335.98000000045 5572889.050000001, 432329.46999999974 5572886, 432320.9299999997 5572882.02, 432309.9199999999 5572876.869999999, 432306.79000000004 5572874.33, 432303.9299999997 5572871.789999999, 432299.8499999996 5572865.949999999, 432294.8700000001 5572858.66, 432286.1799999997 5572845.960000001, 432275.08999999985 5572839.83, 432265.6900000004 5572834.609999999, 432259.21999999974 5572831.02, 432245.9199999999 5572823.67, 432237.4000000004 5572819, 432149.23000000045 5572770.5600000005, 432105.5499999998 5572728.77, 432104.08999999985 5572727.25, 432103.4500000002 5572722.5600000005, 432106.08999999985 5572717.460000001, 432108.5800000001 5572712.76, 432092.54000000004 5572714.92, 431995 5572698.609999999, 431904.9000000004 5572916.33, 431901.08999999985 5572925.529999999, 431908.04000000004 5572926.199999999, 431881.2000000002 5572991.01, 431873.7599999998 5573008.970000001, 431862.5099999998 5573036.140000001, 431856.7000000002 5573037.210000001, 431847.8300000001 5573068.42, 431835.8099999996 5573110.720000001, 431827.03000000026 5573149.529999999, 431825.04000000004 5573159.73, 431818.79000000004 5573187.1899999995, 431812.25 5573215.92, 431812.08999999985 5573221.24, 431809.1200000001 5573235.390000001, 431802.53000000026 5573266.699999999, 431802.33999999985 5573267.73, 431801.4500000002 5573271.99, 431805.4900000002 5573293.23, 431813.1500000004 5573308.140000001, 431841.88999999966 5573364.029999999, 431839.3799999999 5573366.76, 431748.95999999996 5573334.41, 431747.88999999966 5573333.99, 431684.13999999966 5573311.289999999, 431665.3700000001 5573304.609999999, 431661.1200000001 5573303.02, 431655.8799999999 5573301.5600000005, 431612.3200000003 5573289.41, 431578.9199999999 5573280.210000001, 431559.88999999966 5573275.52, 431540.5999999996 5573270.91, 431507.63999999966 5573260.699999999, 431505.3200000003 5573268.529999999, 431497.83999999985 5573332.359999999, 431501.4500000002 5573335.84, 431504.04000000004 5573338.35, 431568.5599999996 5573398.279999999, 431630.6799999997 5573455.98, 431629.6299999999 5573459.41, 431593.6500000004 5573549.6, 431577.0599999996 5573552.4399999995, 431567.41000000015 5573552.4399999995, 431510.88999999966 5573546.9, 431506.29000000004 5573553.359999999, 431486.70999999996 5573607.26, 431485.48000000045 5573610.630000001, 431461.7000000002 5573675.84, 431435.66000000015 5573622.710000001, 431433.6900000004 5573620.26, 431424.3099999996 5573608.66, 431397.25 5573595.33, 431367.5700000003 5573586.17, 431304.41000000015 5573605.4, 431282.29000000004 5573564.41, 431276.36000000034 5573560.119999999, 431258.3799999999 5573528.5600000005, 431257.75 5573527.57, 431233.8200000003 5573514.68, 431229.0700000003 5573534.3100000005, 431196.1299999999 5573527.07, 431196.2599999998 5573503.789999999, 431161.8700000001 5573503.4, 431152.04000000004 5573503.289999999, 431143.9299999997 5573503.18, 431111.58999999985 5573564.85, 431091.41000000015 5573575.92, 431064.25 5573593.140000001, 430629.2999999998 5573473.1, 430624.76999999955 5573471.84, 430512.5499999998 5573731, 430499.1200000001 5573762, 430497.5599999996 5573765.619999999, 430496.73000000045 5573767.52, 430394.7999999998 5574002.880000001, 430417.76999999955 5574026.52, 430425.33999999985 5574040.710000001, 430426.88999999966 5574054.15, 430426.2400000002 5574069.18, 430423.3700000001 5574084.800000001, 430418.66000000015 5574104.5, 430416.38999999966 5574122.59, 430419.6200000001 5574142.970000001, 430420.4199999999 5574147.9399999995, 430421.41000000015 5574150.380000001, 431038.5099999998 5574410.91, 430955.79000000004 5574570.07, 430873.9299999997 5574587.52, 430813.28000000026 5574630.35, 430628.0599999996 5574657.289999999, 430513.2999999998 5574664.4399999995, 430512.13999999966 5574667.720000001, 430510.29000000004 5574671.279999999, 430427.01999999955 5574831.27, 430423.54000000004 5574837.949999999, 430692.45999999996 5574943.73, 430875.9299999997 5574866.35, 430806.8799999999 5575069.5, 430797.36000000034 5575088.59, 430789.9900000002 5575087.630000001, 430782.8700000001 5575122.77, 430770.3700000001 5575147.48, 430713.20999999996 5575141.74, 430684.71999999974 5575128.699999999, 430588.7400000002 5575115.73, 430583.3499999996 5575122.35, 430580.54000000004 5575146.01, 430579.9500000002 5575159.789999999, 430579.1900000004 5575163.57, 430580.25 5575168.93, 430600.3200000003 5575203.01, 430600.4199999999 5575209.449999999, 430600.0599999996 5575221.33, 430591.0800000001 5575258.23, 430594.1500000004 5575272.859999999, 430590.2599999998 5575270.710000001, 430562.58999999985 5575265.9399999995, 430555.6200000001 5575275.17, 430554.7599999998 5575276.300000001, 430547.29000000004 5575274.52, 430548.73000000045 5575300.5, 430618.76999999955 5575365.9399999995, 430668.48000000045 5575428.92, 430541.53000000026 5575671.289999999, 430535.4500000002 5575682.3100000005, 430457.2400000002 5575834.859999999, 430469.5599999996 5575837.210000001, 430455.25 5575872.51, 430408.6799999997 5575841.23, 430391.04000000004 5575873.66, 430354.5700000003 5575914.91, 430351.1200000001 5575914.109999999, 430299.9199999999 5575902.8100000005, 430228.91000000015 5575887.130000001, 430143.4900000002 5575831.74, 430066.13999999966 5575780.41, 430061.53000000026 5575777.35, 430062.7400000002 5575773.67, 430054.1900000004 5575768.119999999, 429725.41000000015 5575392.710000001, 429721.9500000002 5575388.76, 429364.0700000003 5574978.609999999, 429361.38999999966 5574975.529999999, 429358.91000000015 5574973.32, 429318.9400000004 5574938.09, 429199.03000000026 5574860.050000001, 429206.88999999966 5574839.83, 429219.83999999985 5574808.98, 429239.4000000004 5574768.58, 429256.3799999999 5574741.82, 429364.1799999997 5574612.6, 429383.08999999985 5574589.539999999, 429391.7999999998 5574567.1899999995, 429394.83999999985 5574556.1, 429396.7000000002 5574543.6, 429396.9000000004 5574531.789999999, 429395.83999999985 5574519.609999999, 429415.48000000045 5574550.109999999, 429421.0599999996 5574546.02, 429464.5 5574489.5, 429511.04000000004 5573990.279999999, 429445.2599999998 5573833.699999999, 429438.2400000002 5573831.9399999995, 429425.29000000004 5573828.67, 429421.8799999999 5573827.470000001, 429419.79000000004 5573825.66, 429416.51999999955 5573817.99, 429411.9500000002 5573801.359999999, 429408.4500000002 5573784.6899999995, 429409.3099999996 5573776.039999999, 429411.95999999996 5573768.4, 429421.1200000001 5573745.17, 429425.79000000004 5573731.800000001, 429429.45999999996 5573721.33, 429432.5099999998 5573657.460000001, 429432.54000000004 5573649.57, 429433.3499999996 5573449.35, 429342.23000000045 5573493.76, 429301.75 5573513.51, 429251.1799999997 5573538.15, 429160.2599999998 5573582.449999999, 429069.3300000001 5573626.779999999, 429023.2000000002 5573649.26, 428977.0999999996 5573671.720000001, 428937.61000000034 5573690.970000001, 428897 5573620.949999999, 428868.8799999999 5573567.050000001, 428988.98000000045 5573577.8100000005, 429064.5800000001 5573519.48, 429082.0099999998 5573415.5600000005, 429113.83999999985 5573192.130000001, 429124.6900000004 5573130.960000001, 429125.71999999974 5573123.029999999, 429126.4900000002 5573117.109999999, 429069.38999999966 5572960.289999999, 428970.9500000002 5572886.1899999995, 428965.61000000034 5572880.23, 428961.0700000003 5572875.140000001, 428732.8499999996 5572702.07, 428708.25 5572683.109999999, 428701.0700000003 5572677.539999999, 428705.1900000004 5572672.210000001, 428706.9299999997 5572643.77, 428677.5 5572634.42, 428696.01999999955 5572627.529999999, 428765.23000000045 5572592.82, 428725.95999999996 5572508.460000001, 428657.6799999997 5572539.51, 428651.48000000045 5572525.25, 428602.58999999985 5572546.57, 428624.5800000001 5572594.890000001, 428587.95999999996 5572620.109999999, 428585.1299999999 5572615.0600000005, 428533.21999999974 5572522.199999999, 428513.16000000015 5572487.130000001, 428507.4500000002 5572464.6899999995, 428498.79000000004 5572447.9399999995, 428494.86000000034 5572436.67, 428475.70999999996 5572339.619999999, 428474.54000000004 5572327.99, 428460.3300000001 5572246.85, 428459.95999999996 5572244.84, 428456.7400000002 5572225.74, 428450.9299999997 5572196.449999999, 428447.29000000004 5572185.710000001, 428451.3200000003 5572180.1, 428520.23000000045 5572140.57, 428523.3499999996 5572135.3100000005, 428626.41000000015 5572076.33, 428652.7000000002 5571974.84, 428464.2999999998 5571937.24, 428369.66000000015 5571901.52, 428289.2400000002 5571875.59, 428285.8300000001 5571905.529999999, 428255.46999999974 5571899.73, 428218.1200000001 5571880.58, 428182.2599999998 5571857.960000001, 428135.3799999999 5571851.029999999, 428120.04000000004 5571801.49, 428114.63999999966 5571773.859999999, 428109.38999999966 5571727.1, 428102.95999999996 5571687.34, 428103.5099999998 5571686.49, 428109.1299999999 5571677.9, 428105.4000000004 5571635.710000001, 428100.98000000045 5571634.949999999, 428107.1500000004 5571556.4, 428105.8799999999 5571544.119999999, 428095.9299999997 5571495.050000001, 428094.5599999996 5571475.26, 428087.6699999999 5571440.75, 428069.01999999955 5571358.5600000005, 428059.1699999999 5571254.130000001, 428050.4000000004 5571191.800000001, 428041.41000000015 5571155.890000001, 428036.38999999966 5571047.77, 428036.2599999998 5571044.9399999995, 428059.73000000045 5571040.77, 428067.2000000002 5571041.050000001, 428171.4400000004 5571079.24, 428170.6299999999 5571073.67, 428238.61000000034 5571125.529999999, 428285.41000000015 5571164.15, 428282.1200000001 5571204.1, 428284.5999999996 5571208.869999999, 428291.8700000001 5571222.869999999, 428315.66000000015 5571239.550000001, 428362.8200000003 5571254.59, 428364.61000000034 5571255.470000001, 428396.6799999997 5571271.300000001, 428407.38999999966 5571276.58, 428423.1200000001 5571284.34, 428441.3099999996 5571266.48, 428445.8700000001 5571240.369999999, 428473.5999999996 5571241.8100000005, 428542.61000000034 5571245.41, 428566.88999999966 5571229.359999999, 428588.5800000001 5571196.300000001, 428591.3499999996 5571156.48, 428591.41000000015 5571155.630000001, 428592.51999999955 5571147.68, 428604.6500000004 5571060.550000001, 428605.5099999998 5571054.300000001, 428612.04000000004 5571055.76, 428612.83999999985 5571033.49, 428613.88999999966 5571004.289999999, 428601.0599999996 5570962.130000001, 428582.71999999974 5570921.33, 428578.88999999966 5570912.8100000005, 428570.4500000002 5570898.1899999995, 428558.66000000015 5570889.16, 428517.76999999955 5570878.199999999, 428510.71999999974 5570871.34, 428511.0700000003 5570869.859999999, 428520.98000000045 5570827.16, 428524.08999999985 5570813.74, 428544.25 5570760.4, 428555.01999999955 5570731.880000001, 428558.95999999996 5570674.109999999, 428559.66000000015 5570663.75, 428561.53000000026 5570636.380000001, 428547.2000000002 5570601.77, 428521.0700000003 5570602.4399999995, 428509.2400000002 5570542.3100000005, 428475.8200000003 5570476.369999999, 428501.8099999996 5570452.6, 428608.9199999999 5570354.529999999, 428649.08999999985 5570317.76, 428763.86000000034 5570402.449999999, 428967.23000000045 5570619.82, 428973.76999999955 5570626.800000001, 429076.63999999966 5570736.6, 429182.1299999999 5570908.199999999, 429189.53000000026 5570920.24, 429199.0099999998 5570917.65, 429236.98000000045 5570923.3100000005, 429235.7000000002 5570916.369999999, 429426.7599999998 5570945.02, 429468.73000000045 5570703.6899999995, 429476.1200000001 5570703.949999999, 429525.4199999999 5570420.74, 429526.9199999999 5570412.109999999, 429577.5800000001 5570123.630000001, 429600.2599999998 5570142.49, 429636.73000000045 5570171.800000001, 429677.79000000004 5570210.67, 429697.5599999996 5570186.199999999, 429708.1900000004 5570170.77, 429727.3300000001 5570128.73, 429731.6299999999 5570119.3100000005, 429632 5570062.1, 429592.21999999974 5570039.1, 429583.9500000002 5570034.32, 429552.23000000045 5570015.98, 429528.8099999996 5570002.3100000005, 429515.79000000004 5569988.289999999, 429438.38999999966 5569742.9399999995, 429447.0800000001 5569747.539999999, 429489 5569690.68, 429493.8700000001 5569684.77, 429502.36000000034 5569666.16, 429518.0700000003 5569620.869999999, 429520.8700000001 5569600.77, 429521.26999999955 5569600.8100000005, 429549.4199999999 5569605.220000001, 429551.2000000002 5569592.84, 429465.13999999966 5569577.9399999995, 429419.1900000004 5569568.289999999, 429386.7400000002 5569561.66, 429382.04000000004 5569559.199999999, 429378.5999999996 5569555.84, 429375.5800000001 5569551.369999999, 429367.95999999996 5569534.789999999, 429359.8700000001 5569518.42, 429349.1900000004 5569500.66, 429348.53000000026 5569494.48, 429380.4299999997 5569446.48, 429389.6299999999 5569451.0600000005, 429477.9000000004 5569496.630000001, 429469.9900000002 5569511.5, 429494.0599999996 5569524.41, 429501.25 5569528.26, 429521.0599999996 5569538.869999999, 429530.0999999996 5569523.58, 429548.04000000004 5569532.84, 429549.4299999997 5569526.24, 429521.61000000034 5569512.369999999, 429549.4400000004 5569460.619999999, 429570.8200000003 5569420.449999999, 429574.16000000015 5569414.529999999, 429596.08999999985 5569373.869999999, 429617.75 5569333.09, 429673.45999999996 5569313.18, 429731.9400000004 5569292.279999999, 429738.98000000045 5569289.76, 429792.01999999955 5569270.8100000005, 429826.6799999997 5569215.74, 429855.51999999955 5569169.9, 429824.4299999997 5569107.08, 429792.79000000004 5569044.4, 429790.54000000004 5569042.380000001, 429725.48000000045 5568983.949999999, 429822.8700000001 5569007.220000001, 429826.28000000026 5569008.02, 429837.3200000003 5569010.66, 429863.54000000004 5569031.529999999, 429915.8499999996 5569033.140000001, 429916.2999999998 5569027.01, 429938.1500000004 5568945.470000001, 429979.1799999997 5568965.42, 429983.71999999974 5568967.630000001, 430019.33999999985 5568857.300000001, 430022.28000000026 5568848.15, 430033.03000000026 5568814.859999999, 430028.4000000004 5568812.890000001, 429940.11000000034 5568775.43, 429760.5599999996 5568663.07, 429730.7999999998 5568644.449999999, 429740.3300000001 5568610.720000001, 429749.04000000004 5568579.880000001, 429808.4900000002 5568460.48, 429880.5999999996 5568348.15, 429881.0999999996 5568347.380000001, 429882.73000000045 5568344.85, 429885.6299999999 5568340.34, 429886.4299999997 5568339.119999999, 429887.7400000002 5568337.9, 429986.2400000002 5568246.0600000005, 429987.9299999997 5568240.6, 429988.9400000004 5568237.35, 429992.6500000004 5568235.8100000005, 430206.76999999955 5568333.800000001, 430284.03000000026 5568230.9399999995, 430339.5499999998 5568256.359999999, 430344.26999999955 5568258.52, 430352.3799999999 5568223.33, 430374.1200000001 5568128.84, 430375.0700000003 5568124.720000001, 430254.3499999996 5568090.17, 430159.3499999996 5568051.18, 430059.3200000003 5568010.140000001, 430058.1699999999 5567953.24, 430057.16000000015 5567903.5, 430056.8200000003 5567886.49, 430055.5700000003 5567824.75, 430082.96999999974 5567782.6899999995, 430087.41000000015 5567775.869999999, 430119.8499999996 5567726.0600000005, 430153.20999999996 5567747.85, 430162.23000000045 5567755.27, 430184.2000000002 5567769.75, 430227.01999999955 5567797.92, 430248.76999999955 5567812.24, 430250.4199999999 5567808.76, 430514.9500000002 5568012.470000001, 430563.08999999985 5568178.119999999, 430580.5499999998 5568169.74, 430609.8700000001 5568179.09, 430669.3499999996 5568199.779999999, 430748.6699999999 5568223.16, 430811.1200000001 5568227.01, 430852.1500000004 5568244.029999999, 430851.13999999966 5568245.609999999, 430847.9900000002 5568250.52, 430831.58999999985 5568276.029999999, 430831.03000000026 5568276.92, 430856.0999999996 5568325.26, 430870.1900000004 5568355.300000001, 431014.95999999996 5568359.550000001, 431030.4299999997 5568369.98, 431065.6299999999 5568393.710000001, 431079.5 5568403.0600000005, 431087.4199999999 5568404.84, 431101.2999999998 5568407.970000001, 431104.08999999985 5568408.6, 431142.0700000003 5568417.15, 431232.78000000026 5568436.65, 431285.1799999997 5568462.050000001, 431264.11000000034 5568546.65, 431252.25 5568594.279999999, 431236.58999999985 5568657.130000001, 431241.7599999998 5568769.029999999, 431241.96999999974 5568773.57, 431245.45999999996 5568848.74, 431247.9000000004 5568940.92, 431259.2599999998 5568971.16, 431270.13999999966 5569000.119999999, 431332.83999999985 5569050.449999999, 431334.4299999997 5569067.83, 431335.0499999998 5569074.57, 431324.8099999996 5569090.98, 431288.0999999996 5569149.83, 431292.11000000034 5569230.84, 431290.1299999999 5569235.6, 431286.3200000003 5569244.789999999, 431267.21999999974 5569290.83, 431256.75 5569316.07, 431232.7400000002 5569372, 431232.08999999985 5569373.529999999, 431220.5 5569373.42, 431159.3200000003 5569343.98, 431152.5999999996 5569340.76, 431066.29000000004 5569299.369999999, 431064.3499999996 5569302.23, 430954.48000000045 5569249.789999999, 430933.04000000004 5569239.5600000005, 430919.3700000001 5569230.92, 430913.3799999999 5569230.18, 430914.5599999996 5569223.18, 430915.1900000004 5569219.42, 430922.1500000004 5569178.1, 430927.5800000001 5569145.789999999, 430928.61000000034 5569139.65, 430846.6500000004 5569125.16, 430803.0599999996 5569117.4, 430774.0700000003 5569112.26, 430770.79000000004 5569111.67, 430767.16000000015 5569111.0600000005, 430751.2000000002 5569108.359999999, 430733.0800000001 5569110.82, 430738.70999999996 5569149.960000001, 430725.2000000002 5569156.890000001, 430717.2400000002 5569149.630000001, 430709.13999999966 5569158.210000001, 430691.96999999974 5569182.960000001, 430691.8099999996 5569183.18, 430682.6200000001 5569196.4399999995, 430697.1500000004 5569206.880000001, 430716.6900000004 5569220.92, 430731.01999999955 5569231.220000001, 430747.3099999996 5569242.6, 430750.8499999996 5569245.08, 430763.8099999996 5569254.1, 430781.6299999999 5569259.800000001, 430781.16000000015 5569270.98, 430778.5 5569282.35, 430772.33999999985 5569303.210000001, 430759.63999999966 5569338.75, 430743.9199999999 5569386.119999999, 430737.6799999997 5569401.390000001, 430734.7999999998 5569405.93, 430732.51999999955 5569411.76, 430732.8700000001 5569413.16, 430730.3300000001 5569419.380000001, 430734.21999999974 5569424.050000001, 430741.3700000001 5569432.880000001, 430751.5800000001 5569443.109999999, 430783.03000000026 5569463.609999999, 430819.66000000015 5569485.6899999995, 430839.0700000003 5569500.6, 430834.76999999955 5569531.050000001, 430825.53000000026 5569596.6, 430813.8700000001 5569637.98, 430813.46999999974 5569639.380000001, 430811.2599999998 5569647.449999999, 430808.7999999998 5569656.390000001, 430799.3200000003 5569689.42, 430797.73000000045 5569694.9399999995, 430818.9000000004 5569713.970000001, 430865.7400000002 5569755.470000001, 430900.2000000002 5569785.98, 430828.8099999996 5569874.1899999995, 430825.9900000002 5569879.59, 430832.36000000034 5569913.98, 430848.16000000015 5569976.51, 430866.1900000004 5570080.91, 430900.76999999955 5570185.27, 430925.01999999955 5570180.449999999, 430939.6900000004 5570177.539999999, 430947.8200000003 5570175.92, 431000.61000000034 5570165.4399999995, 431094.5499999998 5570060.82, 431190.1500000004 5570000.369999999, 431228.16000000015 5570030.65, 431253.16000000015 5570027.68, 431258.41000000015 5570030.789999999, 431267.3300000001 5570055.869999999, 431257.76999999955 5570067.779999999, 431258.3799999999 5570084.470000001, 431287.3799999999 5570109.52, 431314.48000000045 5570132.9399999995, 431317.4299999997 5570173.1, 431328.8099999996 5570199.529999999, 431305.9000000004 5570226, 431283.8200000003 5570264.52, 431282.25 5570267.23, 431290.5700000003 5570284.24, 431318.9400000004 5570368.34, 431331.0999999996 5570391.41, 431330.6799999997 5570400.609999999, 431315.0099999998 5570403.380000001, 431304.48000000045 5570413.33, 431309.46999999974 5570418.289999999, 431319.29000000004 5570423.41, 431331.7999999998 5570437.369999999, 431353.8700000001 5570440.41, 431362.48000000045 5570443.48, 431363.33999999985 5570443.789999999, 431369.7400000002 5570446.029999999, 431383.70999999996 5570454.289999999, 431389.8099999996 5570457.9, 431397.8300000001 5570463.66, 431401.5 5570467.8100000005, 431418.29000000004 5570486.720000001, 431444.0499999998 5570510.6899999995, 431457.45999999996 5570523.33, 431462.6799999997 5570533.99, 431451.3700000001 5570552.42, 431447.5999999996 5570557.699999999, 431446.66000000015 5570559.01, 431406.1200000001 5570615.640000001, 431399.04000000004 5570622.039999999, 431390.2999999998 5570631.41, 431384.9299999997 5570637.17, 431379.5099999998 5570640.41, 431376.95999999996 5570640.68, 431374.1900000004 5570640.99, 431364.53000000026 5570641.02, 431356.4900000002 5570638.5600000005, 431343.29000000004 5570629.529999999, 431339.6299999999 5570643.109999999, 431363.4000000004 5570680.27, 431372.1299999999 5570706.380000001, 431377.76999999955 5570732.43, 431385.1699999999 5570750.02, 431402.4000000004 5570771.18, 431405.8099999996 5570798.279999999, 431436.5800000001 5570831.789999999, 431452.3200000003 5570838.07, 431470.21999999974 5570845.199999999, 431475.23000000045 5570845.5600000005, 431489.3300000001 5570846.58, 431532.9500000002 5570894.33, 431535.8300000001 5570898.699999999, 431570.8099999996 5570908.779999999, 431597.8200000003 5570919.6, 431653.2999999998 5570951.82, 431656.5599999996 5570953.35, 431683.5499999998 5570966.08)), ((433050.8200000003 5570880.380000001, 433036.5999999996 5570889.09, 433014.03000000026 5570855.279999999, 432981.36000000034 5570865.470000001, 432967.9500000002 5570890.99, 432892.88999999966 5570804.08, 432839.4299999997 5570741.9, 432834.48000000045 5570736.15, 432827.5700000003 5570728.1, 432773.2999999998 5570695.960000001, 432782.76999999955 5570678.800000001, 432831.36000000034 5570593.43, 432860.2400000002 5570542.800000001, 432867.75 5570537.6, 432868.86000000034 5570532.16, 432864.91000000015 5570528.17, 432874.5800000001 5570483.02, 432879.9299999997 5570480.76, 432882.8300000001 5570475.380000001, 432688.4400000004 5570368.890000001, 432638.8499999996 5570341.720000001, 432450.5999999996 5570353.15, 432409.5599999996 5570429.029999999, 432407.0800000001 5570429.609999999, 432403.8099999996 5570427.25, 432368.41000000015 5570401.9399999995, 432275.8099999996 5570335.6899999995, 432250.8200000003 5570317.73, 432235.3799999999 5570307.8100000005, 432228.63999999966 5570304.85, 432213.88999999966 5570298.369999999, 432192.7999999998 5570290.720000001, 432160.26999999955 5570280, 432154.0999999996 5570278.17, 432101.2400000002 5570263.869999999, 432080.6200000001 5570258.92, 432074.23000000045 5570257.83, 432063.58999999985 5570256.17, 432046.03000000026 5570253.74, 432032.6799999997 5570252.3100000005, 432014.9400000004 5570251.85, 431998.26999999955 5570253.470000001, 431984.6900000004 5570255.6899999995, 431969.16000000015 5570257.74, 431975.1500000004 5570246.26, 431972.4900000002 5570244.07, 431947.45999999996 5570226.1899999995, 431975.1299999999 5570206.779999999, 431992.58999999985 5570199.74, 431975.86000000034 5570176.73, 431971.9199999999 5570171.300000001, 431987.6799999997 5570176.390000001, 432002.86000000034 5570175.1, 432051.1799999997 5570182.3100000005, 432081.0800000001 5570184.529999999, 432117.5 5570177.960000001, 432167.75 5570160.640000001, 432221.4000000004 5570155.26, 432244.8300000001 5570129.16, 432252.58999999985 5570122.199999999, 432279.6500000004 5570097.949999999, 432282.5 5570099.140000001, 432297.4400000004 5570105.380000001, 432318.9000000004 5570114.5600000005, 432319.6500000004 5570115.48, 432328.4199999999 5570126.279999999, 432329.66000000015 5570127.050000001, 432347.1699999999 5570138.039999999, 432362.1299999999 5570147.42, 432356.76999999955 5570157.1, 432362.73000000045 5570162.300000001, 432379.61000000034 5570177.0600000005, 432380.6200000001 5570177.9399999995, 432399.20999999996 5570186.26, 432408.3200000003 5570190.4399999995, 432417.36000000034 5570192.66, 432433.48000000045 5570196.890000001, 432435.54000000004 5570197.42, 432506.7599999998 5570206.210000001, 432530.1200000001 5570209.039999999, 432558.88999999966 5570212.6899999995, 432562.29000000004 5570213.1, 432573.03000000026 5570214.4, 432585.11000000034 5570215.85, 432598.5999999996 5570217.49, 432611.5599999996 5570219.039999999, 432614.48000000045 5570218.99, 432643.45999999996 5570218.34, 432644 5570218.33, 432677.0800000001 5570214.74, 432699.78000000026 5570212.279999999, 432714.1299999999 5570213.41, 432729.75 5570214.65, 432729.2599999998 5570215.710000001, 432741.6500000004 5570221.539999999, 432782.54000000004 5570243.32, 432798.38999999966 5570253.23, 432843.6500000004 5570295.77, 432847.8799999999 5570300.73, 432859.91000000015 5570298.5600000005, 432862.4900000002 5570299.26, 432866.75 5570298.699999999, 432882.4299999997 5570296.619999999, 432900.11000000034 5570287.289999999, 432911 5570280.880000001, 432929.6900000004 5570266.6899999995, 432930.3499999996 5570265.880000001, 432936.51999999955 5570258.32, 432940.96999999974 5570271.4, 432944.6500000004 5570279.300000001, 432948.8300000001 5570291.720000001, 432955.48000000045 5570301.98, 432958.0700000003 5570303.84, 432960.25 5570305.41, 432962.38999999966 5570306.85, 432971.76999999955 5570318.300000001, 432977.95999999996 5570324.5, 432984.0800000001 5570330.630000001, 432999.5099999998 5570344.710000001, 433001.1200000001 5570346.09, 432984.0499999998 5570345.99, 432980.53000000026 5570380.3100000005, 432980.41000000015 5570381.380000001, 432979.6299999999 5570386.25, 433007.6900000004 5570391.619999999, 433041.61000000034 5570411.359999999, 433058.73000000045 5570421.42, 433060.20999999996 5570428.5, 433070.83999999985 5570474.4, 433077.29000000004 5570497.619999999, 433078.6799999997 5570533.140000001, 433078.4299999997 5570593.1899999995, 433077.0800000001 5570673.4, 433077.25 5570715.5600000005, 433069.4400000004 5570785.390000001, 433068.4900000002 5570847.73, 433067.13999999966 5570847.83, 433069.76999999955 5570868.1899999995, 433050.8200000003 5570880.380000001)), ((432168.4900000002 5570908.1, 432165.51999999955 5570918.83, 432127.0099999998 5570935.1899999995, 432097.54000000004 5570943.210000001, 432073.26999999955 5570947.369999999, 431934.48000000045 5570965.66, 431892.11000000034 5570968.58, 431901.96999999974 5570919.92, 431902.3799999999 5570918.52, 431908.3099999996 5570898.48, 431922.79000000004 5570890.029999999, 431925.5700000003 5570886.68, 431958.9299999997 5570846.640000001, 431961.540</t>
   </si>
   <si>
     <t>https://map-final.rlp-umwelt.de/kartendienste/mapinterface.php?service=natura2000&amp;qfield=ffhnr&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=ffh_gebietsgrenzen&amp;layers=ffh_gebietsgrenzen&amp;qid=5714-303</t>
   </si>
   <si>
     <t>https://natura2000-bwp-sb.naturschutz.rlp.de/steckbrief_gebiete.php?sbg_pk=ffh5714-303</t>
   </si>
   <si>
-    <t>https://natura2000.rlp-umwelt.de/n2000-sb-bwp/uploads/sdb/ffh_sdb_5714-303.pdf</t>
+    <t>https://natura2000-bwp-sb.naturschutz.rlp.de/uploads/sdb/ffh_sdb_5714-303.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -514,90 +514,90 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=ffhgebiet&amp;layers=ffhgebiet&amp;qid=FFH-7000-041" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://map-final.rlp-umwelt.de/kartendienste/mapinterface.php?service=natura2000&amp;qfield=ffhnr&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=ffh_gebietsgrenzen&amp;layers=ffh_gebietsgrenzen&amp;qid=5714-303" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://natura2000-bwp-sb.naturschutz.rlp.de/steckbrief_gebiete.php?sbg_pk=ffh5714-303" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://natura2000.rlp-umwelt.de/n2000-sb-bwp/uploads/sdb/ffh_sdb_5714-303.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=ffhgebiet&amp;layers=ffhgebiet&amp;qid=FFH-7000-041" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://map-final.rlp-umwelt.de/kartendienste/mapinterface.php?service=natura2000&amp;qfield=ffhnr&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=ffh_gebietsgrenzen&amp;layers=ffh_gebietsgrenzen&amp;qid=5714-303" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://natura2000-bwp-sb.naturschutz.rlp.de/steckbrief_gebiete.php?sbg_pk=ffh5714-303" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://natura2000-bwp-sb.naturschutz.rlp.de/uploads/sdb/ffh_sdb_5714-303.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="30.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="58.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="162.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="18.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="26.7109375" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="27" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="12" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="177.140625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="81.5703125" bestFit="1" customWidth="1"/>
-    <col min="24" max="24" width="76" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="73.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -671,51 +671,51 @@
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>41219</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>108868</v>
       </c>
       <c r="O2" s="3">
-        <v>45972.57977193002</v>
+        <v>46131.21123627345</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" t="s">
         <v>35</v>
       </c>
       <c r="S2" t="s">
         <v>36</v>
       </c>
       <c r="T2" t="s">
         <v>37</v>
       </c>
       <c r="U2" t="s">
         <v>38</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>40</v>
       </c>