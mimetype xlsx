--- v1 (2026-04-19)
+++ v2 (2026-06-08)
@@ -671,51 +671,51 @@
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>41219</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>108868</v>
       </c>
       <c r="O2" s="3">
-        <v>46131.21123627345</v>
+        <v>46181.8337767205</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" t="s">
         <v>35</v>
       </c>
       <c r="S2" t="s">
         <v>36</v>
       </c>
       <c r="T2" t="s">
         <v>37</v>
       </c>
       <c r="U2" t="s">
         <v>38</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>40</v>
       </c>