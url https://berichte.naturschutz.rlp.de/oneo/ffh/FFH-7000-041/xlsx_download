--- v2 (2026-06-08)
+++ v3 (2026-08-10)
@@ -671,51 +671,51 @@
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>41219</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>108868</v>
       </c>
       <c r="O2" s="3">
-        <v>46181.8337767205</v>
+        <v>46244.03967675203</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" t="s">
         <v>35</v>
       </c>
       <c r="S2" t="s">
         <v>36</v>
       </c>
       <c r="T2" t="s">
         <v>37</v>
       </c>
       <c r="U2" t="s">
         <v>38</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>40</v>
       </c>